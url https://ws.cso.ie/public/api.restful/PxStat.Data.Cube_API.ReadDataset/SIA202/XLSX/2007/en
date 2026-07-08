--- v0 (2025-11-13)
+++ v1 (2026-07-08)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c9256487e3043fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1abb3d5f8ed74c5fbfe13ce7ab76a445.psmdcp" Id="R4c2b946d43524670" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95ae7ab330f5422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2af83ec1119c4af4b7b76386acf5f3ef.psmdcp" Id="R982739ae00ac4145" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SIA202</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Impact of Cost of Living Measures on Income and Poverty Rates</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>3/20/2025 11:00:00 AM</x:t>
+    <x:t>18/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>The income reference period for SILC year T is the T-1 calendar year, i.e. for SILC 2023 the income reference period is the 2022 calendar year.&lt;br&gt;&lt;br&gt;The Government introduced Cost of Living measures in response to the cost of living crisis. The statistics in this table reflect the estimated poverty rates in SILC 2023 and poverty rates excluding the cost of living measures that were implemented in calendar year 2022.</x:t>
+    <x:t>The income reference period for SILC year T is the T-1 calendar year, i.e. for SILC 2025 the income reference period is the 2024 calendar year.&lt;br&gt;&lt;br&gt;The Government introduced Cost of Living measures in response to the cost of living crisis. The statistics in this table reflect the estimated poverty rates in SILC 2025 and poverty rates excluding the cost of living measures that were implemented in calendar year 2024.&lt;br&gt;&lt;br&gt;18 March 2026 - On the 11 March 2026, the 2023 data in this table was overwritten in error by 2024 data. This has now been rectified.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA202/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SILC2020</x:t>
   </x:si>
   <x:si>
     <x:t>Survey of Income and Living Conditions (SILC) from 2020 onwards</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Brian Cahill</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -189,50 +189,53 @@
     <x:t>SIA202C01</x:t>
   </x:si>
   <x:si>
     <x:t>At risk of poverty rate: Including Cost of Living Measures</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>Urban areas</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
   <x:si>
     <x:t>5</x:t>
   </x:si>
   <x:si>
     <x:t>Rural areas</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>SIA202C02</x:t>
   </x:si>
   <x:si>
     <x:t>At risk of poverty rate: Excluding Cost of Living Measures</x:t>
   </x:si>
   <x:si>
     <x:t>SIA202C03</x:t>
   </x:si>
   <x:si>
     <x:t>Consistent poverty rate: Including Cost of Living Measures</x:t>
   </x:si>
   <x:si>
     <x:t>SIA202C04</x:t>
   </x:si>
   <x:si>
     <x:t>Consistent poverty rate: Excluding Cost of Living Measures</x:t>
   </x:si>
   <x:si>
     <x:t>SIA202C05</x:t>
   </x:si>
   <x:si>
     <x:t>Net Household Disposable Income: Including Cost of Living Measures</x:t>
   </x:si>
@@ -415,224 +418,129 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...167 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="8">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="8">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02106V02545" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Urban and Rural" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H33" totalsRowShown="0">
-  <x:autoFilter ref="A1:H33"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H49" totalsRowShown="0">
+  <x:autoFilter ref="A1:H49"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02106V02545"/>
     <x:tableColumn id="6" name="Urban and Rural"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -896,51 +804,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA202/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1129,55 +1037,55 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H33"/>
+  <x:dimension ref="A1:H49"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="63.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="17.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -1281,789 +1189,1205 @@
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H5" s="0">
         <x:v>11.2</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="A6" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H6" s="0">
-        <x:v>12.7</x:v>
+        <x:v>12.9</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H7" s="0">
-        <x:v>13.4</x:v>
+        <x:v>11.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H8" s="0">
-        <x:v>13.8</x:v>
+        <x:v>12.7</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H9" s="0">
-        <x:v>14.5</x:v>
+        <x:v>13.4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="B10" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H10" s="0">
-        <x:v>4.3</x:v>
+        <x:v>13.8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="B11" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H11" s="0">
-        <x:v>2.1</x:v>
+        <x:v>14.5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="B12" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H12" s="0">
-        <x:v>6.2</x:v>
+        <x:v>15.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="B13" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H13" s="0">
-        <x:v>2.7</x:v>
+        <x:v>14.5</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H14" s="0">
-        <x:v>5</x:v>
+        <x:v>4.3</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H15" s="0">
-        <x:v>3</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H16" s="0">
-        <x:v>6.7</x:v>
+        <x:v>6.2</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H17" s="0">
-        <x:v>3.3</x:v>
+        <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="A18" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H18" s="0">
-        <x:v>64574</x:v>
+        <x:v>5.2</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H19" s="0">
-        <x:v>59453</x:v>
+        <x:v>3.5</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="B20" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H20" s="0">
-        <x:v>70649</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="B21" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H21" s="0">
-        <x:v>62118</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H22" s="0">
-        <x:v>63707</x:v>
+        <x:v>6.7</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H23" s="0">
-        <x:v>58554</x:v>
+        <x:v>3.3</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H24" s="0">
-        <x:v>69710</x:v>
+        <x:v>5.9</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H25" s="0">
-        <x:v>61165</x:v>
+        <x:v>4.2</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H26" s="0">
-        <x:v>32777</x:v>
+        <x:v>64574</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H27" s="0">
-        <x:v>30195</x:v>
+        <x:v>59453</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H28" s="0">
-        <x:v>35440</x:v>
+        <x:v>70649</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H29" s="0">
-        <x:v>31505</x:v>
+        <x:v>62118</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H30" s="0">
-        <x:v>32351</x:v>
+        <x:v>72685</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H31" s="0">
-        <x:v>29763</x:v>
+        <x:v>69459</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H32" s="0">
-        <x:v>34973</x:v>
+        <x:v>63707</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H33" s="0">
+        <x:v>58554</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:8">
+      <x:c r="A34" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B34" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C34" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F34" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G34" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H34" s="0">
+        <x:v>69710</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:8">
+      <x:c r="A35" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B35" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C35" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F35" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G35" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H35" s="0">
+        <x:v>61165</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:8">
+      <x:c r="A36" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B36" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C36" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F36" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G36" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H36" s="0">
+        <x:v>71685</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:8">
+      <x:c r="A37" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B37" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C37" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F37" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G37" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H37" s="0">
+        <x:v>68411</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:8">
+      <x:c r="A38" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B38" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C38" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E38" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F38" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G38" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H38" s="0">
+        <x:v>32777</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:8">
+      <x:c r="A39" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B39" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C39" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F39" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G39" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H39" s="0">
+        <x:v>30195</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:8">
+      <x:c r="A40" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B40" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C40" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E40" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F40" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G40" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H40" s="0">
+        <x:v>35440</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:8">
+      <x:c r="A41" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B41" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C41" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E41" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F41" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G41" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H41" s="0">
+        <x:v>31505</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:8">
+      <x:c r="A42" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C42" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F42" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G42" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H42" s="0">
+        <x:v>36450</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:8">
+      <x:c r="A43" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B43" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C43" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F43" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G43" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H43" s="0">
+        <x:v>35066</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:8">
+      <x:c r="A44" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B44" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C44" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F44" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G44" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H44" s="0">
+        <x:v>32351</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:8">
+      <x:c r="A45" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B45" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C45" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E45" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F45" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G45" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H45" s="0">
+        <x:v>29763</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:8">
+      <x:c r="A46" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B46" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C46" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E46" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F46" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G46" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H46" s="0">
+        <x:v>34973</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:8">
+      <x:c r="A47" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C47" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E47" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F47" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G47" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H47" s="0">
         <x:v>31036</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:8">
+      <x:c r="A48" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B48" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C48" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="E48" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F48" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G48" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H48" s="0">
+        <x:v>35951</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:8">
+      <x:c r="A49" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B49" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C49" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="E49" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F49" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G49" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H49" s="0">
+        <x:v>34556</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -2080,125 +2404,623 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H33" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="8">
         <x:s v="SIA202C01"/>
         <x:s v="SIA202C02"/>
         <x:s v="SIA202C03"/>
         <x:s v="SIA202C04"/>
         <x:s v="SIA202C05"/>
         <x:s v="SIA202C06"/>
         <x:s v="SIA202C07"/>
         <x:s v="SIA202C08"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="8">
         <x:s v="At risk of poverty rate: Including Cost of Living Measures"/>
         <x:s v="At risk of poverty rate: Excluding Cost of Living Measures"/>
         <x:s v="Consistent poverty rate: Including Cost of Living Measures"/>
         <x:s v="Consistent poverty rate: Excluding Cost of Living Measures"/>
         <x:s v="Net Household Disposable Income: Including Cost of Living Measures"/>
         <x:s v="Net Household Disposable Income: Excluding Cost of Living Measures"/>
         <x:s v="Net Equivalised Disposable Income: Including Cost of Living Measures"/>
         <x:s v="Net Equivalised Disposable Income: Excluding Cost of Living Measures"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="2">
+      <x:sharedItems count="3">
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="2">
+      <x:sharedItems count="3">
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02106V02545">
       <x:sharedItems count="2">
         <x:s v="1"/>
         <x:s v="5"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Urban and Rural">
       <x:sharedItems count="2">
         <x:s v="Urban areas"/>
         <x:s v="Rural areas"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="2">
         <x:s v="%"/>
         <x:s v="€"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="2.1" maxValue="70649" count="32">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="2.1" maxValue="72685" count="47">
         <x:n v="10.7"/>
         <x:n v="10.2"/>
         <x:n v="12"/>
         <x:n v="11.2"/>
+        <x:n v="12.9"/>
+        <x:n v="11.7"/>
         <x:n v="12.7"/>
         <x:n v="13.4"/>
         <x:n v="13.8"/>
         <x:n v="14.5"/>
+        <x:n v="15.1"/>
         <x:n v="4.3"/>
         <x:n v="2.1"/>
         <x:n v="6.2"/>
         <x:n v="2.7"/>
+        <x:n v="5.2"/>
+        <x:n v="3.5"/>
         <x:n v="5"/>
         <x:n v="3"/>
         <x:n v="6.7"/>
         <x:n v="3.3"/>
+        <x:n v="5.9"/>
+        <x:n v="4.2"/>
         <x:n v="64574"/>
         <x:n v="59453"/>
         <x:n v="70649"/>
         <x:n v="62118"/>
+        <x:n v="72685"/>
+        <x:n v="69459"/>
         <x:n v="63707"/>
         <x:n v="58554"/>
         <x:n v="69710"/>
         <x:n v="61165"/>
+        <x:n v="71685"/>
+        <x:n v="68411"/>
         <x:n v="32777"/>
         <x:n v="30195"/>
         <x:n v="35440"/>
         <x:n v="31505"/>
+        <x:n v="36450"/>
+        <x:n v="35066"/>
         <x:n v="32351"/>
         <x:n v="29763"/>
         <x:n v="34973"/>
         <x:n v="31036"/>
+        <x:n v="35951"/>
+        <x:n v="34556"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SIA202C01"/>
+    <s v="At risk of poverty rate: Including Cost of Living Measures"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="%"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="SIA202C01"/>
+    <s v="At risk of poverty rate: Including Cost of Living Measures"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="%"/>
+    <n v="10.2"/>
+  </r>
+  <r>
+    <s v="SIA202C01"/>
+    <s v="At risk of poverty rate: Including Cost of Living Measures"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SIA202C01"/>
+    <s v="At risk of poverty rate: Including Cost of Living Measures"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="%"/>
+    <n v="11.2"/>
+  </r>
+  <r>
+    <s v="SIA202C01"/>
+    <s v="At risk of poverty rate: Including Cost of Living Measures"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="%"/>
+    <n v="12.9"/>
+  </r>
+  <r>
+    <s v="SIA202C01"/>
+    <s v="At risk of poverty rate: Including Cost of Living Measures"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="%"/>
+    <n v="11.7"/>
+  </r>
+  <r>
+    <s v="SIA202C02"/>
+    <s v="At risk of poverty rate: Excluding Cost of Living Measures"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="%"/>
+    <n v="12.7"/>
+  </r>
+  <r>
+    <s v="SIA202C02"/>
+    <s v="At risk of poverty rate: Excluding Cost of Living Measures"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="%"/>
+    <n v="13.4"/>
+  </r>
+  <r>
+    <s v="SIA202C02"/>
+    <s v="At risk of poverty rate: Excluding Cost of Living Measures"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="%"/>
+    <n v="13.8"/>
+  </r>
+  <r>
+    <s v="SIA202C02"/>
+    <s v="At risk of poverty rate: Excluding Cost of Living Measures"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="%"/>
+    <n v="14.5"/>
+  </r>
+  <r>
+    <s v="SIA202C02"/>
+    <s v="At risk of poverty rate: Excluding Cost of Living Measures"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="%"/>
+    <n v="15.1"/>
+  </r>
+  <r>
+    <s v="SIA202C02"/>
+    <s v="At risk of poverty rate: Excluding Cost of Living Measures"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="%"/>
+    <n v="14.5"/>
+  </r>
+  <r>
+    <s v="SIA202C03"/>
+    <s v="Consistent poverty rate: Including Cost of Living Measures"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="%"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="SIA202C03"/>
+    <s v="Consistent poverty rate: Including Cost of Living Measures"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="SIA202C03"/>
+    <s v="Consistent poverty rate: Including Cost of Living Measures"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="SIA202C03"/>
+    <s v="Consistent poverty rate: Including Cost of Living Measures"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="%"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="SIA202C03"/>
+    <s v="Consistent poverty rate: Including Cost of Living Measures"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="%"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="SIA202C03"/>
+    <s v="Consistent poverty rate: Including Cost of Living Measures"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="%"/>
+    <n v="3.5"/>
+  </r>
+  <r>
+    <s v="SIA202C04"/>
+    <s v="Consistent poverty rate: Excluding Cost of Living Measures"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SIA202C04"/>
+    <s v="Consistent poverty rate: Excluding Cost of Living Measures"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SIA202C04"/>
+    <s v="Consistent poverty rate: Excluding Cost of Living Measures"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="%"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="SIA202C04"/>
+    <s v="Consistent poverty rate: Excluding Cost of Living Measures"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="%"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="SIA202C04"/>
+    <s v="Consistent poverty rate: Excluding Cost of Living Measures"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="%"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="SIA202C04"/>
+    <s v="Consistent poverty rate: Excluding Cost of Living Measures"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="%"/>
+    <n v="4.2"/>
+  </r>
+  <r>
+    <s v="SIA202C05"/>
+    <s v="Net Household Disposable Income: Including Cost of Living Measures"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="€"/>
+    <n v="64574"/>
+  </r>
+  <r>
+    <s v="SIA202C05"/>
+    <s v="Net Household Disposable Income: Including Cost of Living Measures"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="€"/>
+    <n v="59453"/>
+  </r>
+  <r>
+    <s v="SIA202C05"/>
+    <s v="Net Household Disposable Income: Including Cost of Living Measures"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="€"/>
+    <n v="70649"/>
+  </r>
+  <r>
+    <s v="SIA202C05"/>
+    <s v="Net Household Disposable Income: Including Cost of Living Measures"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="€"/>
+    <n v="62118"/>
+  </r>
+  <r>
+    <s v="SIA202C05"/>
+    <s v="Net Household Disposable Income: Including Cost of Living Measures"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="€"/>
+    <n v="72685"/>
+  </r>
+  <r>
+    <s v="SIA202C05"/>
+    <s v="Net Household Disposable Income: Including Cost of Living Measures"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="€"/>
+    <n v="69459"/>
+  </r>
+  <r>
+    <s v="SIA202C06"/>
+    <s v="Net Household Disposable Income: Excluding Cost of Living Measures"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="€"/>
+    <n v="63707"/>
+  </r>
+  <r>
+    <s v="SIA202C06"/>
+    <s v="Net Household Disposable Income: Excluding Cost of Living Measures"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="€"/>
+    <n v="58554"/>
+  </r>
+  <r>
+    <s v="SIA202C06"/>
+    <s v="Net Household Disposable Income: Excluding Cost of Living Measures"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="€"/>
+    <n v="69710"/>
+  </r>
+  <r>
+    <s v="SIA202C06"/>
+    <s v="Net Household Disposable Income: Excluding Cost of Living Measures"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="€"/>
+    <n v="61165"/>
+  </r>
+  <r>
+    <s v="SIA202C06"/>
+    <s v="Net Household Disposable Income: Excluding Cost of Living Measures"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="€"/>
+    <n v="71685"/>
+  </r>
+  <r>
+    <s v="SIA202C06"/>
+    <s v="Net Household Disposable Income: Excluding Cost of Living Measures"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="€"/>
+    <n v="68411"/>
+  </r>
+  <r>
+    <s v="SIA202C07"/>
+    <s v="Net Equivalised Disposable Income: Including Cost of Living Measures"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="€"/>
+    <n v="32777"/>
+  </r>
+  <r>
+    <s v="SIA202C07"/>
+    <s v="Net Equivalised Disposable Income: Including Cost of Living Measures"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="€"/>
+    <n v="30195"/>
+  </r>
+  <r>
+    <s v="SIA202C07"/>
+    <s v="Net Equivalised Disposable Income: Including Cost of Living Measures"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="€"/>
+    <n v="35440"/>
+  </r>
+  <r>
+    <s v="SIA202C07"/>
+    <s v="Net Equivalised Disposable Income: Including Cost of Living Measures"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="€"/>
+    <n v="31505"/>
+  </r>
+  <r>
+    <s v="SIA202C07"/>
+    <s v="Net Equivalised Disposable Income: Including Cost of Living Measures"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="€"/>
+    <n v="36450"/>
+  </r>
+  <r>
+    <s v="SIA202C07"/>
+    <s v="Net Equivalised Disposable Income: Including Cost of Living Measures"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="€"/>
+    <n v="35066"/>
+  </r>
+  <r>
+    <s v="SIA202C08"/>
+    <s v="Net Equivalised Disposable Income: Excluding Cost of Living Measures"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="€"/>
+    <n v="32351"/>
+  </r>
+  <r>
+    <s v="SIA202C08"/>
+    <s v="Net Equivalised Disposable Income: Excluding Cost of Living Measures"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="€"/>
+    <n v="29763"/>
+  </r>
+  <r>
+    <s v="SIA202C08"/>
+    <s v="Net Equivalised Disposable Income: Excluding Cost of Living Measures"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="€"/>
+    <n v="34973"/>
+  </r>
+  <r>
+    <s v="SIA202C08"/>
+    <s v="Net Equivalised Disposable Income: Excluding Cost of Living Measures"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="€"/>
+    <n v="31036"/>
+  </r>
+  <r>
+    <s v="SIA202C08"/>
+    <s v="Net Equivalised Disposable Income: Excluding Cost of Living Measures"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="€"/>
+    <n v="35951"/>
+  </r>
+  <r>
+    <s v="SIA202C08"/>
+    <s v="Net Equivalised Disposable Income: Excluding Cost of Living Measures"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="€"/>
+    <n v="34556"/>
+  </r>
+</pivotCacheRecords>
 </file>