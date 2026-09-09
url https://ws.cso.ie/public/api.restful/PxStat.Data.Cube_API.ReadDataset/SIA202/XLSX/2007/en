--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95ae7ab330f5422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2af83ec1119c4af4b7b76386acf5f3ef.psmdcp" Id="R982739ae00ac4145" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafffeafc67394380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc0352db94f247f7a26e9b42899ea2c2.psmdcp" Id="Rceae511be19844cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>