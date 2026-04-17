--- v2 (2026-02-06)
+++ v3 (2026-04-17)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb50fad7f90394421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7b19a82bfe648778e38905cf235d647.psmdcp" Id="Rdc084795ba154767" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re078e8b3600d4f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25a63973ec8848c9ae0aeec0fae9f83a.psmdcp" Id="R24248c1f6bed4fc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -74,63 +74,63 @@
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Deflator Base Year = 2012 (Median Real Household Disposable Income, Mean Real Household Disposable Income, Median Equivalised Real Disposable Income and Mean Equivalised Real Disposable Income). &lt;br&gt;&lt;br&gt;Enforced Deprivation Rate: An individual is defined as being deprived if they experience two or more forms of enforced deprivation.&lt;br&gt;&lt;br&gt;Median Real, Mean Real, Median Nominal and Mean Nominal Household Disposable Incomes are averaged over households. While Median Equivalised Real, Mean Equivalised Real, Median Equivalised Nominal and Mean Equivalised Nominal Disposable Incomes are averaged over individuals within the household.&lt;br&gt;&lt;br&gt;Note: The composition of the NUTS regions changed in 2016 and took effect for the SILC survey from 2017. Data from 2012 to 2016 has also been revised to reflect these changes. Please see background notes of the 2017 SILC release for additional information and SIA51 for data on the new NUTS Regions.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA20/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SILC</x:t>
   </x:si>
   <x:si>
     <x:t>Survey of Income and Living Conditions (SILC) 2004 to 2019</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Eva O'Regan</x:t>
+    <x:t>Lianora Bermingham</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>icw@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 21 453 5243</x:t>
+    <x:t>(+353) 21 453 5665</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>