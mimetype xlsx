--- v3 (2026-04-17)
+++ v4 (2026-06-02)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re078e8b3600d4f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25a63973ec8848c9ae0aeec0fae9f83a.psmdcp" Id="R24248c1f6bed4fc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R661cf064a93e4293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57b03656e1aa4e0e8c1e40976f795f7a.psmdcp" Id="Rc1bdc0aff27241c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>