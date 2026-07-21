--- v4 (2026-06-02)
+++ v5 (2026-07-21)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R661cf064a93e4293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57b03656e1aa4e0e8c1e40976f795f7a.psmdcp" Id="Rc1bdc0aff27241c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R140e66ddbaba46a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c862341d9d414bb0ab683ea4d7cc547c.psmdcp" Id="R62957e6f631c443b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>