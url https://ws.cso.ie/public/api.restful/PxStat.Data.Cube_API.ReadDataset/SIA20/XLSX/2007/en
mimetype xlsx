--- v5 (2026-07-21)
+++ v6 (2026-09-06)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R140e66ddbaba46a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c862341d9d414bb0ab683ea4d7cc547c.psmdcp" Id="R62957e6f631c443b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9ff987ab0f44047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9cfdbc5a83654614a4e1bf4c3020a170.psmdcp" Id="Rfdf3ebf360eb40e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>