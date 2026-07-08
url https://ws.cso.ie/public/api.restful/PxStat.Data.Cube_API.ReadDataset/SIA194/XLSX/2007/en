--- v0 (2025-11-14)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e031f6ec45a4893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/553df9ee03c847a8866613c9e4fc8541.psmdcp" Id="R4b5057f52b2c4657" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e3949151dfb4790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c20d871965cf4ecdb647bd83e8163d9c.psmdcp" Id="Re81f5d3964134e10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SIA194</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Population Decile Distribution</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>3/20/2025 11:00:00 AM</x:t>
+    <x:t>11/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Background Notes(https://www.cso.ie/en/methods/socialconditions/silc/).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA194/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SILC2020</x:t>
   </x:si>
   <x:si>
     <x:t>Survey of Income and Living Conditions (SILC) from 2020 onwards</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -298,50 +298,53 @@
   </x:si>
   <x:si>
     <x:t>8th decile</x:t>
   </x:si>
   <x:si>
     <x:t>09</x:t>
   </x:si>
   <x:si>
     <x:t>9th decile</x:t>
   </x:si>
   <x:si>
     <x:t>10th decile</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -478,336 +481,163 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...279 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02305V02776" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="11">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+      </items>
+    </pivotField>
+    <pivotField name="Deciles" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="11">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04203V04975" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField name="Household Type" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J386" totalsRowShown="0">
-  <x:autoFilter ref="A1:J386"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J463" totalsRowShown="0">
+  <x:autoFilter ref="A1:J463"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02305V02776"/>
     <x:tableColumn id="6" name="Deciles"/>
     <x:tableColumn id="7" name="C04203V04975"/>
     <x:tableColumn id="8" name="Household Type"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1073,51 +903,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA194/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1306,55 +1136,55 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J386"/>
+  <x:dimension ref="A1:J463"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="23.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="47.710625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
@@ -13680,63 +13510,2527 @@
       <x:c r="C386" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D386" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E386" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F386" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G386" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H386" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I386" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J386" s="0">
         <x:v>8.3</x:v>
       </x:c>
     </x:row>
+    <x:row r="387" spans="1:10">
+      <x:c r="A387" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B387" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C387" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D387" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E387" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F387" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G387" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H387" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I387" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J387" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="388" spans="1:10">
+      <x:c r="A388" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B388" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C388" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D388" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E388" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F388" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G388" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H388" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I388" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J388" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="389" spans="1:10">
+      <x:c r="A389" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B389" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C389" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D389" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E389" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F389" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G389" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H389" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I389" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J389" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="390" spans="1:10">
+      <x:c r="A390" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B390" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C390" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D390" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E390" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F390" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G390" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H390" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I390" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J390" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="391" spans="1:10">
+      <x:c r="A391" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B391" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C391" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D391" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E391" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F391" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G391" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H391" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I391" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J391" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="392" spans="1:10">
+      <x:c r="A392" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B392" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C392" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D392" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E392" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F392" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G392" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H392" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I392" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J392" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="393" spans="1:10">
+      <x:c r="A393" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B393" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C393" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D393" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E393" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F393" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G393" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H393" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I393" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J393" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="394" spans="1:10">
+      <x:c r="A394" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B394" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C394" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D394" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E394" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F394" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G394" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H394" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I394" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J394" s="0">
+        <x:v>17.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="395" spans="1:10">
+      <x:c r="A395" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B395" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C395" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D395" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E395" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F395" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G395" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H395" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I395" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J395" s="0">
+        <x:v>17.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="396" spans="1:10">
+      <x:c r="A396" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B396" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C396" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D396" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E396" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F396" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G396" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H396" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I396" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J396" s="0">
+        <x:v>10</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="397" spans="1:10">
+      <x:c r="A397" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B397" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C397" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D397" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E397" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F397" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G397" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H397" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I397" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J397" s="0">
+        <x:v>4.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="398" spans="1:10">
+      <x:c r="A398" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B398" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C398" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D398" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E398" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F398" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G398" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H398" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I398" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J398" s="0">
+        <x:v>10.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="399" spans="1:10">
+      <x:c r="A399" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B399" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C399" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D399" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E399" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F399" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G399" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H399" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I399" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J399" s="0">
+        <x:v>1.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="400" spans="1:10">
+      <x:c r="A400" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B400" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C400" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D400" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E400" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F400" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G400" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H400" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I400" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J400" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="401" spans="1:10">
+      <x:c r="A401" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B401" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C401" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D401" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E401" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F401" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G401" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H401" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I401" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J401" s="0">
+        <x:v>17.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="402" spans="1:10">
+      <x:c r="A402" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B402" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C402" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D402" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E402" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F402" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G402" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H402" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I402" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J402" s="0">
+        <x:v>16.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="403" spans="1:10">
+      <x:c r="A403" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B403" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C403" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D403" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E403" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F403" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G403" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H403" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I403" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J403" s="0">
+        <x:v>18.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="404" spans="1:10">
+      <x:c r="A404" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B404" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C404" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D404" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E404" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F404" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G404" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H404" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I404" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J404" s="0">
+        <x:v>9.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="405" spans="1:10">
+      <x:c r="A405" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B405" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C405" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D405" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E405" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F405" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G405" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H405" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I405" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J405" s="0">
+        <x:v>8.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="406" spans="1:10">
+      <x:c r="A406" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B406" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C406" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D406" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E406" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F406" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G406" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H406" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I406" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J406" s="0">
+        <x:v>4.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="407" spans="1:10">
+      <x:c r="A407" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B407" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C407" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D407" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E407" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F407" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G407" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H407" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I407" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J407" s="0">
+        <x:v>7.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="408" spans="1:10">
+      <x:c r="A408" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B408" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C408" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D408" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E408" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F408" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G408" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H408" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I408" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J408" s="0">
+        <x:v>10.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="409" spans="1:10">
+      <x:c r="A409" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B409" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C409" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D409" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E409" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F409" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G409" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H409" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I409" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J409" s="0">
+        <x:v>18.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="410" spans="1:10">
+      <x:c r="A410" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B410" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C410" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D410" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E410" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F410" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G410" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H410" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I410" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J410" s="0">
+        <x:v>12.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="411" spans="1:10">
+      <x:c r="A411" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B411" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C411" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D411" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E411" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F411" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G411" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H411" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I411" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J411" s="0">
+        <x:v>7.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="412" spans="1:10">
+      <x:c r="A412" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B412" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C412" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D412" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E412" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F412" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G412" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H412" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I412" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J412" s="0">
+        <x:v>10.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="413" spans="1:10">
+      <x:c r="A413" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B413" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C413" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D413" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E413" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F413" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G413" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H413" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I413" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J413" s="0">
+        <x:v>9.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="414" spans="1:10">
+      <x:c r="A414" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B414" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C414" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D414" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E414" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F414" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G414" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H414" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I414" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J414" s="0">
+        <x:v>7.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="415" spans="1:10">
+      <x:c r="A415" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B415" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C415" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D415" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E415" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F415" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G415" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H415" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I415" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J415" s="0">
+        <x:v>6.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="416" spans="1:10">
+      <x:c r="A416" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B416" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C416" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D416" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E416" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F416" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G416" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H416" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I416" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J416" s="0">
+        <x:v>13.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="417" spans="1:10">
+      <x:c r="A417" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B417" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C417" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D417" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E417" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F417" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G417" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H417" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I417" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J417" s="0">
+        <x:v>14.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="418" spans="1:10">
+      <x:c r="A418" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B418" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C418" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D418" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E418" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F418" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G418" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H418" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I418" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J418" s="0">
+        <x:v>8.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="419" spans="1:10">
+      <x:c r="A419" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B419" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C419" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D419" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E419" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F419" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G419" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H419" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I419" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J419" s="0">
+        <x:v>10.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="420" spans="1:10">
+      <x:c r="A420" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B420" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C420" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D420" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E420" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F420" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G420" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H420" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I420" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J420" s="0">
+        <x:v>9.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="421" spans="1:10">
+      <x:c r="A421" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B421" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C421" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D421" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E421" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F421" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G421" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H421" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I421" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J421" s="0">
+        <x:v>9.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="422" spans="1:10">
+      <x:c r="A422" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B422" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C422" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D422" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E422" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F422" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G422" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H422" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I422" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J422" s="0">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="423" spans="1:10">
+      <x:c r="A423" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B423" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C423" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D423" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E423" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F423" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G423" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H423" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I423" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J423" s="0">
+        <x:v>11.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="424" spans="1:10">
+      <x:c r="A424" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B424" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C424" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D424" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E424" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F424" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G424" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H424" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I424" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J424" s="0">
+        <x:v>9.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="425" spans="1:10">
+      <x:c r="A425" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B425" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C425" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D425" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E425" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F425" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G425" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H425" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I425" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J425" s="0">
+        <x:v>8.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="426" spans="1:10">
+      <x:c r="A426" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B426" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C426" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D426" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E426" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F426" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G426" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H426" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I426" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J426" s="0">
+        <x:v>11.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="427" spans="1:10">
+      <x:c r="A427" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B427" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C427" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D427" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E427" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F427" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G427" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H427" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I427" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J427" s="0">
+        <x:v>6.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="428" spans="1:10">
+      <x:c r="A428" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B428" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C428" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D428" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E428" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F428" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G428" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H428" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I428" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J428" s="0">
+        <x:v>11.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="429" spans="1:10">
+      <x:c r="A429" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B429" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C429" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D429" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E429" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F429" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G429" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H429" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I429" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J429" s="0">
+        <x:v>7.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="430" spans="1:10">
+      <x:c r="A430" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B430" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C430" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D430" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E430" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F430" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G430" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H430" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I430" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J430" s="0">
+        <x:v>6.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="431" spans="1:10">
+      <x:c r="A431" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B431" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C431" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D431" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E431" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F431" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G431" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H431" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I431" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J431" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="432" spans="1:10">
+      <x:c r="A432" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B432" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C432" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D432" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E432" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F432" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G432" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H432" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I432" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J432" s="0">
+        <x:v>6.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="433" spans="1:10">
+      <x:c r="A433" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B433" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C433" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D433" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E433" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F433" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G433" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H433" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I433" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J433" s="0">
+        <x:v>10.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="434" spans="1:10">
+      <x:c r="A434" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B434" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C434" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D434" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E434" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F434" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G434" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H434" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I434" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J434" s="0">
+        <x:v>15.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="435" spans="1:10">
+      <x:c r="A435" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B435" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C435" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D435" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E435" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F435" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G435" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H435" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I435" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J435" s="0">
+        <x:v>14.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="436" spans="1:10">
+      <x:c r="A436" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B436" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C436" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D436" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E436" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F436" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G436" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H436" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I436" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J436" s="0">
+        <x:v>7.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="437" spans="1:10">
+      <x:c r="A437" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B437" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C437" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D437" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E437" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F437" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G437" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H437" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I437" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J437" s="0">
+        <x:v>5.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="438" spans="1:10">
+      <x:c r="A438" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B438" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C438" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D438" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E438" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F438" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G438" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H438" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I438" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J438" s="0">
+        <x:v>4.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="439" spans="1:10">
+      <x:c r="A439" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B439" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C439" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D439" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E439" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F439" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G439" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H439" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I439" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J439" s="0">
+        <x:v>11.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="440" spans="1:10">
+      <x:c r="A440" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B440" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C440" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D440" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E440" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F440" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G440" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H440" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I440" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J440" s="0">
+        <x:v>8.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="441" spans="1:10">
+      <x:c r="A441" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B441" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C441" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D441" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E441" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F441" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G441" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H441" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I441" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J441" s="0">
+        <x:v>14.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="442" spans="1:10">
+      <x:c r="A442" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B442" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C442" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D442" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E442" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F442" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G442" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H442" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I442" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J442" s="0">
+        <x:v>14.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="443" spans="1:10">
+      <x:c r="A443" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B443" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C443" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D443" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E443" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F443" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G443" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H443" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I443" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J443" s="0">
+        <x:v>8.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="444" spans="1:10">
+      <x:c r="A444" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B444" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C444" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D444" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E444" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F444" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G444" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H444" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I444" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J444" s="0">
+        <x:v>4.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="445" spans="1:10">
+      <x:c r="A445" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B445" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C445" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D445" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E445" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F445" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G445" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H445" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I445" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J445" s="0">
+        <x:v>7.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="446" spans="1:10">
+      <x:c r="A446" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B446" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C446" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D446" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E446" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F446" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G446" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H446" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I446" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J446" s="0">
+        <x:v>11.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="447" spans="1:10">
+      <x:c r="A447" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B447" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C447" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D447" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E447" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F447" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G447" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H447" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I447" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J447" s="0">
+        <x:v>11.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="448" spans="1:10">
+      <x:c r="A448" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B448" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C448" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D448" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E448" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F448" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G448" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H448" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I448" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J448" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="449" spans="1:10">
+      <x:c r="A449" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B449" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C449" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D449" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E449" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F449" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G449" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H449" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I449" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J449" s="0">
+        <x:v>8.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="450" spans="1:10">
+      <x:c r="A450" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B450" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C450" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D450" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E450" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F450" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G450" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H450" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I450" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J450" s="0">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="451" spans="1:10">
+      <x:c r="A451" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B451" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C451" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D451" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E451" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F451" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G451" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H451" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I451" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J451" s="0">
+        <x:v>3.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="452" spans="1:10">
+      <x:c r="A452" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B452" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C452" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D452" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E452" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F452" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G452" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H452" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I452" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J452" s="0">
+        <x:v>8.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="453" spans="1:10">
+      <x:c r="A453" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B453" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C453" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D453" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E453" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F453" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G453" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H453" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I453" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J453" s="0">
+        <x:v>13.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="454" spans="1:10">
+      <x:c r="A454" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B454" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C454" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D454" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E454" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F454" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G454" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H454" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I454" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J454" s="0">
+        <x:v>9.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="455" spans="1:10">
+      <x:c r="A455" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B455" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C455" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D455" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E455" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F455" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G455" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H455" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I455" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J455" s="0">
+        <x:v>17.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="456" spans="1:10">
+      <x:c r="A456" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B456" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C456" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D456" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E456" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F456" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G456" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H456" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I456" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J456" s="0">
+        <x:v>7.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="457" spans="1:10">
+      <x:c r="A457" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B457" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C457" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D457" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E457" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F457" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G457" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H457" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I457" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J457" s="0">
+        <x:v>9.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="458" spans="1:10">
+      <x:c r="A458" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B458" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C458" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D458" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E458" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F458" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G458" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H458" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I458" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J458" s="0">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="459" spans="1:10">
+      <x:c r="A459" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B459" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C459" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D459" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E459" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F459" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G459" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H459" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I459" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J459" s="0">
+        <x:v>3.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="460" spans="1:10">
+      <x:c r="A460" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B460" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C460" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D460" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E460" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F460" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G460" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H460" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I460" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J460" s="0">
+        <x:v>20.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="461" spans="1:10">
+      <x:c r="A461" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B461" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C461" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D461" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E461" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F461" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G461" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H461" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I461" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J461" s="0">
+        <x:v>8.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="462" spans="1:10">
+      <x:c r="A462" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B462" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C462" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D462" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E462" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F462" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G462" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H462" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I462" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J462" s="0">
+        <x:v>9.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="463" spans="1:10">
+      <x:c r="A463" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B463" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C463" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D463" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E463" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F463" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G463" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H463" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I463" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J463" s="0">
+        <x:v>8.8</x:v>
+      </x:c>
+    </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -13753,79 +16047,81 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J386" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="SIA194C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Percentage of Individuals"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="5">
+      <x:sharedItems count="6">
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="5">
+      <x:sharedItems count="6">
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02305V02776">
       <x:sharedItems count="11">
         <x:s v="-"/>
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="04"/>
         <x:s v="05"/>
         <x:s v="06"/>
         <x:s v="07"/>
         <x:s v="08"/>
         <x:s v="09"/>
         <x:s v="10"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Deciles">
       <x:sharedItems count="11">
         <x:s v="All deciles"/>
         <x:s v="1st decile"/>
         <x:s v="2nd decile"/>
         <x:s v="3rd decile"/>
         <x:s v="4th decile"/>
         <x:s v="5th decile"/>
@@ -13842,51 +16138,51 @@
         <x:s v="20"/>
         <x:s v="21"/>
         <x:s v="30"/>
         <x:s v="31"/>
         <x:s v="32"/>
         <x:s v="40"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Household Type">
       <x:sharedItems count="7">
         <x:s v="One-person household"/>
         <x:s v="Lone parent with at least one child aged less than 25"/>
         <x:s v="Lone parent with all children aged 25 or more"/>
         <x:s v="Couple without any child(ren)"/>
         <x:s v="Couple with at least one child aged less than 25"/>
         <x:s v="Couple with all children aged 25 or more"/>
         <x:s v="Other type of household"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.6" maxValue="100" count="146">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.6" maxValue="100" count="161">
         <x:n v="100"/>
         <x:n v="19.2"/>
         <x:n v="24.6"/>
         <x:n v="4.6"/>
         <x:n v="3.8"/>
         <x:n v="7.9"/>
         <x:n v="0.6"/>
         <x:n v="17"/>
         <x:n v="17.8"/>
         <x:n v="15.7"/>
         <x:n v="11"/>
         <x:n v="9.1"/>
         <x:n v="8.4"/>
         <x:n v="6.6"/>
         <x:n v="9.4"/>
         <x:n v="8.8"/>
         <x:n v="14.1"/>
         <x:n v="10.3"/>
         <x:n v="8.9"/>
         <x:n v="10.2"/>
         <x:n v="9.6"/>
         <x:n v="8.3"/>
         <x:n v="6"/>
         <x:n v="10"/>
         <x:n v="14.6"/>
@@ -13989,34 +16285,5594 @@
         <x:n v="13.3"/>
         <x:n v="14"/>
         <x:n v="3.3"/>
         <x:n v="14.3"/>
         <x:n v="10.7"/>
         <x:n v="3.4"/>
         <x:n v="18.1"/>
         <x:n v="2.5"/>
         <x:n v="16.9"/>
         <x:n v="19.7"/>
         <x:n v="19.8"/>
         <x:n v="11.5"/>
         <x:n v="5.2"/>
         <x:n v="12"/>
         <x:n v="11.9"/>
         <x:n v="2.9"/>
         <x:n v="5.8"/>
         <x:n v="7"/>
         <x:n v="13.7"/>
         <x:n v="3.1"/>
         <x:n v="15.5"/>
         <x:n v="12.4"/>
         <x:n v="15.2"/>
         <x:n v="3.5"/>
         <x:n v="21"/>
+        <x:n v="17.6"/>
+        <x:n v="1.8"/>
+        <x:n v="16.5"/>
+        <x:n v="18.9"/>
+        <x:n v="4.8"/>
+        <x:n v="18.6"/>
+        <x:n v="7.1"/>
+        <x:n v="14.8"/>
+        <x:n v="4.2"/>
+        <x:n v="4.1"/>
+        <x:n v="13.6"/>
+        <x:n v="9.8"/>
+        <x:n v="17.7"/>
+        <x:n v="2"/>
+        <x:n v="20.3"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="19.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="24.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="0.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="17.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="15.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="8.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="14.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="10.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="8.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="10.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="14.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="7.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="10.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="10.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="13.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="13.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="12.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="7.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="10.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="11.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="14.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="8.5"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="11.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="13.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="12.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="3.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="12.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="10.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="12.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="12.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="3.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="15.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="11.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="19.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="3.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="19.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="9.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="20.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="17.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="10.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="14.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="12.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="9.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="3.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="12.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="6.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="13.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="10.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="12.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="15.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="10.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="13.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="10.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="11.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="12.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="10.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="13.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="11.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="12.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="10.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="11.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="3.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="15.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="10.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="14.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="3.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="15.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="14.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="10.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="25.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="17.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="16.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="5.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="12.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="19.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="11.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="10.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="4.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="13.5"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="7.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="10.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="13.5"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="8.5"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="8.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="7.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="11.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="10.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="10.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="7.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="12.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="10.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="23.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="12.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="8.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="10.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="10.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="13.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="13.5"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="9.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="3.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="14.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="10.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="14.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="19.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="8.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="14.5"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="21.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="8.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="3.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="10.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="10.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="17.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="13.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="9.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="13.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="14.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="8.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="7.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="10.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="14.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="11.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="10.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="10.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="11.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="13.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="8.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="10.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="8.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="10.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="11.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="11.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="9.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="15.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="18.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="7.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="10.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="19.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="16.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="19.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="19.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="11.5"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="19.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="11.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="10.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="9.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="20.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="12.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="13.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="12.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="12.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="11.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="6.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="9.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="11.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="10.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="8.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="11.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="5.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="13.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="11.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="11.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="6.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="10.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="15.5"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="12.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="3.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="11.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="12.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="11.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="10.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="3.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="15.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="14.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="10.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="3.5"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="13.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="17.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="17.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="10.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="17.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="16.5"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="18.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="10.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="18.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="12.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="10.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="13.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="14.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="8.5"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="11.5"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="10.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="15.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="14.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="4.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="8.9"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="14.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="14.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="4.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="11.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="8.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="13.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="9.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="17.7"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="10"/>
+    <s v="One-person household"/>
+    <s v="%"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="20"/>
+    <s v="Lone parent with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="21"/>
+    <s v="Lone parent with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="30"/>
+    <s v="Couple without any child(ren)"/>
+    <s v="%"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="31"/>
+    <s v="Couple with at least one child aged less than 25"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="32"/>
+    <s v="Couple with all children aged 25 or more"/>
+    <s v="%"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="SIA194C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="40"/>
+    <s v="Other type of household"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+</pivotCacheRecords>
 </file>