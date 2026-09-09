--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e3949151dfb4790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c20d871965cf4ecdb647bd83e8163d9c.psmdcp" Id="Re81f5d3964134e10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a27776c085c4dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50d0122f7f8c443383b6d50a2e580eae.psmdcp" Id="R71a1ae831a6e4969" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Population Decile Distribution</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Background Notes(https://www.cso.ie/en/methods/socialconditions/silc/).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA194/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA194/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SILC2020</x:t>
   </x:si>
   <x:si>
     <x:t>Survey of Income and Living Conditions (SILC) from 2020 onwards</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Brian Cahill</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>icw@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -893,51 +893,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA194/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA194/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">