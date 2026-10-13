--- v0 (2025-10-22)
+++ v1 (2026-10-13)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rece33d9944e14bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75c5379af33a40d4820bc7fedaedb2b8.psmdcp" Id="R01fb5625eb1d4755" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd921592d8c3248f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/08880aa0901048cbbe0fb022b8e4d1e5.psmdcp" Id="Rdb5e86489db242ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SIA161</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Households gone into debt, within the last 12 months, to meet ordinary living expenses</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>3/11/2025 11:00:00 AM</x:t>
+    <x:t>11/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Background Notes(https://www.cso.ie/en/methods/socialconditions/silc/). &lt;br&gt;&lt;br&gt;Statistics in this table are based upon the proportion of respondents who replied to the relevant survey question. Item non-responses are excluded from the frequencies, typically this accounts for less than 1% of respondents.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA161/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SILC2020</x:t>
   </x:si>
   <x:si>
     <x:t>Survey of Income and Living Conditions (SILC) from 2020 onwards</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -249,50 +249,53 @@
     <x:t>12</x:t>
   </x:si>
   <x:si>
     <x:t>2 adults, both aged less than 65 years</x:t>
   </x:si>
   <x:si>
     <x:t>13</x:t>
   </x:si>
   <x:si>
     <x:t>3 or more adults</x:t>
   </x:si>
   <x:si>
     <x:t>02</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -430,280 +433,149 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...223 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02900V03492" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Households gone into debt" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="C01781V03128" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="9">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+      </items>
+    </pivotField>
+    <pivotField name="Household Composition" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="9">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J91" totalsRowShown="0">
-  <x:autoFilter ref="A1:J91"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J109" totalsRowShown="0">
+  <x:autoFilter ref="A1:J109"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02900V03492"/>
     <x:tableColumn id="6" name="Households gone into debt"/>
     <x:tableColumn id="7" name="C01781V03128"/>
     <x:tableColumn id="8" name="Household Composition"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -969,51 +841,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA161/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1202,55 +1074,55 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J91"/>
+  <x:dimension ref="A1:J109"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="79.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="27.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="43.139196" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
@@ -4136,63 +4008,639 @@
       <x:c r="C91" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I91" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J91" s="0">
         <x:v>94.9</x:v>
       </x:c>
     </x:row>
+    <x:row r="92" spans="1:10">
+      <x:c r="A92" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B92" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C92" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F92" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G92" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H92" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I92" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J92" s="0">
+        <x:v>8.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:10">
+      <x:c r="A93" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B93" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C93" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F93" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G93" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H93" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I93" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J93" s="0">
+        <x:v>30.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:10">
+      <x:c r="A94" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B94" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C94" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E94" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F94" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G94" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H94" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I94" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J94" s="0">
+        <x:v>11.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:10">
+      <x:c r="A95" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B95" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C95" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F95" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G95" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H95" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I95" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J95" s="0">
+        <x:v>11.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:10">
+      <x:c r="A96" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B96" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C96" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E96" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F96" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G96" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H96" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I96" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J96" s="0">
+        <x:v>3.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:10">
+      <x:c r="A97" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B97" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F97" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G97" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H97" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I97" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J97" s="0">
+        <x:v>10.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:10">
+      <x:c r="A98" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B98" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F98" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G98" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H98" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I98" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J98" s="0">
+        <x:v>1.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:10">
+      <x:c r="A99" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B99" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F99" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G99" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H99" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I99" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J99" s="0">
+        <x:v>8.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:10">
+      <x:c r="A100" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B100" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F100" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G100" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H100" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I100" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J100" s="0">
+        <x:v>4.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:10">
+      <x:c r="A101" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B101" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F101" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="G101" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H101" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I101" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J101" s="0">
+        <x:v>91.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:10">
+      <x:c r="A102" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B102" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F102" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="G102" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H102" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I102" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J102" s="0">
+        <x:v>69.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:10">
+      <x:c r="A103" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B103" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F103" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="G103" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H103" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I103" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J103" s="0">
+        <x:v>88.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:10">
+      <x:c r="A104" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B104" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F104" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="G104" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H104" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I104" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J104" s="0">
+        <x:v>88.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:10">
+      <x:c r="A105" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B105" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F105" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="G105" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H105" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I105" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J105" s="0">
+        <x:v>96.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:10">
+      <x:c r="A106" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B106" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F106" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="G106" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H106" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I106" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J106" s="0">
+        <x:v>89.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:10">
+      <x:c r="A107" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B107" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F107" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="G107" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H107" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I107" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J107" s="0">
+        <x:v>98.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:10">
+      <x:c r="A108" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B108" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F108" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="G108" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H108" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I108" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J108" s="0">
+        <x:v>91.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:10">
+      <x:c r="A109" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B109" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F109" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="G109" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H109" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I109" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J109" s="0">
+        <x:v>95.4</x:v>
+      </x:c>
+    </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -4209,126 +4657,128 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J91" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="SIA161C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="5">
+      <x:sharedItems count="6">
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="5">
+      <x:sharedItems count="6">
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02900V03492">
       <x:sharedItems count="2">
         <x:s v="01"/>
         <x:s v="02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Households gone into debt">
       <x:sharedItems count="2">
         <x:s v="Yes"/>
         <x:s v="No"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C01781V03128">
       <x:sharedItems count="9">
         <x:s v="-"/>
         <x:s v="06"/>
         <x:s v="07"/>
         <x:s v="08"/>
         <x:s v="09"/>
         <x:s v="10"/>
         <x:s v="11"/>
         <x:s v="12"/>
         <x:s v="13"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Household Composition">
       <x:sharedItems count="9">
         <x:s v="All household compositions"/>
         <x:s v="1 adult, with children under 18 years"/>
         <x:s v="2 adults, with 1-3 children under 18 years"/>
         <x:s v="Other households with children under 18 years"/>
         <x:s v="1 adult aged 65 years and over"/>
         <x:s v="1 adult aged less than 65 years"/>
         <x:s v="2 adults, at least 1 aged 65 years and over"/>
         <x:s v="2 adults, both aged less than 65 years"/>
         <x:s v="3 or more adults"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.8" maxValue="99.2" count="78">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.8" maxValue="99.2" count="90">
         <x:n v="8.7"/>
         <x:n v="30.7"/>
         <x:n v="9.4"/>
         <x:n v="14"/>
         <x:n v="2.1"/>
         <x:n v="12.4"/>
         <x:n v="1.6"/>
         <x:n v="8.2"/>
         <x:n v="5.2"/>
         <x:n v="91.3"/>
         <x:n v="69.3"/>
         <x:n v="90.6"/>
         <x:n v="86"/>
         <x:n v="97.9"/>
         <x:n v="87.6"/>
         <x:n v="98.4"/>
         <x:n v="91.8"/>
         <x:n v="94.8"/>
         <x:n v="7.9"/>
         <x:n v="32"/>
         <x:n v="12.3"/>
         <x:n v="3.1"/>
         <x:n v="2.7"/>
         <x:n v="7.7"/>
         <x:n v="92.1"/>
@@ -4363,34 +4813,1343 @@
         <x:n v="7"/>
         <x:n v="7.4"/>
         <x:n v="91.4"/>
         <x:n v="78.4"/>
         <x:n v="90"/>
         <x:n v="88.4"/>
         <x:n v="96"/>
         <x:n v="86.9"/>
         <x:n v="98.1"/>
         <x:n v="93"/>
         <x:n v="92.6"/>
         <x:n v="29"/>
         <x:n v="11.7"/>
         <x:n v="14.8"/>
         <x:n v="2.3"/>
         <x:n v="10.7"/>
         <x:n v="0.8"/>
         <x:n v="5.1"/>
         <x:n v="71"/>
         <x:n v="88.3"/>
         <x:n v="85.2"/>
         <x:n v="97.7"/>
         <x:n v="89.3"/>
         <x:n v="99.2"/>
         <x:n v="94.9"/>
+        <x:n v="8.4"/>
+        <x:n v="30.2"/>
+        <x:n v="11.4"/>
+        <x:n v="3.4"/>
+        <x:n v="1.7"/>
+        <x:n v="4.6"/>
+        <x:n v="91.6"/>
+        <x:n v="69.8"/>
+        <x:n v="88.6"/>
+        <x:n v="96.6"/>
+        <x:n v="98.3"/>
+        <x:n v="95.4"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="30.7"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="12.4"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="91.3"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="69.3"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="90.6"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="97.9"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="87.6"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="98.4"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="91.8"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="94.8"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="12.3"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="92.1"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="91.8"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="87.7"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="96.9"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="92.1"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="97.3"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="92.3"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="94.8"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="28.5"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="12.2"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="10.2"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="91.7"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="71.5"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="87.8"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="89.8"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="97.6"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="93.1"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="98.4"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="92.5"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="92.9"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="8.6"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="21.6"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="11.6"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="13.1"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="7.4"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="91.4"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="78.4"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="88.4"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="96"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="86.9"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="98.1"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="93"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="92.6"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="11.7"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="14.8"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="8.6"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="5.1"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="91.3"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="88.3"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="85.2"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="97.7"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="89.3"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="99.2"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="91.4"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="94.9"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="8.4"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="30.2"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="11.4"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="11.6"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="8.4"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Yes"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="91.6"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="69.8"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="88.6"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="88.4"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="96.6"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="89.3"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="98.3"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="91.6"/>
+  </r>
+  <r>
+    <s v="SIA161C01"/>
+    <s v="Households gone into debt, within the last 12 months, to meet ordinary living expenses"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="No"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="95.4"/>
+  </r>
+</pivotCacheRecords>
 </file>