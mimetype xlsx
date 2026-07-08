--- v0 (2025-11-20)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R232495c24bd4466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f260f0a54564ad2b50e6fb9e8683136.psmdcp" Id="R6e9c28d285974ac1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc89af42ba06548d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78592d992a50491d8d0eef5f4eb34ad0.psmdcp" Id="Re6db996126984d72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SIA154</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Households ability to maintain the same standard of living using savings, without receiving income</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>3/11/2025 11:00:00 AM</x:t>
+    <x:t>11/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Background Notes(https://www.cso.ie/en/methods/socialconditions/silc/). &lt;br&gt;&lt;br&gt;Statistics in this table are based upon the proportion of respondents who replied to the relevant survey question. Item non-responses are excluded from the frequencies, typically this accounts for less than 1% of respondents.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA154/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SILC2020</x:t>
   </x:si>
   <x:si>
     <x:t>Survey of Income and Living Conditions (SILC) from 2020 onwards</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -265,50 +265,53 @@
   </x:si>
   <x:si>
     <x:t>30</x:t>
   </x:si>
   <x:si>
     <x:t>6 months or more but less than 12 months</x:t>
   </x:si>
   <x:si>
     <x:t>40</x:t>
   </x:si>
   <x:si>
     <x:t>12 months or more</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -445,296 +448,153 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...239 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04205V04977" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="Duration maintaining standards of living" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="C01781V03128" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="9">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+      </items>
+    </pivotField>
+    <pivotField name="Household Composition" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="9">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J181" totalsRowShown="0">
-  <x:autoFilter ref="A1:J181"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J217" totalsRowShown="0">
+  <x:autoFilter ref="A1:J217"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04205V04977"/>
     <x:tableColumn id="6" name="Duration maintaining standards of living"/>
     <x:tableColumn id="7" name="C01781V03128"/>
     <x:tableColumn id="8" name="Household Composition"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1000,51 +860,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA154/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1233,55 +1093,55 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J181"/>
+  <x:dimension ref="A1:J217"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="89.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="39.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="43.139196" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
@@ -7047,63 +6907,1215 @@
       <x:c r="C181" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I181" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J181" s="0">
         <x:v>22</x:v>
       </x:c>
     </x:row>
+    <x:row r="182" spans="1:10">
+      <x:c r="A182" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B182" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C182" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D182" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E182" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F182" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G182" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H182" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I182" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J182" s="0">
+        <x:v>46.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="183" spans="1:10">
+      <x:c r="A183" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B183" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C183" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D183" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E183" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F183" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G183" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H183" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I183" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J183" s="0">
+        <x:v>79.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="184" spans="1:10">
+      <x:c r="A184" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B184" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C184" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D184" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E184" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F184" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G184" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H184" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I184" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J184" s="0">
+        <x:v>54.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="185" spans="1:10">
+      <x:c r="A185" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B185" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C185" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D185" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E185" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F185" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G185" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H185" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I185" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J185" s="0">
+        <x:v>52.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="186" spans="1:10">
+      <x:c r="A186" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B186" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C186" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D186" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E186" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F186" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G186" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H186" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I186" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J186" s="0">
+        <x:v>45.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="187" spans="1:10">
+      <x:c r="A187" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B187" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C187" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D187" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E187" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F187" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G187" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H187" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I187" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J187" s="0">
+        <x:v>47.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="188" spans="1:10">
+      <x:c r="A188" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B188" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C188" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D188" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E188" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F188" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G188" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H188" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I188" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J188" s="0">
+        <x:v>28.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="189" spans="1:10">
+      <x:c r="A189" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B189" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C189" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D189" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E189" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F189" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G189" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H189" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I189" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J189" s="0">
+        <x:v>38.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="190" spans="1:10">
+      <x:c r="A190" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B190" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C190" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D190" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E190" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F190" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G190" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H190" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I190" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J190" s="0">
+        <x:v>42.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="191" spans="1:10">
+      <x:c r="A191" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B191" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C191" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D191" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E191" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F191" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G191" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H191" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I191" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J191" s="0">
+        <x:v>23.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="192" spans="1:10">
+      <x:c r="A192" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B192" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C192" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D192" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E192" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F192" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G192" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H192" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I192" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J192" s="0">
+        <x:v>15.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="193" spans="1:10">
+      <x:c r="A193" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B193" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C193" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D193" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E193" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F193" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G193" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H193" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I193" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J193" s="0">
+        <x:v>23.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="194" spans="1:10">
+      <x:c r="A194" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B194" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C194" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D194" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E194" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F194" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G194" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H194" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I194" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J194" s="0">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="195" spans="1:10">
+      <x:c r="A195" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B195" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C195" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D195" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E195" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F195" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G195" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H195" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I195" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J195" s="0">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="196" spans="1:10">
+      <x:c r="A196" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B196" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C196" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D196" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E196" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F196" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G196" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H196" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I196" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J196" s="0">
+        <x:v>23.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="197" spans="1:10">
+      <x:c r="A197" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B197" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C197" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D197" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E197" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F197" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G197" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H197" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I197" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J197" s="0">
+        <x:v>20.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="198" spans="1:10">
+      <x:c r="A198" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B198" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C198" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D198" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E198" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F198" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G198" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H198" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I198" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J198" s="0">
+        <x:v>29.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="199" spans="1:10">
+      <x:c r="A199" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B199" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C199" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D199" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E199" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F199" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G199" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H199" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I199" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J199" s="0">
+        <x:v>20.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="200" spans="1:10">
+      <x:c r="A200" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B200" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C200" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D200" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E200" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F200" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G200" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H200" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I200" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J200" s="0">
+        <x:v>14.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="201" spans="1:10">
+      <x:c r="A201" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B201" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C201" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D201" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E201" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F201" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G201" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H201" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I201" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J201" s="0">
+        <x:v>4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="202" spans="1:10">
+      <x:c r="A202" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B202" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C202" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D202" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E202" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F202" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G202" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H202" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I202" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J202" s="0">
+        <x:v>11.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="203" spans="1:10">
+      <x:c r="A203" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B203" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C203" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D203" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E203" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F203" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G203" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H203" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I203" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J203" s="0">
+        <x:v>10.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="204" spans="1:10">
+      <x:c r="A204" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B204" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C204" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D204" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E204" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F204" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G204" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H204" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I204" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J204" s="0">
+        <x:v>13.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="205" spans="1:10">
+      <x:c r="A205" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B205" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C205" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D205" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E205" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F205" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G205" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H205" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I205" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J205" s="0">
+        <x:v>14.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="206" spans="1:10">
+      <x:c r="A206" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B206" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C206" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D206" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E206" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F206" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G206" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H206" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I206" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J206" s="0">
+        <x:v>22.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="207" spans="1:10">
+      <x:c r="A207" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B207" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C207" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D207" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E207" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F207" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G207" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H207" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I207" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J207" s="0">
+        <x:v>18.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="208" spans="1:10">
+      <x:c r="A208" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B208" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C208" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D208" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E208" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F208" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G208" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H208" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I208" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J208" s="0">
+        <x:v>16.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="209" spans="1:10">
+      <x:c r="A209" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B209" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C209" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D209" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E209" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F209" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G209" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H209" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I209" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J209" s="0">
+        <x:v>15.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="210" spans="1:10">
+      <x:c r="A210" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B210" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C210" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D210" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E210" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F210" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G210" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H210" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I210" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J210" s="0">
+        <x:v>1.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="211" spans="1:10">
+      <x:c r="A211" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B211" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C211" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D211" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E211" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F211" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G211" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H211" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I211" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J211" s="0">
+        <x:v>9.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="212" spans="1:10">
+      <x:c r="A212" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B212" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C212" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D212" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E212" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F212" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G212" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H212" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I212" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J212" s="0">
+        <x:v>6.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="213" spans="1:10">
+      <x:c r="A213" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B213" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C213" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D213" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E213" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F213" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G213" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H213" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I213" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J213" s="0">
+        <x:v>23.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="214" spans="1:10">
+      <x:c r="A214" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B214" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C214" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D214" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E214" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F214" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G214" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H214" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I214" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J214" s="0">
+        <x:v>14.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="215" spans="1:10">
+      <x:c r="A215" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B215" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C215" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D215" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E215" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F215" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G215" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H215" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I215" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J215" s="0">
+        <x:v>28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="216" spans="1:10">
+      <x:c r="A216" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B216" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C216" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D216" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E216" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F216" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G216" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H216" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I216" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J216" s="0">
+        <x:v>13.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="217" spans="1:10">
+      <x:c r="A217" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B217" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C217" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D217" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E217" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F217" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G217" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H217" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I217" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J217" s="0">
+        <x:v>20.5</x:v>
+      </x:c>
+    </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -7120,130 +8132,132 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J181" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="SIA154C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="5">
+      <x:sharedItems count="6">
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="5">
+      <x:sharedItems count="6">
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04205V04977">
       <x:sharedItems count="4">
         <x:s v="10"/>
         <x:s v="20"/>
         <x:s v="30"/>
         <x:s v="40"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Duration maintaining standards of living">
       <x:sharedItems count="4">
         <x:s v="Less than 3 months"/>
         <x:s v="3 months or more but less than 6 months"/>
         <x:s v="6 months or more but less than 12 months"/>
         <x:s v="12 months or more"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C01781V03128">
       <x:sharedItems count="9">
         <x:s v="-"/>
         <x:s v="06"/>
         <x:s v="07"/>
         <x:s v="08"/>
         <x:s v="09"/>
         <x:s v="10"/>
         <x:s v="11"/>
         <x:s v="12"/>
         <x:s v="13"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Household Composition">
       <x:sharedItems count="9">
         <x:s v="All household compositions"/>
         <x:s v="1 adult, with children under 18 years"/>
         <x:s v="2 adults, with 1-3 children under 18 years"/>
         <x:s v="Other households with children under 18 years"/>
         <x:s v="1 adult aged 65 years and over"/>
         <x:s v="1 adult aged less than 65 years"/>
         <x:s v="2 adults, at least 1 aged 65 years and over"/>
         <x:s v="2 adults, both aged less than 65 years"/>
         <x:s v="3 or more adults"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.6" maxValue="85.8" count="145">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.6" maxValue="85.8" count="168">
         <x:n v="52.2"/>
         <x:n v="84.9"/>
         <x:n v="55.1"/>
         <x:n v="64.9"/>
         <x:n v="48.8"/>
         <x:n v="58.4"/>
         <x:n v="35.2"/>
         <x:n v="45.4"/>
         <x:n v="47.1"/>
         <x:n v="21.2"/>
         <x:n v="11.2"/>
         <x:n v="22.9"/>
         <x:n v="18.3"/>
         <x:n v="16.9"/>
         <x:n v="19.3"/>
         <x:n v="20.1"/>
         <x:n v="27.2"/>
         <x:n v="22.5"/>
         <x:n v="14.3"/>
         <x:n v="2.7"/>
         <x:n v="14.7"/>
         <x:n v="11.1"/>
         <x:n v="10.1"/>
         <x:n v="19.9"/>
         <x:n v="16.2"/>
@@ -7345,34 +8359,2650 @@
         <x:n v="85.2"/>
         <x:n v="62.9"/>
         <x:n v="45.2"/>
         <x:n v="53.8"/>
         <x:n v="30.3"/>
         <x:n v="43.3"/>
         <x:n v="37.3"/>
         <x:n v="7.1"/>
         <x:n v="23.6"/>
         <x:n v="19.1"/>
         <x:n v="18.4"/>
         <x:n v="27"/>
         <x:n v="14.2"/>
         <x:n v="5.6"/>
         <x:n v="10.7"/>
         <x:n v="10.6"/>
         <x:n v="14.6"/>
         <x:n v="18.6"/>
         <x:n v="16.6"/>
         <x:n v="2.1"/>
         <x:n v="10.5"/>
         <x:n v="7.5"/>
         <x:n v="20.8"/>
         <x:n v="32.8"/>
         <x:n v="22"/>
+        <x:n v="46.1"/>
+        <x:n v="79.1"/>
+        <x:n v="54.9"/>
+        <x:n v="52.8"/>
+        <x:n v="45.8"/>
+        <x:n v="47.8"/>
+        <x:n v="28.5"/>
+        <x:n v="38.3"/>
+        <x:n v="42.4"/>
+        <x:n v="23.3"/>
+        <x:n v="23.8"/>
+        <x:n v="30"/>
+        <x:n v="23.9"/>
+        <x:n v="29.5"/>
+        <x:n v="20.6"/>
+        <x:n v="4"/>
+        <x:n v="11.8"/>
+        <x:n v="22.7"/>
+        <x:n v="16.5"/>
+        <x:n v="1.7"/>
+        <x:n v="9.5"/>
+        <x:n v="23.7"/>
+        <x:n v="13.8"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="52.2"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="84.9"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="55.1"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="64.9"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="48.8"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="58.4"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="35.2"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="45.4"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="47.1"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="21.2"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="11.2"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="22.9"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="18.3"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="16.9"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="19.3"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="20.1"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="27.2"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="22.5"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="14.7"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="16.9"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="10.1"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="19.9"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="16.2"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="15.1"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="12.3"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="17.5"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="12.2"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="24.7"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="11.3"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="15.3"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="45.5"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="82.3"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="46.4"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="56.9"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="41.7"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="53.7"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="30.8"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="43.1"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="36.2"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="21.9"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="13.3"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="26.8"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="19.3"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="19.7"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="20.4"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="20.9"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="20.5"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="16.9"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="3.7"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="13.5"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="20.1"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="12.4"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="21.1"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="17.1"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="20.9"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="15.8"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="0.6"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="9.8"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="10.4"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="18.5"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="13.5"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="27.2"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="15.7"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="22.4"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="85.8"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="55.2"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="56.9"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="46.2"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="54.5"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="34.4"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="48.1"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="42.5"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="21.9"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="24.2"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="25.6"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="21.2"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="21.3"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="22.8"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="21.7"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="21.2"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="13.6"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="12.3"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="12.1"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="16.8"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="9.7"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="13.3"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="16.4"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="14.5"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="15.7"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="14.5"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="25.8"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="16.8"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="19.9"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="80.8"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="51.8"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="70.3"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="46.4"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="54.6"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="31.8"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="41.9"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="40.9"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="22.5"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="27.3"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="15.6"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="20.5"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="23.1"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="27.1"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="21.2"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="13.3"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="12.1"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="14.9"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="11.4"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="18.8"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="14.1"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="16.1"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="15.2"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="8.9"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="10.9"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="16.9"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="21.8"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="48.2"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="85.2"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="55.1"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="62.9"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="45.2"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="53.8"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="30.3"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="43.3"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="37.3"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="20.9"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="23.6"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="19.1"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="19.3"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="16.9"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="18.4"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="22.5"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="14.2"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="10.6"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="14.7"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="14.6"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="18.6"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="15.2"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="16.6"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="20.8"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="14.6"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="32.8"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="14.5"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="46.1"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="79.1"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="54.9"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="52.8"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="45.8"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="47.8"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="28.5"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="38.3"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Less than 3 months"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="42.4"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="23.3"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="15.2"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="23.8"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="23.9"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="20.8"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="29.5"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="3 months or more but less than 6 months"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="20.6"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="14.9"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="11.8"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="10.6"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="13.5"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="14.2"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="22.7"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="18.4"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="30"/>
+    <s v="6 months or more but less than 12 months"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="16.5"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="15.7"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="06"/>
+    <s v="1 adult, with children under 18 years"/>
+    <s v="%"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="07"/>
+    <s v="2 adults, with 1-3 children under 18 years"/>
+    <s v="%"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="08"/>
+    <s v="Other households with children under 18 years"/>
+    <s v="%"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="09"/>
+    <s v="1 adult aged 65 years and over"/>
+    <s v="%"/>
+    <n v="23.7"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="10"/>
+    <s v="1 adult aged less than 65 years"/>
+    <s v="%"/>
+    <n v="14.1"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="11"/>
+    <s v="2 adults, at least 1 aged 65 years and over"/>
+    <s v="%"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="12"/>
+    <s v="2 adults, both aged less than 65 years"/>
+    <s v="%"/>
+    <n v="13.8"/>
+  </r>
+  <r>
+    <s v="SIA154C01"/>
+    <s v="Households ability to maintain the same standard of living using savings, without receiving income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="40"/>
+    <s v="12 months or more"/>
+    <s v="13"/>
+    <s v="3 or more adults"/>
+    <s v="%"/>
+    <n v="20.5"/>
+  </r>
+</pivotCacheRecords>
 </file>