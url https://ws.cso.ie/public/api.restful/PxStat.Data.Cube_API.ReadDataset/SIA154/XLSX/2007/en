--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc89af42ba06548d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78592d992a50491d8d0eef5f4eb34ad0.psmdcp" Id="Re6db996126984d72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9319a7e36df748d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21384e31aa484ea49cfddafe4679b62b.psmdcp" Id="R3d5a2b4667a64900" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Households ability to maintain the same standard of living using savings, without receiving income</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Background Notes(https://www.cso.ie/en/methods/socialconditions/silc/). &lt;br&gt;&lt;br&gt;Statistics in this table are based upon the proportion of respondents who replied to the relevant survey question. Item non-responses are excluded from the frequencies, typically this accounts for less than 1% of respondents.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA154/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA154/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SILC2020</x:t>
   </x:si>
   <x:si>
     <x:t>Survey of Income and Living Conditions (SILC) from 2020 onwards</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Brian Cahill</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>icw@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -850,51 +850,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA154/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA154/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">