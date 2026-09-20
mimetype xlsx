--- v0 (2025-12-23)
+++ v1 (2026-09-20)
@@ -1,109 +1,109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccccb99175424864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef58e686029a4d8ba0183d468559d2dd.psmdcp" Id="Rdae8f00acaa141d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d0ca27e5ed5465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/687b6c36dad9424097dad910a6bad958.psmdcp" Id="Rf8dfed962de34de1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SIA140</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Type of Deprivation Item Experienced</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>08/12/2025 11:00:00</x:t>
+    <x:t>11/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Information Note.(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/)&lt;br&gt;&lt;br&gt;For personal level deprivation items the response from the household reference person is taken to be representative of all household members.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA140/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA140/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SILC2020</x:t>
   </x:si>
   <x:si>
     <x:t>Survey of Income and Living Conditions (SILC) from 2020 onwards</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Brian Cahill</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>icw@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -930,51 +930,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA140/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA140/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
@@ -19176,147 +19176,147 @@
       <x:c r="B562" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C562" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D562" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E562" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F562" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G562" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H562" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I562" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J562" s="0">
-        <x:v>9.4</x:v>
+        <x:v>9.6</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:10">
       <x:c r="A563" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C563" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D563" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E563" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F563" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G563" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H563" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I563" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J563" s="0">
-        <x:v>8.9</x:v>
+        <x:v>8.7</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:10">
       <x:c r="A564" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B564" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C564" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D564" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E564" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F564" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G564" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H564" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I564" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J564" s="0">
-        <x:v>3.6</x:v>
+        <x:v>3.8</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:10">
       <x:c r="A565" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C565" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D565" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E565" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F565" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G565" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H565" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I565" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J565" s="0">
-        <x:v>7.4</x:v>
+        <x:v>7.3</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:10">
       <x:c r="A566" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B566" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C566" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D566" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E566" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F566" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G566" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H566" s="0" t="s">
@@ -19336,595 +19336,595 @@
       <x:c r="B567" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C567" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D567" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E567" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F567" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G567" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H567" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I567" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J567" s="0">
-        <x:v>11.5</x:v>
+        <x:v>11.3</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:10">
       <x:c r="A568" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B568" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C568" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D568" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E568" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F568" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G568" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H568" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I568" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J568" s="0">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:10">
       <x:c r="A569" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C569" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D569" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E569" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F569" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G569" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H569" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I569" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J569" s="0">
-        <x:v>9.1</x:v>
+        <x:v>9.2</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:10">
       <x:c r="A570" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B570" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C570" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D570" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E570" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F570" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G570" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H570" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I570" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J570" s="0">
-        <x:v>21.1</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:10">
       <x:c r="A571" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C571" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D571" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E571" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F571" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H571" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I571" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J571" s="0">
-        <x:v>9.5</x:v>
+        <x:v>9.3</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:10">
       <x:c r="A572" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B572" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C572" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D572" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E572" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F572" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G572" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H572" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I572" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J572" s="0">
-        <x:v>9</x:v>
+        <x:v>8.7</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:10">
       <x:c r="A573" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C573" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D573" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E573" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F573" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G573" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H573" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I573" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J573" s="0">
-        <x:v>27.6</x:v>
+        <x:v>27.5</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:10">
       <x:c r="A574" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B574" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C574" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D574" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E574" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F574" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G574" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H574" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I574" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J574" s="0">
-        <x:v>35.8</x:v>
+        <x:v>35.5</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:10">
       <x:c r="A575" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C575" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D575" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E575" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F575" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G575" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H575" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I575" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J575" s="0">
-        <x:v>11</x:v>
+        <x:v>10.9</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:10">
       <x:c r="A576" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B576" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C576" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D576" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E576" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F576" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G576" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H576" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I576" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J576" s="0">
-        <x:v>12.6</x:v>
+        <x:v>12.5</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:10">
       <x:c r="A577" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C577" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D577" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E577" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F577" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G577" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H577" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I577" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J577" s="0">
-        <x:v>9.9</x:v>
+        <x:v>9.7</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:10">
       <x:c r="A578" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B578" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C578" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D578" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E578" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F578" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G578" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H578" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I578" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J578" s="0">
-        <x:v>27.9</x:v>
+        <x:v>27.3</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:10">
       <x:c r="A579" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C579" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D579" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E579" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F579" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G579" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H579" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I579" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J579" s="0">
-        <x:v>39</x:v>
+        <x:v>38.3</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:10">
       <x:c r="A580" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B580" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C580" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D580" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E580" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F580" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G580" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H580" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I580" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J580" s="0">
-        <x:v>9.2</x:v>
+        <x:v>8.6</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:10">
       <x:c r="A581" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C581" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D581" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E581" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F581" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G581" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H581" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I581" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J581" s="0">
-        <x:v>14.5</x:v>
+        <x:v>14.4</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:10">
       <x:c r="A582" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B582" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C582" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D582" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E582" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F582" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G582" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H582" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I582" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J582" s="0">
-        <x:v>9.3</x:v>
+        <x:v>9.4</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:10">
       <x:c r="A583" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C583" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D583" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E583" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F583" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G583" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H583" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I583" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J583" s="0">
-        <x:v>23.9</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:10">
       <x:c r="A584" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B584" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C584" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D584" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E584" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F584" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G584" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H584" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I584" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J584" s="0">
-        <x:v>5.1</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:10">
       <x:c r="A585" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C585" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D585" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E585" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F585" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H585" s="0" t="s">
@@ -19944,83 +19944,83 @@
       <x:c r="B586" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C586" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D586" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E586" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F586" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G586" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H586" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I586" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J586" s="0">
-        <x:v>42.4</x:v>
+        <x:v>42.2</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:10">
       <x:c r="A587" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C587" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D587" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E587" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F587" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G587" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H587" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I587" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J587" s="0">
-        <x:v>34</x:v>
+        <x:v>33.2</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:10">
       <x:c r="A588" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B588" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C588" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D588" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E588" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F588" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G588" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H588" s="0" t="s">
@@ -20040,755 +20040,755 @@
       <x:c r="B589" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C589" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D589" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E589" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F589" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G589" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H589" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I589" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J589" s="0">
-        <x:v>44.3</x:v>
+        <x:v>44.2</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:10">
       <x:c r="A590" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B590" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C590" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D590" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E590" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F590" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G590" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H590" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I590" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J590" s="0">
-        <x:v>71.4</x:v>
+        <x:v>70.8</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:10">
       <x:c r="A591" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C591" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D591" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E591" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F591" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G591" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H591" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I591" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J591" s="0">
-        <x:v>20.5</x:v>
+        <x:v>20.8</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:10">
       <x:c r="A592" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B592" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C592" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D592" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E592" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F592" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G592" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H592" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I592" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J592" s="0">
-        <x:v>35.8</x:v>
+        <x:v>35.3</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:10">
       <x:c r="A593" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C593" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D593" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E593" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F593" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G593" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H593" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I593" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J593" s="0">
-        <x:v>30.1</x:v>
+        <x:v>30.2</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:10">
       <x:c r="A594" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B594" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C594" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D594" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E594" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F594" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G594" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H594" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I594" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J594" s="0">
-        <x:v>11.5</x:v>
+        <x:v>10.4</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:10">
       <x:c r="A595" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C595" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D595" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E595" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F595" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G595" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H595" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I595" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J595" s="0">
-        <x:v>9.8</x:v>
+        <x:v>9.5</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:10">
       <x:c r="A596" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B596" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C596" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D596" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E596" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F596" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G596" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H596" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I596" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J596" s="0">
-        <x:v>7.3</x:v>
+        <x:v>6.2</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:10">
       <x:c r="A597" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C597" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D597" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E597" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F597" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G597" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H597" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I597" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J597" s="0">
-        <x:v>11.3</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:10">
       <x:c r="A598" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B598" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C598" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D598" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E598" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F598" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G598" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H598" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I598" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J598" s="0">
-        <x:v>3.7</x:v>
+        <x:v>3.9</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:10">
       <x:c r="A599" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C599" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D599" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E599" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F599" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G599" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H599" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I599" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J599" s="0">
-        <x:v>12.8</x:v>
+        <x:v>12.4</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:10">
       <x:c r="A600" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B600" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C600" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D600" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E600" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F600" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G600" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H600" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I600" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J600" s="0">
-        <x:v>7.3</x:v>
+        <x:v>6.3</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:10">
       <x:c r="A601" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C601" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D601" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E601" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F601" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G601" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H601" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I601" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J601" s="0">
-        <x:v>11.7</x:v>
+        <x:v>10.8</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:10">
       <x:c r="A602" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B602" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C602" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D602" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E602" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F602" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G602" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H602" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I602" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J602" s="0">
-        <x:v>26.7</x:v>
+        <x:v>26.4</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:10">
       <x:c r="A603" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C603" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D603" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E603" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F603" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G603" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H603" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I603" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J603" s="0">
-        <x:v>13.2</x:v>
+        <x:v>11.9</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:10">
       <x:c r="A604" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B604" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C604" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D604" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E604" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F604" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G604" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H604" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I604" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J604" s="0">
-        <x:v>6.1</x:v>
+        <x:v>6.5</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:10">
       <x:c r="A605" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C605" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D605" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E605" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F605" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G605" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H605" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I605" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J605" s="0">
-        <x:v>30.1</x:v>
+        <x:v>28.9</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:10">
       <x:c r="A606" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B606" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C606" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D606" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E606" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F606" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G606" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H606" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I606" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J606" s="0">
-        <x:v>43.3</x:v>
+        <x:v>40.8</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:10">
       <x:c r="A607" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C607" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D607" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E607" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F607" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G607" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H607" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I607" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J607" s="0">
-        <x:v>25.2</x:v>
+        <x:v>23.3</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:10">
       <x:c r="A608" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B608" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C608" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D608" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E608" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F608" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G608" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H608" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I608" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J608" s="0">
-        <x:v>14.5</x:v>
+        <x:v>15.4</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:10">
       <x:c r="A609" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C609" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D609" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E609" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F609" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H609" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I609" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J609" s="0">
-        <x:v>9.2</x:v>
+        <x:v>9.1</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:10">
       <x:c r="A610" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B610" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C610" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D610" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E610" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F610" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G610" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H610" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I610" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J610" s="0">
-        <x:v>3.5</x:v>
+        <x:v>3.4</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:10">
       <x:c r="A611" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C611" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D611" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E611" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F611" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H611" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I611" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J611" s="0">
-        <x:v>3.1</x:v>
+        <x:v>2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:10">
       <x:c r="A612" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B612" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C612" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D612" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E612" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F612" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G612" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H612" s="0" t="s">
@@ -20872,51 +20872,51 @@
       <x:c r="B615" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C615" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D615" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E615" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F615" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G615" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H615" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I615" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J615" s="0">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:10">
       <x:c r="A616" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B616" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C616" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D616" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E616" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F616" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G616" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H616" s="0" t="s">
@@ -20936,435 +20936,435 @@
       <x:c r="B617" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C617" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D617" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E617" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F617" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G617" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H617" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I617" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J617" s="0">
-        <x:v>2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:10">
       <x:c r="A618" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B618" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C618" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D618" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E618" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F618" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G618" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H618" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I618" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J618" s="0">
-        <x:v>6.7</x:v>
+        <x:v>6.3</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:10">
       <x:c r="A619" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C619" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D619" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E619" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F619" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G619" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H619" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I619" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J619" s="0">
-        <x:v>3.5</x:v>
+        <x:v>3.2</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:10">
       <x:c r="A620" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B620" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C620" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D620" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E620" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F620" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G620" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H620" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I620" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J620" s="0">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:10">
       <x:c r="A621" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C621" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D621" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E621" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F621" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G621" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H621" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I621" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J621" s="0">
-        <x:v>9.7</x:v>
+        <x:v>8.9</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:10">
       <x:c r="A622" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B622" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C622" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D622" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E622" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F622" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G622" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H622" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I622" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J622" s="0">
-        <x:v>15.7</x:v>
+        <x:v>15.4</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:10">
       <x:c r="A623" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C623" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D623" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E623" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F623" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G623" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H623" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I623" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J623" s="0">
-        <x:v>2.2</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:10">
       <x:c r="A624" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B624" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C624" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D624" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E624" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F624" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G624" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H624" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I624" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J624" s="0">
-        <x:v>6</x:v>
+        <x:v>5.8</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:10">
       <x:c r="A625" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C625" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D625" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E625" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F625" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G625" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H625" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I625" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J625" s="0">
-        <x:v>3.1</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:10">
       <x:c r="A626" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B626" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C626" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D626" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E626" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F626" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G626" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H626" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I626" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J626" s="0">
-        <x:v>5.8</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:10">
       <x:c r="A627" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C627" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D627" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E627" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F627" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H627" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I627" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J627" s="0">
-        <x:v>9.5</x:v>
+        <x:v>9.9</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:10">
       <x:c r="A628" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B628" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C628" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D628" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E628" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F628" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G628" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H628" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I628" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J628" s="0">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:10">
       <x:c r="A629" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C629" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D629" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E629" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F629" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G629" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H629" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I629" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J629" s="0">
-        <x:v>3.6</x:v>
+        <x:v>3.9</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:10">
       <x:c r="A630" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B630" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C630" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D630" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E630" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F630" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G630" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H630" s="0" t="s">
@@ -21384,435 +21384,435 @@
       <x:c r="B631" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C631" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D631" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E631" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F631" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G631" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H631" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I631" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J631" s="0">
-        <x:v>6.3</x:v>
+        <x:v>6.5</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:10">
       <x:c r="A632" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B632" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C632" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D632" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E632" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F632" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G632" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H632" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I632" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J632" s="0">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:10">
       <x:c r="A633" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C633" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D633" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E633" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F633" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G633" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H633" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I633" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J633" s="0">
-        <x:v>3.3</x:v>
+        <x:v>3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:10">
       <x:c r="A634" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B634" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C634" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D634" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E634" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F634" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G634" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H634" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I634" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J634" s="0">
-        <x:v>13.8</x:v>
+        <x:v>14.2</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:10">
       <x:c r="A635" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C635" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D635" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E635" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F635" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G635" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H635" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I635" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J635" s="0">
-        <x:v>10.2</x:v>
+        <x:v>10.3</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:10">
       <x:c r="A636" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B636" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C636" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D636" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E636" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F636" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G636" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H636" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I636" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J636" s="0">
-        <x:v>2.4</x:v>
+        <x:v>2.6</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:10">
       <x:c r="A637" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C637" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D637" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E637" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F637" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G637" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H637" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I637" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J637" s="0">
-        <x:v>19.6</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:10">
       <x:c r="A638" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B638" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C638" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D638" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E638" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F638" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G638" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H638" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I638" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J638" s="0">
-        <x:v>27.8</x:v>
+        <x:v>28.9</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:10">
       <x:c r="A639" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C639" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D639" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E639" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F639" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G639" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H639" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I639" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J639" s="0">
-        <x:v>4.4</x:v>
+        <x:v>4.7</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:10">
       <x:c r="A640" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B640" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C640" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D640" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E640" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F640" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G640" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H640" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I640" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J640" s="0">
-        <x:v>10.8</x:v>
+        <x:v>11.2</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:10">
       <x:c r="A641" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C641" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D641" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E641" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F641" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G641" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H641" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I641" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J641" s="0">
-        <x:v>11</x:v>
+        <x:v>11.5</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:10">
       <x:c r="A642" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B642" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C642" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D642" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E642" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F642" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G642" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H642" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I642" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J642" s="0">
-        <x:v>2.3</x:v>
+        <x:v>1.9</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:10">
       <x:c r="A643" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C643" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D643" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E643" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F643" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G643" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H643" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I643" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J643" s="0">
-        <x:v>4.5</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:10">
       <x:c r="A644" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B644" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C644" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D644" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E644" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F644" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G644" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H644" s="0" t="s">
@@ -21832,51 +21832,51 @@
       <x:c r="B645" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C645" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D645" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E645" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F645" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G645" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H645" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I645" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J645" s="0">
-        <x:v>2.8</x:v>
+        <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:10">
       <x:c r="A646" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B646" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C646" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D646" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E646" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F646" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G646" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H646" s="0" t="s">
@@ -21896,83 +21896,83 @@
       <x:c r="B647" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C647" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D647" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E647" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F647" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G647" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H647" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I647" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J647" s="0">
-        <x:v>3.8</x:v>
+        <x:v>3.2</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:10">
       <x:c r="A648" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B648" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C648" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D648" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E648" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F648" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G648" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H648" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I648" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J648" s="0">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:10">
       <x:c r="A649" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C649" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D649" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E649" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F649" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G649" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H649" s="0" t="s">
@@ -21992,83 +21992,83 @@
       <x:c r="B650" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C650" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D650" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E650" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F650" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G650" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H650" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I650" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J650" s="0">
-        <x:v>7.7</x:v>
+        <x:v>7.8</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:10">
       <x:c r="A651" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C651" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D651" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E651" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F651" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G651" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H651" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I651" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J651" s="0">
-        <x:v>3.6</x:v>
+        <x:v>3.4</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:10">
       <x:c r="A652" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B652" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C652" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D652" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E652" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F652" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G652" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H652" s="0" t="s">
@@ -22088,691 +22088,691 @@
       <x:c r="B653" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C653" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D653" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E653" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F653" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G653" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H653" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I653" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J653" s="0">
-        <x:v>11</x:v>
+        <x:v>10.7</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:10">
       <x:c r="A654" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B654" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C654" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D654" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E654" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F654" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G654" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H654" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I654" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J654" s="0">
-        <x:v>13.9</x:v>
+        <x:v>13.3</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:10">
       <x:c r="A655" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C655" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D655" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E655" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F655" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G655" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H655" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I655" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J655" s="0">
-        <x:v>2.7</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:10">
       <x:c r="A656" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B656" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C656" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D656" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E656" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F656" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G656" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H656" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I656" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J656" s="0">
-        <x:v>4.1</x:v>
+        <x:v>3.8</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:10">
       <x:c r="A657" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C657" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D657" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E657" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F657" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G657" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H657" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I657" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J657" s="0">
-        <x:v>2.5</x:v>
+        <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:10">
       <x:c r="A658" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B658" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C658" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D658" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E658" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F658" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G658" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H658" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I658" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J658" s="0">
-        <x:v>7</x:v>
+        <x:v>7.9</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:10">
       <x:c r="A659" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C659" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D659" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E659" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F659" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G659" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H659" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I659" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J659" s="0">
-        <x:v>9.2</x:v>
+        <x:v>9.9</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:10">
       <x:c r="A660" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B660" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C660" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D660" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E660" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F660" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G660" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H660" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I660" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J660" s="0">
-        <x:v>2.2</x:v>
+        <x:v>2.6</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:10">
       <x:c r="A661" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C661" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D661" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E661" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F661" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G661" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H661" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I661" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J661" s="0">
-        <x:v>3.6</x:v>
+        <x:v>4.2</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:10">
       <x:c r="A662" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B662" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C662" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D662" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E662" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F662" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G662" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H662" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I662" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J662" s="0">
-        <x:v>1.7</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:10">
       <x:c r="A663" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C663" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D663" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E663" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F663" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G663" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H663" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I663" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J663" s="0">
-        <x:v>6.7</x:v>
+        <x:v>7.5</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:10">
       <x:c r="A664" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B664" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C664" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D664" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E664" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F664" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G664" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H664" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I664" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J664" s="0">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:10">
       <x:c r="A665" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C665" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D665" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E665" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F665" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G665" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H665" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I665" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J665" s="0">
-        <x:v>5.3</x:v>
+        <x:v>5.9</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:10">
       <x:c r="A666" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B666" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C666" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D666" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E666" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F666" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G666" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H666" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I666" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J666" s="0">
-        <x:v>15.9</x:v>
+        <x:v>17.9</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:10">
       <x:c r="A667" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C667" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D667" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E667" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F667" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G667" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H667" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I667" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J667" s="0">
-        <x:v>7.1</x:v>
+        <x:v>7.7</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:10">
       <x:c r="A668" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B668" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C668" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D668" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E668" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F668" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G668" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H668" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I668" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J668" s="0">
-        <x:v>2.1</x:v>
+        <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:10">
       <x:c r="A669" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C669" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D669" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E669" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F669" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G669" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H669" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I669" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J669" s="0">
-        <x:v>20</x:v>
+        <x:v>22.1</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:10">
       <x:c r="A670" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B670" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C670" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D670" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E670" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F670" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G670" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H670" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I670" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J670" s="0">
-        <x:v>35.2</x:v>
+        <x:v>35.3</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:10">
       <x:c r="A671" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C671" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D671" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E671" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F671" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G671" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H671" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I671" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J671" s="0">
-        <x:v>5.7</x:v>
+        <x:v>6.1</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:10">
       <x:c r="A672" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B672" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C672" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D672" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E672" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F672" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G672" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H672" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I672" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J672" s="0">
-        <x:v>12.9</x:v>
+        <x:v>13.8</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:10">
       <x:c r="A673" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C673" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D673" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E673" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F673" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G673" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H673" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I673" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J673" s="0">
-        <x:v>10.2</x:v>
+        <x:v>10.7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -22905,51 +22905,51 @@
       <x:sharedItems count="16">
         <x:s v="Without heating at some stage in the last year"/>
         <x:s v="Unable to afford a morning, afternoon or evening out in the last fortnight"/>
         <x:s v="Unable to afford two pairs of properly fitting shoes in good condition that are suitable for daily activities"/>
         <x:s v="Unable to afford a roast once a week"/>
         <x:s v="Unable to afford a meal with meat, chicken or fish (or vegetarian equivalent) every second day"/>
         <x:s v="Unable to afford new (not second-hand) clothes"/>
         <x:s v="Unable to afford a warm waterproof coat"/>
         <x:s v="Unable to afford to keep the home adequately warm"/>
         <x:s v="Unable to afford to replace any worn out furniture"/>
         <x:s v="Unable to afford to have family or friends for a drink or meal once a month"/>
         <x:s v="Unable to afford to buy presents for family or friends at least once a year"/>
         <x:s v="Unable to afford a one week holiday away from home"/>
         <x:s v="Unable to afford an unexpected expense without borrowing"/>
         <x:s v="Unable to afford a car or van for private use"/>
         <x:s v="Unable to afford to regularly participate in a leisure activity that costs money"/>
         <x:s v="Unable to afford to spend a small amount of money most weeks on yourself for your own pleasure"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="0" maxValue="71.4" count="243">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="0" maxValue="71.2" count="244">
         <x:n v="12.9"/>
         <x:n v="6.6"/>
         <x:n v="3.1"/>
         <x:n v="7.8"/>
         <x:n v="2.2"/>
         <x:n v="10.8"/>
         <x:n v="1.3"/>
         <x:n v="5.8"/>
         <x:n v="18.4"/>
         <x:n v="10.4"/>
         <x:n v="7.5"/>
         <x:n v="33.4"/>
         <x:s v=""/>
         <x:n v="14.5"/>
         <x:n v="13.1"/>
         <x:n v="9.5"/>
         <x:n v="17.6"/>
         <x:n v="21.6"/>
         <x:n v="7.4"/>
         <x:n v="12.5"/>
         <x:n v="4.5"/>
         <x:n v="27.7"/>
         <x:n v="1.9"/>
         <x:n v="9.6"/>
         <x:n v="46.9"/>
@@ -23133,66 +23133,67 @@
         <x:n v="15.3"/>
         <x:n v="21.4"/>
         <x:n v="26.4"/>
         <x:n v="38.3"/>
         <x:n v="8.4"/>
         <x:n v="26.8"/>
         <x:n v="36.8"/>
         <x:n v="9.9"/>
         <x:n v="8.7"/>
         <x:n v="8.2"/>
         <x:n v="20.4"/>
         <x:n v="12.3"/>
         <x:n v="24.7"/>
         <x:n v="51"/>
         <x:n v="71.2"/>
         <x:n v="14.3"/>
         <x:n v="41.3"/>
         <x:n v="52.4"/>
         <x:n v="16.2"/>
         <x:n v="15.6"/>
         <x:n v="30.2"/>
         <x:n v="7.3"/>
         <x:n v="22.7"/>
         <x:n v="26.7"/>
         <x:n v="10.1"/>
+        <x:n v="21.2"/>
+        <x:n v="27.5"/>
+        <x:n v="35.5"/>
+        <x:n v="27.3"/>
+        <x:n v="8.6"/>
+        <x:n v="42.2"/>
+        <x:n v="33.2"/>
+        <x:n v="44.2"/>
+        <x:n v="70.8"/>
+        <x:n v="20.8"/>
+        <x:n v="35.3"/>
+        <x:n v="28.9"/>
+        <x:n v="40.8"/>
+        <x:n v="23.3"/>
         <x:n v="8.9"/>
-        <x:n v="27.6"/>
-[...13 lines deleted...]
-        <x:n v="35.2"/>
+        <x:n v="17.9"/>
+        <x:n v="22.1"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="One-person household"/>
     <s v="01"/>
     <s v="Without heating at some stage in the last year"/>
     <s v="%"/>
     <n v="12.9"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2020"/>
     <s v="2020"/>
@@ -29887,1361 +29888,1361 @@
     <s v="%"/>
     <n v="14.5"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="40"/>
     <s v="Other type of household"/>
     <s v="21"/>
     <s v="Unable to afford to spend a small amount of money most weeks on yourself for your own pleasure"/>
     <s v="%"/>
     <n v="10.1"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="One-person household"/>
     <s v="01"/>
     <s v="Without heating at some stage in the last year"/>
     <s v="%"/>
-    <n v="9.4"/>
+    <n v="9.6"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="One-person household"/>
     <s v="02"/>
     <s v="Unable to afford a morning, afternoon or evening out in the last fortnight"/>
     <s v="%"/>
-    <n v="8.9"/>
+    <n v="8.7"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="One-person household"/>
     <s v="031"/>
     <s v="Unable to afford two pairs of properly fitting shoes in good condition that are suitable for daily activities"/>
     <s v="%"/>
-    <n v="3.6"/>
+    <n v="3.8"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="One-person household"/>
     <s v="04"/>
     <s v="Unable to afford a roast once a week"/>
     <s v="%"/>
-    <n v="7.4"/>
+    <n v="7.3"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="One-person household"/>
     <s v="050"/>
     <s v="Unable to afford a meal with meat, chicken or fish (or vegetarian equivalent) every second day"/>
     <s v="%"/>
     <n v="3.7"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="One-person household"/>
     <s v="06"/>
     <s v="Unable to afford new (not second-hand) clothes"/>
     <s v="%"/>
-    <n v="11.5"/>
+    <n v="11.3"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="One-person household"/>
     <s v="07"/>
     <s v="Unable to afford a warm waterproof coat"/>
     <s v="%"/>
-    <n v="1.8"/>
+    <n v="1.7"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="One-person household"/>
     <s v="08"/>
     <s v="Unable to afford to keep the home adequately warm"/>
     <s v="%"/>
-    <n v="9.1"/>
+    <n v="9.2"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="One-person household"/>
     <s v="09"/>
     <s v="Unable to afford to replace any worn out furniture"/>
     <s v="%"/>
-    <n v="21.1"/>
+    <n v="21.2"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="One-person household"/>
     <s v="10"/>
     <s v="Unable to afford to have family or friends for a drink or meal once a month"/>
     <s v="%"/>
-    <n v="9.5"/>
+    <n v="9.3"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="One-person household"/>
     <s v="11"/>
     <s v="Unable to afford to buy presents for family or friends at least once a year"/>
     <s v="%"/>
-    <n v="9"/>
+    <n v="8.7"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="One-person household"/>
     <s v="021"/>
     <s v="Unable to afford a one week holiday away from home"/>
     <s v="%"/>
-    <n v="27.6"/>
+    <n v="27.5"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="One-person household"/>
     <s v="18"/>
     <s v="Unable to afford an unexpected expense without borrowing"/>
     <s v="%"/>
-    <n v="35.8"/>
+    <n v="35.5"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="One-person household"/>
     <s v="19"/>
     <s v="Unable to afford a car or van for private use"/>
     <s v="%"/>
-    <n v="11"/>
+    <n v="10.9"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="One-person household"/>
     <s v="20"/>
     <s v="Unable to afford to regularly participate in a leisure activity that costs money"/>
     <s v="%"/>
-    <n v="12.6"/>
+    <n v="12.5"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="One-person household"/>
     <s v="21"/>
     <s v="Unable to afford to spend a small amount of money most weeks on yourself for your own pleasure"/>
     <s v="%"/>
-    <n v="9.9"/>
+    <n v="9.7"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="20"/>
     <s v="Lone parent with at least one child aged less than 25"/>
     <s v="01"/>
     <s v="Without heating at some stage in the last year"/>
     <s v="%"/>
-    <n v="27.9"/>
+    <n v="27.3"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="20"/>
     <s v="Lone parent with at least one child aged less than 25"/>
     <s v="02"/>
     <s v="Unable to afford a morning, afternoon or evening out in the last fortnight"/>
     <s v="%"/>
-    <n v="39"/>
+    <n v="38.3"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="20"/>
     <s v="Lone parent with at least one child aged less than 25"/>
     <s v="031"/>
     <s v="Unable to afford two pairs of properly fitting shoes in good condition that are suitable for daily activities"/>
     <s v="%"/>
-    <n v="9.2"/>
+    <n v="8.6"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="20"/>
     <s v="Lone parent with at least one child aged less than 25"/>
     <s v="04"/>
     <s v="Unable to afford a roast once a week"/>
     <s v="%"/>
-    <n v="14.5"/>
+    <n v="14.4"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="20"/>
     <s v="Lone parent with at least one child aged less than 25"/>
     <s v="050"/>
     <s v="Unable to afford a meal with meat, chicken or fish (or vegetarian equivalent) every second day"/>
     <s v="%"/>
-    <n v="9.3"/>
+    <n v="9.4"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="20"/>
     <s v="Lone parent with at least one child aged less than 25"/>
     <s v="06"/>
     <s v="Unable to afford new (not second-hand) clothes"/>
     <s v="%"/>
-    <n v="23.9"/>
+    <n v="24"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="20"/>
     <s v="Lone parent with at least one child aged less than 25"/>
     <s v="07"/>
     <s v="Unable to afford a warm waterproof coat"/>
     <s v="%"/>
-    <n v="5.1"/>
+    <n v="5"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="20"/>
     <s v="Lone parent with at least one child aged less than 25"/>
     <s v="08"/>
     <s v="Unable to afford to keep the home adequately warm"/>
     <s v="%"/>
     <n v="12"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="20"/>
     <s v="Lone parent with at least one child aged less than 25"/>
     <s v="09"/>
     <s v="Unable to afford to replace any worn out furniture"/>
     <s v="%"/>
-    <n v="42.4"/>
+    <n v="42.2"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="20"/>
     <s v="Lone parent with at least one child aged less than 25"/>
     <s v="10"/>
     <s v="Unable to afford to have family or friends for a drink or meal once a month"/>
     <s v="%"/>
-    <n v="34"/>
+    <n v="33.2"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="20"/>
     <s v="Lone parent with at least one child aged less than 25"/>
     <s v="11"/>
     <s v="Unable to afford to buy presents for family or friends at least once a year"/>
     <s v="%"/>
     <n v="12.6"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="20"/>
     <s v="Lone parent with at least one child aged less than 25"/>
     <s v="021"/>
     <s v="Unable to afford a one week holiday away from home"/>
     <s v="%"/>
-    <n v="44.3"/>
+    <n v="44.2"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="20"/>
     <s v="Lone parent with at least one child aged less than 25"/>
     <s v="18"/>
     <s v="Unable to afford an unexpected expense without borrowing"/>
     <s v="%"/>
-    <n v="71.4"/>
+    <n v="70.8"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="20"/>
     <s v="Lone parent with at least one child aged less than 25"/>
     <s v="19"/>
     <s v="Unable to afford a car or van for private use"/>
     <s v="%"/>
-    <n v="20.5"/>
+    <n v="20.8"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="20"/>
     <s v="Lone parent with at least one child aged less than 25"/>
     <s v="20"/>
     <s v="Unable to afford to regularly participate in a leisure activity that costs money"/>
     <s v="%"/>
-    <n v="35.8"/>
+    <n v="35.3"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="20"/>
     <s v="Lone parent with at least one child aged less than 25"/>
     <s v="21"/>
     <s v="Unable to afford to spend a small amount of money most weeks on yourself for your own pleasure"/>
     <s v="%"/>
-    <n v="30.1"/>
+    <n v="30.2"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="21"/>
     <s v="Lone parent with all children aged 25 or more"/>
     <s v="01"/>
     <s v="Without heating at some stage in the last year"/>
     <s v="%"/>
-    <n v="11.5"/>
+    <n v="10.4"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="21"/>
     <s v="Lone parent with all children aged 25 or more"/>
     <s v="02"/>
     <s v="Unable to afford a morning, afternoon or evening out in the last fortnight"/>
     <s v="%"/>
-    <n v="9.8"/>
+    <n v="9.5"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="21"/>
     <s v="Lone parent with all children aged 25 or more"/>
     <s v="031"/>
     <s v="Unable to afford two pairs of properly fitting shoes in good condition that are suitable for daily activities"/>
     <s v="%"/>
-    <n v="7.3"/>
+    <n v="6.2"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="21"/>
     <s v="Lone parent with all children aged 25 or more"/>
     <s v="04"/>
     <s v="Unable to afford a roast once a week"/>
     <s v="%"/>
-    <n v="11.3"/>
+    <n v="10"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="21"/>
     <s v="Lone parent with all children aged 25 or more"/>
     <s v="050"/>
     <s v="Unable to afford a meal with meat, chicken or fish (or vegetarian equivalent) every second day"/>
     <s v="%"/>
-    <n v="3.7"/>
+    <n v="3.9"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="21"/>
     <s v="Lone parent with all children aged 25 or more"/>
     <s v="06"/>
     <s v="Unable to afford new (not second-hand) clothes"/>
     <s v="%"/>
-    <n v="12.8"/>
+    <n v="12.4"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="21"/>
     <s v="Lone parent with all children aged 25 or more"/>
     <s v="07"/>
     <s v="Unable to afford a warm waterproof coat"/>
     <s v="%"/>
-    <n v="7.3"/>
+    <n v="6.3"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="21"/>
     <s v="Lone parent with all children aged 25 or more"/>
     <s v="08"/>
     <s v="Unable to afford to keep the home adequately warm"/>
     <s v="%"/>
-    <n v="11.7"/>
+    <n v="10.8"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="21"/>
     <s v="Lone parent with all children aged 25 or more"/>
     <s v="09"/>
     <s v="Unable to afford to replace any worn out furniture"/>
     <s v="%"/>
-    <n v="26.7"/>
+    <n v="26.4"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="21"/>
     <s v="Lone parent with all children aged 25 or more"/>
     <s v="10"/>
     <s v="Unable to afford to have family or friends for a drink or meal once a month"/>
     <s v="%"/>
-    <n v="13.2"/>
+    <n v="11.9"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="21"/>
     <s v="Lone parent with all children aged 25 or more"/>
     <s v="11"/>
     <s v="Unable to afford to buy presents for family or friends at least once a year"/>
     <s v="%"/>
-    <n v="6.1"/>
+    <n v="6.5"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="21"/>
     <s v="Lone parent with all children aged 25 or more"/>
     <s v="021"/>
     <s v="Unable to afford a one week holiday away from home"/>
     <s v="%"/>
-    <n v="30.1"/>
+    <n v="28.9"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="21"/>
     <s v="Lone parent with all children aged 25 or more"/>
     <s v="18"/>
     <s v="Unable to afford an unexpected expense without borrowing"/>
     <s v="%"/>
-    <n v="43.3"/>
+    <n v="40.8"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="21"/>
     <s v="Lone parent with all children aged 25 or more"/>
     <s v="19"/>
     <s v="Unable to afford a car or van for private use"/>
     <s v="%"/>
-    <n v="25.2"/>
+    <n v="23.3"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="21"/>
     <s v="Lone parent with all children aged 25 or more"/>
     <s v="20"/>
     <s v="Unable to afford to regularly participate in a leisure activity that costs money"/>
     <s v="%"/>
-    <n v="14.5"/>
+    <n v="15.4"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="21"/>
     <s v="Lone parent with all children aged 25 or more"/>
     <s v="21"/>
     <s v="Unable to afford to spend a small amount of money most weeks on yourself for your own pleasure"/>
     <s v="%"/>
-    <n v="9.2"/>
+    <n v="9.1"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="30"/>
     <s v="Couple without any child(ren)"/>
     <s v="01"/>
     <s v="Without heating at some stage in the last year"/>
     <s v="%"/>
-    <n v="3.5"/>
+    <n v="3.4"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="30"/>
     <s v="Couple without any child(ren)"/>
     <s v="02"/>
     <s v="Unable to afford a morning, afternoon or evening out in the last fortnight"/>
     <s v="%"/>
-    <n v="3.1"/>
+    <n v="2.9"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="30"/>
     <s v="Couple without any child(ren)"/>
     <s v="031"/>
     <s v="Unable to afford two pairs of properly fitting shoes in good condition that are suitable for daily activities"/>
     <s v="%"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="30"/>
     <s v="Couple without any child(ren)"/>
     <s v="04"/>
     <s v="Unable to afford a roast once a week"/>
     <s v="%"/>
     <n v="2.4"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="30"/>
     <s v="Couple without any child(ren)"/>
     <s v="050"/>
     <s v="Unable to afford a meal with meat, chicken or fish (or vegetarian equivalent) every second day"/>
     <s v="%"/>
     <n v="0.8"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="30"/>
     <s v="Couple without any child(ren)"/>
     <s v="06"/>
     <s v="Unable to afford new (not second-hand) clothes"/>
     <s v="%"/>
-    <n v="1.8"/>
+    <n v="1.7"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="30"/>
     <s v="Couple without any child(ren)"/>
     <s v="07"/>
     <s v="Unable to afford a warm waterproof coat"/>
     <s v="%"/>
     <n v="0.3"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="30"/>
     <s v="Couple without any child(ren)"/>
     <s v="08"/>
     <s v="Unable to afford to keep the home adequately warm"/>
     <s v="%"/>
-    <n v="2"/>
+    <n v="1.9"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="30"/>
     <s v="Couple without any child(ren)"/>
     <s v="09"/>
     <s v="Unable to afford to replace any worn out furniture"/>
     <s v="%"/>
-    <n v="6.7"/>
+    <n v="6.3"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="30"/>
     <s v="Couple without any child(ren)"/>
     <s v="10"/>
     <s v="Unable to afford to have family or friends for a drink or meal once a month"/>
     <s v="%"/>
-    <n v="3.5"/>
+    <n v="3.2"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="30"/>
     <s v="Couple without any child(ren)"/>
     <s v="11"/>
     <s v="Unable to afford to buy presents for family or friends at least once a year"/>
     <s v="%"/>
-    <n v="1.8"/>
+    <n v="1.7"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="30"/>
     <s v="Couple without any child(ren)"/>
     <s v="021"/>
     <s v="Unable to afford a one week holiday away from home"/>
     <s v="%"/>
-    <n v="9.7"/>
+    <n v="8.9"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="30"/>
     <s v="Couple without any child(ren)"/>
     <s v="18"/>
     <s v="Unable to afford an unexpected expense without borrowing"/>
     <s v="%"/>
-    <n v="15.7"/>
+    <n v="15.4"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="30"/>
     <s v="Couple without any child(ren)"/>
     <s v="19"/>
     <s v="Unable to afford a car or van for private use"/>
     <s v="%"/>
-    <n v="2.2"/>
+    <n v="2"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="30"/>
     <s v="Couple without any child(ren)"/>
     <s v="20"/>
     <s v="Unable to afford to regularly participate in a leisure activity that costs money"/>
     <s v="%"/>
-    <n v="6"/>
+    <n v="5.8"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="30"/>
     <s v="Couple without any child(ren)"/>
     <s v="21"/>
     <s v="Unable to afford to spend a small amount of money most weeks on yourself for your own pleasure"/>
     <s v="%"/>
-    <n v="3.1"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="31"/>
     <s v="Couple with at least one child aged less than 25"/>
     <s v="01"/>
     <s v="Without heating at some stage in the last year"/>
     <s v="%"/>
-    <n v="5.8"/>
+    <n v="6"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="31"/>
     <s v="Couple with at least one child aged less than 25"/>
     <s v="02"/>
     <s v="Unable to afford a morning, afternoon or evening out in the last fortnight"/>
     <s v="%"/>
-    <n v="9.5"/>
+    <n v="9.9"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="31"/>
     <s v="Couple with at least one child aged less than 25"/>
     <s v="031"/>
     <s v="Unable to afford two pairs of properly fitting shoes in good condition that are suitable for daily activities"/>
     <s v="%"/>
-    <n v="1.7"/>
+    <n v="1.8"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="31"/>
     <s v="Couple with at least one child aged less than 25"/>
     <s v="04"/>
     <s v="Unable to afford a roast once a week"/>
     <s v="%"/>
-    <n v="3.6"/>
+    <n v="3.9"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="31"/>
     <s v="Couple with at least one child aged less than 25"/>
     <s v="050"/>
     <s v="Unable to afford a meal with meat, chicken or fish (or vegetarian equivalent) every second day"/>
     <s v="%"/>
     <n v="0.5"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="31"/>
     <s v="Couple with at least one child aged less than 25"/>
     <s v="06"/>
     <s v="Unable to afford new (not second-hand) clothes"/>
     <s v="%"/>
-    <n v="6.3"/>
+    <n v="6.5"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="31"/>
     <s v="Couple with at least one child aged less than 25"/>
     <s v="07"/>
     <s v="Unable to afford a warm waterproof coat"/>
     <s v="%"/>
-    <n v="0.6"/>
+    <n v="0.7"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="31"/>
     <s v="Couple with at least one child aged less than 25"/>
     <s v="08"/>
     <s v="Unable to afford to keep the home adequately warm"/>
     <s v="%"/>
-    <n v="3.3"/>
+    <n v="3.1"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="31"/>
     <s v="Couple with at least one child aged less than 25"/>
     <s v="09"/>
     <s v="Unable to afford to replace any worn out furniture"/>
     <s v="%"/>
-    <n v="13.8"/>
+    <n v="14.2"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="31"/>
     <s v="Couple with at least one child aged less than 25"/>
     <s v="10"/>
     <s v="Unable to afford to have family or friends for a drink or meal once a month"/>
     <s v="%"/>
-    <n v="10.2"/>
+    <n v="10.3"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="31"/>
     <s v="Couple with at least one child aged less than 25"/>
     <s v="11"/>
     <s v="Unable to afford to buy presents for family or friends at least once a year"/>
     <s v="%"/>
-    <n v="2.4"/>
+    <n v="2.6"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="31"/>
     <s v="Couple with at least one child aged less than 25"/>
     <s v="021"/>
     <s v="Unable to afford a one week holiday away from home"/>
     <s v="%"/>
-    <n v="19.6"/>
+    <n v="20"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="31"/>
     <s v="Couple with at least one child aged less than 25"/>
     <s v="18"/>
     <s v="Unable to afford an unexpected expense without borrowing"/>
     <s v="%"/>
-    <n v="27.8"/>
+    <n v="28.9"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="31"/>
     <s v="Couple with at least one child aged less than 25"/>
     <s v="19"/>
     <s v="Unable to afford a car or van for private use"/>
     <s v="%"/>
-    <n v="4.4"/>
+    <n v="4.7"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="31"/>
     <s v="Couple with at least one child aged less than 25"/>
     <s v="20"/>
     <s v="Unable to afford to regularly participate in a leisure activity that costs money"/>
     <s v="%"/>
-    <n v="10.8"/>
+    <n v="11.2"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="31"/>
     <s v="Couple with at least one child aged less than 25"/>
     <s v="21"/>
     <s v="Unable to afford to spend a small amount of money most weeks on yourself for your own pleasure"/>
     <s v="%"/>
-    <n v="11"/>
+    <n v="11.5"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="32"/>
     <s v="Couple with all children aged 25 or more"/>
     <s v="01"/>
     <s v="Without heating at some stage in the last year"/>
     <s v="%"/>
-    <n v="2.3"/>
+    <n v="1.9"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="32"/>
     <s v="Couple with all children aged 25 or more"/>
     <s v="02"/>
     <s v="Unable to afford a morning, afternoon or evening out in the last fortnight"/>
     <s v="%"/>
-    <n v="4.5"/>
+    <n v="4"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="32"/>
     <s v="Couple with all children aged 25 or more"/>
     <s v="031"/>
     <s v="Unable to afford two pairs of properly fitting shoes in good condition that are suitable for daily activities"/>
     <s v="%"/>
     <n v="0.8"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="32"/>
     <s v="Couple with all children aged 25 or more"/>
     <s v="04"/>
     <s v="Unable to afford a roast once a week"/>
     <s v="%"/>
-    <n v="2.8"/>
+    <n v="2.3"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="32"/>
     <s v="Couple with all children aged 25 or more"/>
     <s v="050"/>
     <s v="Unable to afford a meal with meat, chicken or fish (or vegetarian equivalent) every second day"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="32"/>
     <s v="Couple with all children aged 25 or more"/>
     <s v="06"/>
     <s v="Unable to afford new (not second-hand) clothes"/>
     <s v="%"/>
-    <n v="3.8"/>
+    <n v="3.2"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="32"/>
     <s v="Couple with all children aged 25 or more"/>
     <s v="07"/>
     <s v="Unable to afford a warm waterproof coat"/>
     <s v="%"/>
-    <n v="0.5"/>
+    <n v="0.6"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="32"/>
     <s v="Couple with all children aged 25 or more"/>
     <s v="08"/>
     <s v="Unable to afford to keep the home adequately warm"/>
     <s v="%"/>
     <n v="0.3"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="32"/>
     <s v="Couple with all children aged 25 or more"/>
     <s v="09"/>
     <s v="Unable to afford to replace any worn out furniture"/>
     <s v="%"/>
-    <n v="7.7"/>
+    <n v="7.8"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="32"/>
     <s v="Couple with all children aged 25 or more"/>
     <s v="10"/>
     <s v="Unable to afford to have family or friends for a drink or meal once a month"/>
     <s v="%"/>
-    <n v="3.6"/>
+    <n v="3.4"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="32"/>
     <s v="Couple with all children aged 25 or more"/>
     <s v="11"/>
     <s v="Unable to afford to buy presents for family or friends at least once a year"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="32"/>
     <s v="Couple with all children aged 25 or more"/>
     <s v="021"/>
     <s v="Unable to afford a one week holiday away from home"/>
     <s v="%"/>
-    <n v="11"/>
+    <n v="10.7"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="32"/>
     <s v="Couple with all children aged 25 or more"/>
     <s v="18"/>
     <s v="Unable to afford an unexpected expense without borrowing"/>
     <s v="%"/>
-    <n v="13.9"/>
+    <n v="13.3"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="32"/>
     <s v="Couple with all children aged 25 or more"/>
     <s v="19"/>
     <s v="Unable to afford a car or van for private use"/>
     <s v="%"/>
-    <n v="2.7"/>
+    <n v="2.4"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="32"/>
     <s v="Couple with all children aged 25 or more"/>
     <s v="20"/>
     <s v="Unable to afford to regularly participate in a leisure activity that costs money"/>
     <s v="%"/>
-    <n v="4.1"/>
+    <n v="3.8"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="32"/>
     <s v="Couple with all children aged 25 or more"/>
     <s v="21"/>
     <s v="Unable to afford to spend a small amount of money most weeks on yourself for your own pleasure"/>
     <s v="%"/>
-    <n v="2.5"/>
+    <n v="2.7"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="40"/>
     <s v="Other type of household"/>
     <s v="01"/>
     <s v="Without heating at some stage in the last year"/>
     <s v="%"/>
-    <n v="7"/>
+    <n v="7.9"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="40"/>
     <s v="Other type of household"/>
     <s v="02"/>
     <s v="Unable to afford a morning, afternoon or evening out in the last fortnight"/>
     <s v="%"/>
-    <n v="9.2"/>
+    <n v="9.9"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="40"/>
     <s v="Other type of household"/>
     <s v="031"/>
     <s v="Unable to afford two pairs of properly fitting shoes in good condition that are suitable for daily activities"/>
     <s v="%"/>
-    <n v="2.2"/>
+    <n v="2.6"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="40"/>
     <s v="Other type of household"/>
     <s v="04"/>
     <s v="Unable to afford a roast once a week"/>
     <s v="%"/>
-    <n v="3.6"/>
+    <n v="4.2"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="40"/>
     <s v="Other type of household"/>
     <s v="050"/>
     <s v="Unable to afford a meal with meat, chicken or fish (or vegetarian equivalent) every second day"/>
     <s v="%"/>
-    <n v="1.7"/>
+    <n v="2"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="40"/>
     <s v="Other type of household"/>
     <s v="06"/>
     <s v="Unable to afford new (not second-hand) clothes"/>
     <s v="%"/>
-    <n v="6.7"/>
+    <n v="7.5"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="40"/>
     <s v="Other type of household"/>
     <s v="07"/>
     <s v="Unable to afford a warm waterproof coat"/>
     <s v="%"/>
-    <n v="1"/>
+    <n v="0.9"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="40"/>
     <s v="Other type of household"/>
     <s v="08"/>
     <s v="Unable to afford to keep the home adequately warm"/>
     <s v="%"/>
-    <n v="5.3"/>
+    <n v="5.9"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="40"/>
     <s v="Other type of household"/>
     <s v="09"/>
     <s v="Unable to afford to replace any worn out furniture"/>
     <s v="%"/>
-    <n v="15.9"/>
+    <n v="17.9"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="40"/>
     <s v="Other type of household"/>
     <s v="10"/>
     <s v="Unable to afford to have family or friends for a drink or meal once a month"/>
     <s v="%"/>
-    <n v="7.1"/>
+    <n v="7.7"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="40"/>
     <s v="Other type of household"/>
     <s v="11"/>
     <s v="Unable to afford to buy presents for family or friends at least once a year"/>
     <s v="%"/>
-    <n v="2.1"/>
+    <n v="2.3"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="40"/>
     <s v="Other type of household"/>
     <s v="021"/>
     <s v="Unable to afford a one week holiday away from home"/>
     <s v="%"/>
-    <n v="20"/>
+    <n v="22.1"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="40"/>
     <s v="Other type of household"/>
     <s v="18"/>
     <s v="Unable to afford an unexpected expense without borrowing"/>
     <s v="%"/>
-    <n v="35.2"/>
+    <n v="35.3"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="40"/>
     <s v="Other type of household"/>
     <s v="19"/>
     <s v="Unable to afford a car or van for private use"/>
     <s v="%"/>
-    <n v="5.7"/>
+    <n v="6.1"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="40"/>
     <s v="Other type of household"/>
     <s v="20"/>
     <s v="Unable to afford to regularly participate in a leisure activity that costs money"/>
     <s v="%"/>
-    <n v="12.9"/>
+    <n v="13.8"/>
   </r>
   <r>
     <s v="SIA140C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="40"/>
     <s v="Other type of household"/>
     <s v="21"/>
     <s v="Unable to afford to spend a small amount of money most weeks on yourself for your own pleasure"/>
     <s v="%"/>
-    <n v="10.2"/>
+    <n v="10.7"/>
   </r>
 </pivotCacheRecords>
 </file>