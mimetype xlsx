--- v2 (2026-02-12)
+++ v3 (2026-04-05)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd13c2e09ea524b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cf09c56e81c645e5aea9bbe60bd9f843.psmdcp" Id="R01e9138f7cf141ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f594c3f3b804164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2a4fd24905542f8b3b35e2108de97f0.psmdcp" Id="R2511d2d1775f48d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -74,63 +74,63 @@
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Deflator Base Year = 2012 (Median Real Household Disposable Income, Mean Real Household Disposable Income, Median Equivalised Real Disposable Income and Mean Equivalised Real Disposable Income).&lt;br&gt;&lt;br&gt;Enforced Deprivation Rate: An individual is defined as being deprived if they experience two or more forms of enforced deprivation.&lt;br&gt;&lt;br&gt;Median Real, Mean Real, Median Nominal and Mean Nominal Household Disposable Incomes are averaged over households. While Median Equivalised Real, Mean Equivalised Real, Median Equivalised Nominal and Mean Equivalised Nominal Disposable Incomes are averaged over individuals within the household.&lt;br&gt;&lt;br&gt;Sex, Age Group, Principal Economic Status (aged 16 years and over) and Highest Level of Education Completed refers to that of the head of household in the At Risk of Poverty Rate, Enforced Deprivation Rate and Consistent Poverty Rate figures See background notes(https://www.cso.ie/en/methods/socialconditions/silc/)</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA14/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SILC</x:t>
   </x:si>
   <x:si>
     <x:t>Survey of Income and Living Conditions (SILC) 2004 to 2019</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Eva O'Regan</x:t>
+    <x:t>Lianora Bermingham</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>icw@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 21 453 5243</x:t>
+    <x:t>(+353) 21 453 5665</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>