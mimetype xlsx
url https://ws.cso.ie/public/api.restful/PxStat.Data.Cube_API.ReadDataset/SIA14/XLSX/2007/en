--- v3 (2026-04-05)
+++ v4 (2026-06-05)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f594c3f3b804164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2a4fd24905542f8b3b35e2108de97f0.psmdcp" Id="R2511d2d1775f48d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc215d2cab83041a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c7acdc6a6fd419f8b79bc74679aa642.psmdcp" Id="Rf73156d9985c49ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>