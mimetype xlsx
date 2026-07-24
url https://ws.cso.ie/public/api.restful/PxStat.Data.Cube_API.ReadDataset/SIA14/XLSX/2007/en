--- v4 (2026-06-05)
+++ v5 (2026-07-24)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc215d2cab83041a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c7acdc6a6fd419f8b79bc74679aa642.psmdcp" Id="Rf73156d9985c49ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc46d4b2cf0704c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/509f017a81ae47d5a02cd2ab2f238655.psmdcp" Id="Rd0747a207984493c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>