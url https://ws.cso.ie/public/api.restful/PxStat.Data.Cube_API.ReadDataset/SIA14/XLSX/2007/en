--- v5 (2026-07-24)
+++ v6 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc46d4b2cf0704c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/509f017a81ae47d5a02cd2ab2f238655.psmdcp" Id="Rd0747a207984493c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc509666dc2664722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1ede1241a8f4ebbbe7ef25547c0f8cf.psmdcp" Id="R5b51db1ee31e456c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Income and Poverty Rates</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>31/07/2024 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Deflator Base Year = 2012 (Median Real Household Disposable Income, Mean Real Household Disposable Income, Median Equivalised Real Disposable Income and Mean Equivalised Real Disposable Income).&lt;br&gt;&lt;br&gt;Enforced Deprivation Rate: An individual is defined as being deprived if they experience two or more forms of enforced deprivation.&lt;br&gt;&lt;br&gt;Median Real, Mean Real, Median Nominal and Mean Nominal Household Disposable Incomes are averaged over households. While Median Equivalised Real, Mean Equivalised Real, Median Equivalised Nominal and Mean Equivalised Nominal Disposable Incomes are averaged over individuals within the household.&lt;br&gt;&lt;br&gt;Sex, Age Group, Principal Economic Status (aged 16 years and over) and Highest Level of Education Completed refers to that of the head of household in the At Risk of Poverty Rate, Enforced Deprivation Rate and Consistent Poverty Rate figures See background notes(https://www.cso.ie/en/methods/socialconditions/silc/)</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA14/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA14/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SILC</x:t>
   </x:si>
   <x:si>
     <x:t>Survey of Income and Living Conditions (SILC) 2004 to 2019</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Lianora Bermingham</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>icw@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -918,51 +918,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA14/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA14/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">