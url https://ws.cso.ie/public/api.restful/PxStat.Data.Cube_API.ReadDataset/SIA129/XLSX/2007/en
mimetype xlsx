--- v0 (2025-12-23)
+++ v1 (2026-10-13)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed1521a64164a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1bc060f3102423d83588bddc8f092ed.psmdcp" Id="R88e6b0e222464870" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R270d8048af0f4150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6014a3d8aef647e580a467cc01431060.psmdcp" Id="Rc807a0acda7542c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SIA129</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Difficulty in Making Ends Meet</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>08/12/2025 11:00:00</x:t>
+    <x:t>11/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Information Note.(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/)&lt;br&gt;&lt;br&gt;Statistics in this table are based upon the proportion of respondents who replied to the relevant survey question. Item non-responses are excluded from the frequencies, typically this accounts for less than 1% of respondents.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA129/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SILC2020</x:t>
   </x:si>
   <x:si>
     <x:t>Survey of Income and Living Conditions (SILC) from 2020 onwards</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -3094,51 +3094,51 @@
       <x:c r="B63" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I63" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J63" s="0">
-        <x:v>12.4</x:v>
+        <x:v>12.6</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:10">
       <x:c r="A64" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H64" s="0" t="s">
@@ -3158,275 +3158,275 @@
       <x:c r="B65" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I65" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J65" s="0">
-        <x:v>16.3</x:v>
+        <x:v>16.2</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:10">
       <x:c r="A66" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H66" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I66" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J66" s="0">
-        <x:v>26.8</x:v>
+        <x:v>26.6</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:10">
       <x:c r="A67" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I67" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J67" s="0">
-        <x:v>33.2</x:v>
+        <x:v>33.7</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:10">
       <x:c r="A68" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H68" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I68" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J68" s="0">
-        <x:v>40</x:v>
+        <x:v>39.5</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:10">
       <x:c r="A69" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I69" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J69" s="0">
-        <x:v>25</x:v>
+        <x:v>24.7</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:10">
       <x:c r="A70" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H70" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I70" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J70" s="0">
-        <x:v>14.7</x:v>
+        <x:v>15.1</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:10">
       <x:c r="A71" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I71" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J71" s="0">
-        <x:v>10</x:v>
+        <x:v>9.7</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:10">
       <x:c r="A72" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H72" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I72" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J72" s="0">
-        <x:v>8.6</x:v>
+        <x:v>8.9</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:10">
       <x:c r="A73" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
@@ -3617,59 +3617,59 @@
         <x:n v="21"/>
         <x:n v="14.4"/>
         <x:n v="7.1"/>
         <x:n v="8.9"/>
         <x:n v="3.8"/>
         <x:n v="2.8"/>
         <x:n v="14.2"/>
         <x:n v="8"/>
         <x:n v="15.7"/>
         <x:n v="28.6"/>
         <x:n v="36"/>
         <x:n v="22.5"/>
         <x:n v="15.3"/>
         <x:n v="7.9"/>
         <x:n v="9.3"/>
         <x:n v="3.2"/>
         <x:n v="10.7"/>
         <x:n v="7.8"/>
         <x:n v="27.5"/>
         <x:n v="37.9"/>
         <x:n v="36.4"/>
         <x:n v="22.9"/>
         <x:n v="12"/>
         <x:n v="9.4"/>
         <x:n v="2.3"/>
+        <x:n v="12.6"/>
         <x:n v="6.4"/>
-        <x:n v="16.3"/>
-[...6 lines deleted...]
-        <x:n v="8.6"/>
+        <x:n v="16.2"/>
+        <x:n v="26.6"/>
+        <x:n v="33.7"/>
+        <x:n v="39.5"/>
+        <x:n v="24.7"/>
+        <x:n v="15.1"/>
+        <x:n v="9.7"/>
         <x:n v="3.1"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="SIA129C01"/>
     <s v="Households making ends meet"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="01"/>
     <s v="With great difficulty"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
     <n v="3.5"/>
   </r>
   <r>
     <s v="SIA129C01"/>
     <s v="Households making ends meet"/>
     <s v="2020"/>
@@ -4377,149 +4377,149 @@
     <s v="%"/>
     <n v="2.3"/>
   </r>
   <r>
     <s v="SIA129C01"/>
     <s v="Households making ends meet"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="01"/>
     <s v="With great difficulty"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
     <n v="3.5"/>
   </r>
   <r>
     <s v="SIA129C01"/>
     <s v="Households making ends meet"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="01"/>
     <s v="With great difficulty"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
-    <n v="12.4"/>
+    <n v="12.6"/>
   </r>
   <r>
     <s v="SIA129C01"/>
     <s v="Households making ends meet"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="02"/>
     <s v="With difficulty"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
     <n v="6.4"/>
   </r>
   <r>
     <s v="SIA129C01"/>
     <s v="Households making ends meet"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="02"/>
     <s v="With difficulty"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
-    <n v="16.3"/>
+    <n v="16.2"/>
   </r>
   <r>
     <s v="SIA129C01"/>
     <s v="Households making ends meet"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="03"/>
     <s v="With little difficulty"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
-    <n v="26.8"/>
+    <n v="26.6"/>
   </r>
   <r>
     <s v="SIA129C01"/>
     <s v="Households making ends meet"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="03"/>
     <s v="With little difficulty"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
-    <n v="33.2"/>
+    <n v="33.7"/>
   </r>
   <r>
     <s v="SIA129C01"/>
     <s v="Households making ends meet"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="04"/>
     <s v="Fairly easily"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
-    <n v="40"/>
+    <n v="39.5"/>
   </r>
   <r>
     <s v="SIA129C01"/>
     <s v="Households making ends meet"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="04"/>
     <s v="Fairly easily"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
-    <n v="25"/>
+    <n v="24.7"/>
   </r>
   <r>
     <s v="SIA129C01"/>
     <s v="Households making ends meet"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="05"/>
     <s v="Easily"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
-    <n v="14.7"/>
+    <n v="15.1"/>
   </r>
   <r>
     <s v="SIA129C01"/>
     <s v="Households making ends meet"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="05"/>
     <s v="Easily"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
-    <n v="10"/>
+    <n v="9.7"/>
   </r>
   <r>
     <s v="SIA129C01"/>
     <s v="Households making ends meet"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="06"/>
     <s v="Very easily"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
-    <n v="8.6"/>
+    <n v="8.9"/>
   </r>
   <r>
     <s v="SIA129C01"/>
     <s v="Households making ends meet"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="06"/>
     <s v="Very easily"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
     <n v="3.1"/>
   </r>
 </pivotCacheRecords>
 </file>