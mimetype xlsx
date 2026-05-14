--- v2 (2026-03-05)
+++ v3 (2026-05-14)
@@ -1,136 +1,134 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb699f4c9d4f2430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64d5faf1d3df4db0b111dd0a84b86d11.psmdcp" Id="R5b14ac764e6743dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1624054f25fb46e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e9b9ebc14ac4a48891d1c110bb2ec8e.psmdcp" Id="R8fd3f6e42d80475b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
-    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
-    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId7"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
-    <x:pivotCache cacheId="0" r:id="rId12"/>
+    <x:pivotCache cacheId="0" r:id="rId10"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SIA110</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Household Arrears</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>16/01/2026 11:00:00</x:t>
+    <x:t>11/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>16 January 2026 - The data relating to 2025 in this table is currently under review and will be re-weighted. Revisions are expected to be published in March 2026.&lt;br&gt;&lt;br&gt;The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Information Note.(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/)&lt;br&gt;&lt;br&gt;Statistics in this table are based upon the proportion of respondents who replied to the relevant survey question. Item non-responses are excluded from the frequencies, typically this accounts for less than 1% of respondents.&lt;br&gt;&lt;br&gt;Arrears on mortgage or rental payments: Not applicable if house owned outright or occupied rent free.&lt;br&gt;&lt;br&gt;Arrears on utility bills: Not applicable if the household doesn't have utility bills.</x:t>
+    <x:t>The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Information Note.(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/)&lt;br&gt;&lt;br&gt;Statistics in this table are based upon the proportion of respondents who replied to the relevant survey question. Item non-responses are excluded from the frequencies, typically this accounts for less than 1% of respondents.&lt;br&gt;&lt;br&gt;Arrears on mortgage or rental payments: Not applicable if house owned outright or occupied rent free.&lt;br&gt;&lt;br&gt;Arrears on utility bills: Not applicable if the household doesn't have utility bills.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA110/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SILC2020</x:t>
   </x:si>
   <x:si>
     <x:t>Survey of Income and Living Conditions (SILC) from 2020 onwards</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Lianora Bermingham</x:t>
+    <x:t>Brian Cahill</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>icw@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 21 453 5665</x:t>
+    <x:t>(+353) 21 453 5173</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>
@@ -366,93 +364,54 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId9" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.png" Id="rId8" /></Relationships>
-[...38 lines deleted...]
-<file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
+<file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="10">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
@@ -802,57 +761,57 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA110/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA110/XLSX/2007/en" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId12" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId13" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
@@ -1032,58 +991,57 @@
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="2"/>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
-    <x:hyperlink ref="B14" r:id="rId13"/>
-    <x:hyperlink ref="B28" r:id="rId14"/>
+    <x:hyperlink ref="B14" r:id="rId11"/>
+    <x:hyperlink ref="B28" r:id="rId12"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
-  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J109"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="55.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="17.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="17.996339" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
@@ -2088,83 +2046,83 @@
       <x:c r="B32" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H32" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I32" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J32" s="0">
-        <x:v>2.2</x:v>
+        <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I33" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J33" s="0">
-        <x:v>3.2</x:v>
+        <x:v>3.4</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H34" s="0" t="s">
@@ -2184,115 +2142,115 @@
       <x:c r="B35" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I35" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J35" s="0">
-        <x:v>10.4</x:v>
+        <x:v>10.5</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10">
       <x:c r="A36" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H36" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I36" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J36" s="0">
-        <x:v>96.9</x:v>
+        <x:v>97.5</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10">
       <x:c r="A37" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I37" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J37" s="0">
-        <x:v>86.4</x:v>
+        <x:v>86.2</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10">
       <x:c r="A38" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H38" s="0" t="s">
@@ -3272,179 +3230,179 @@
       <x:c r="B69" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I69" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J69" s="0">
-        <x:v>3.7</x:v>
+        <x:v>3.8</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:10">
       <x:c r="A70" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H70" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I70" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J70" s="0">
-        <x:v>3</x:v>
+        <x:v>3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:10">
       <x:c r="A71" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I71" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J71" s="0">
-        <x:v>12.9</x:v>
+        <x:v>13.2</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:10">
       <x:c r="A72" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H72" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I72" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J72" s="0">
-        <x:v>95.8</x:v>
+        <x:v>95.7</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:10">
       <x:c r="A73" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I73" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J73" s="0">
-        <x:v>83.4</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:10">
       <x:c r="A74" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H74" s="0" t="s">
@@ -4392,51 +4350,51 @@
       <x:c r="B104" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H104" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I104" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J104" s="0">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:10">
       <x:c r="A105" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
@@ -4456,156 +4414,156 @@
       <x:c r="B106" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H106" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I106" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J106" s="0">
-        <x:v>2.4</x:v>
+        <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:10">
       <x:c r="A107" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I107" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J107" s="0">
-        <x:v>15</x:v>
+        <x:v>14.7</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:10">
       <x:c r="A108" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H108" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I108" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J108" s="0">
-        <x:v>96.5</x:v>
+        <x:v>96.3</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:10">
       <x:c r="A109" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I109" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J109" s="0">
-        <x:v>81.9</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
-    <x:tablePart r:id="rId15"/>
+    <x:tablePart r:id="rId13"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
@@ -4697,134 +4655,136 @@
     <x:cacheField name="Arrears">
       <x:sharedItems count="3">
         <x:s v="Yes, once"/>
         <x:s v="Yes, twice or more"/>
         <x:s v="No"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C01783V03119">
       <x:sharedItems count="2">
         <x:s v="1"/>
         <x:s v="10"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Tenure Status">
       <x:sharedItems count="2">
         <x:s v="Owner-occupied"/>
         <x:s v="Rented or rent free"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.6" maxValue="97.4" count="83">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.6" maxValue="97.5" count="85">
         <x:n v="2.2"/>
         <x:n v="6"/>
         <x:n v="4.7"/>
         <x:n v="9.2"/>
         <x:n v="93.1"/>
         <x:n v="84.8"/>
         <x:n v="1.3"/>
         <x:n v="3.8"/>
         <x:n v="4.4"/>
         <x:n v="11.8"/>
         <x:n v="94.3"/>
         <x:n v="84.3"/>
         <x:n v="1.1"/>
         <x:n v="9.6"/>
         <x:n v="96.7"/>
         <x:n v="86.1"/>
         <x:n v="2.8"/>
         <x:n v="1.4"/>
         <x:n v="97.4"/>
         <x:n v="88"/>
         <x:n v="1.8"/>
         <x:n v="4.2"/>
         <x:n v="1.7"/>
         <x:n v="10"/>
         <x:n v="96.5"/>
         <x:n v="85.8"/>
-        <x:n v="3.2"/>
+        <x:n v="1.6"/>
+        <x:n v="3.4"/>
         <x:n v="0.9"/>
-        <x:n v="10.4"/>
-[...1 lines deleted...]
-        <x:n v="86.4"/>
+        <x:n v="10.5"/>
+        <x:n v="97.5"/>
+        <x:n v="86.2"/>
         <x:n v="0.6"/>
         <x:n v="12.7"/>
         <x:n v="96.6"/>
         <x:n v="83.1"/>
         <x:n v="3.3"/>
         <x:n v="2.3"/>
         <x:n v="12"/>
         <x:n v="97"/>
         <x:n v="84.7"/>
-        <x:n v="1.6"/>
         <x:n v="5.4"/>
         <x:n v="10.6"/>
         <x:n v="94"/>
         <x:n v="84"/>
         <x:n v="3.7"/>
         <x:n v="2.5"/>
         <x:n v="11.5"/>
         <x:n v="96.4"/>
         <x:n v="1.5"/>
         <x:n v="3.5"/>
         <x:n v="3.1"/>
         <x:n v="13"/>
         <x:n v="95.4"/>
         <x:n v="83.5"/>
         <x:n v="1.2"/>
-        <x:n v="3"/>
-[...2 lines deleted...]
-        <x:n v="83.4"/>
+        <x:n v="13.2"/>
+        <x:n v="95.7"/>
+        <x:n v="83"/>
         <x:n v="1.9"/>
         <x:n v="5.6"/>
+        <x:n v="3"/>
         <x:n v="15.5"/>
         <x:n v="95.1"/>
         <x:n v="78.9"/>
         <x:n v="2.1"/>
         <x:n v="6.8"/>
+        <x:n v="12.9"/>
         <x:n v="94.1"/>
         <x:n v="80.3"/>
         <x:n v="5.2"/>
         <x:n v="14.2"/>
         <x:n v="93.9"/>
         <x:n v="79.8"/>
         <x:n v="4.1"/>
         <x:n v="10.9"/>
         <x:n v="95.6"/>
         <x:n v="85"/>
         <x:n v="2.6"/>
         <x:n v="13.5"/>
         <x:n v="82.4"/>
-        <x:n v="2.4"/>
-[...1 lines deleted...]
-        <x:n v="81.9"/>
+        <x:n v="3.2"/>
+        <x:n v="14.7"/>
+        <x:n v="96.3"/>
+        <x:n v="82"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="SIA110C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
     <n v="2.2"/>
   </r>
   <r>
     <s v="SIA110C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2020"/>
     <s v="2020"/>
@@ -5159,111 +5119,111 @@
     <s v="%"/>
     <n v="96.5"/>
   </r>
   <r>
     <s v="SIA110C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="30"/>
     <s v="No"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
     <n v="85.8"/>
   </r>
   <r>
     <s v="SIA110C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
-    <n v="2.2"/>
+    <n v="1.6"/>
   </r>
   <r>
     <s v="SIA110C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
-    <n v="3.2"/>
+    <n v="3.4"/>
   </r>
   <r>
     <s v="SIA110C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
     <n v="0.9"/>
   </r>
   <r>
     <s v="SIA110C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
-    <n v="10.4"/>
+    <n v="10.5"/>
   </r>
   <r>
     <s v="SIA110C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="30"/>
     <s v="No"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
-    <n v="96.9"/>
+    <n v="97.5"/>
   </r>
   <r>
     <s v="SIA110C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="30"/>
     <s v="No"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
-    <n v="86.4"/>
+    <n v="86.2"/>
   </r>
   <r>
     <s v="SIA110C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
     <n v="0.6"/>
   </r>
   <r>
     <s v="SIA110C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
     <n v="4.2"/>
   </r>
@@ -5603,99 +5563,99 @@
     <s v="%"/>
     <n v="83.5"/>
   </r>
   <r>
     <s v="SIA110C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
     <n v="1.2"/>
   </r>
   <r>
     <s v="SIA110C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
-    <n v="3.7"/>
+    <n v="3.8"/>
   </r>
   <r>
     <s v="SIA110C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
-    <n v="3"/>
+    <n v="3.1"/>
   </r>
   <r>
     <s v="SIA110C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
-    <n v="12.9"/>
+    <n v="13.2"/>
   </r>
   <r>
     <s v="SIA110C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="30"/>
     <s v="No"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
-    <n v="95.8"/>
+    <n v="95.7"/>
   </r>
   <r>
     <s v="SIA110C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="30"/>
     <s v="No"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
-    <n v="83.4"/>
+    <n v="83"/>
   </r>
   <r>
     <s v="SIA110C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
     <n v="1.9"/>
   </r>
   <r>
     <s v="SIA110C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
     <n v="5.6"/>
   </r>
@@ -6023,89 +5983,89 @@
     <s v="%"/>
     <n v="95.6"/>
   </r>
   <r>
     <s v="SIA110C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="30"/>
     <s v="No"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
     <n v="82.4"/>
   </r>
   <r>
     <s v="SIA110C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
-    <n v="1.1"/>
+    <n v="1.2"/>
   </r>
   <r>
     <s v="SIA110C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
     <n v="3.2"/>
   </r>
   <r>
     <s v="SIA110C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
-    <n v="2.4"/>
+    <n v="2.5"/>
   </r>
   <r>
     <s v="SIA110C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
-    <n v="15"/>
+    <n v="14.7"/>
   </r>
   <r>
     <s v="SIA110C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="30"/>
     <s v="No"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
-    <n v="96.5"/>
+    <n v="96.3"/>
   </r>
   <r>
     <s v="SIA110C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="30"/>
     <s v="No"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
-    <n v="81.9"/>
+    <n v="82"/>
   </r>
 </pivotCacheRecords>
 </file>