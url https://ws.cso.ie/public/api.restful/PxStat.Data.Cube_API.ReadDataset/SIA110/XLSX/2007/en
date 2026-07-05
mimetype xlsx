--- v3 (2026-05-14)
+++ v4 (2026-07-05)
@@ -1,63 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1624054f25fb46e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e9b9ebc14ac4a48891d1c110bb2ec8e.psmdcp" Id="R8fd3f6e42d80475b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6de0d2b887324801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/809fda046ba845b8b1e5e8b3beb7fa04.psmdcp" Id="Rbae904b7684f4d99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
-    <x:sheet name="Unpivoted" sheetId="2" r:id="rId7"/>
-    <x:sheet name="Pivoted" sheetId="3" r:id="rId9"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
-    <x:pivotCache cacheId="0" r:id="rId10"/>
+    <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SIA110</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Household Arrears</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
@@ -364,54 +366,93 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId15" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.png" Id="rId8" /></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="3971925" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="Picture 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId8" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="3971925" cy="1381125"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="10">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
@@ -761,57 +802,57 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA110/XLSX/2007/en" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId12" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA110/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId13" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
@@ -991,57 +1032,58 @@
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="2"/>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
-    <x:hyperlink ref="B14" r:id="rId11"/>
-    <x:hyperlink ref="B28" r:id="rId12"/>
+    <x:hyperlink ref="B14" r:id="rId13"/>
+    <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
+  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J109"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="55.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="17.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="17.996339" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
@@ -4519,51 +4561,51 @@
       <x:c r="E109" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I109" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J109" s="0">
         <x:v>82</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
-    <x:tablePart r:id="rId13"/>
+    <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">