--- v4 (2026-07-05)
+++ v5 (2026-08-20)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6de0d2b887324801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/809fda046ba845b8b1e5e8b3beb7fa04.psmdcp" Id="Rbae904b7684f4d99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re552e5580a7246ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb513f019d1f47bf98c3ea1437dbfeee.psmdcp" Id="Rcb9469655e304393" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>