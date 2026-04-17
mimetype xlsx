--- v2 (2026-03-03)
+++ v3 (2026-04-17)
@@ -1,136 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eec124d6daa4958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a412fe9c964448c7bb7eef4d18669f5b.psmdcp" Id="R6869d355461f409b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aa30ac9cd9d4e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aea1d28927a74413ad79b14b792a57e4.psmdcp" Id="R84a9f2d81ef74ed1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SIA109</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Household Arrears</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>16/01/2026 11:00:00</x:t>
+    <x:t>11/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>16 January 2026 - The data relating to 2025 in this table is currently under review and will be re-weighted. Revisions are expected to be published in March 2026.&lt;br&gt;&lt;br&gt;The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Information Note(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/).&lt;br&gt;&lt;br&gt;Statistics in this table are based upon the proportion of respondents who replied to the relevant survey question. Item non-responses are excluded from the frequencies, typically this accounts for less than 1% of respondents.&lt;br&gt;&lt;br&gt;Arrears on mortgage or rental payments: Not applicable if house owned outright or occupied rent free.&lt;br&gt;&lt;br&gt;Arrears on utility bills: Not applicable if the household doesn't have utility bills. &lt;br&gt;&lt;br&gt;Arrears on hire purchase instalments or other loan payments: Not applicable if no hire purchase instalments and no other loan payments.</x:t>
+    <x:t>The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Information Note(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/).&lt;br&gt;&lt;br&gt;Statistics in this table are based upon the proportion of respondents who replied to the relevant survey question. Item non-responses are excluded from the frequencies, typically this accounts for less than 1% of respondents.&lt;br&gt;&lt;br&gt;Arrears on mortgage or rental payments: Not applicable if house owned outright or occupied rent free.&lt;br&gt;&lt;br&gt;Arrears on utility bills: Not applicable if the household doesn't have utility bills. &lt;br&gt;&lt;br&gt;Arrears on hire purchase instalments or other loan payments: Not applicable if no hire purchase instalments and no other loan payments.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA109/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SILC2020</x:t>
   </x:si>
   <x:si>
     <x:t>Survey of Income and Living Conditions (SILC) from 2020 onwards</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Lianora Bermingham</x:t>
+    <x:t>Brian Cahill</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>icw@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 21 453 5665</x:t>
+    <x:t>(+353) 21 453 5173</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>
@@ -5504,51 +5504,51 @@
       <x:c r="B137" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I137" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J137" s="0">
-        <x:v>2.7</x:v>
+        <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:10">
       <x:c r="A138" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H138" s="0" t="s">
@@ -5568,563 +5568,563 @@
       <x:c r="B139" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="I139" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J139" s="0">
-        <x:v>91.4</x:v>
+        <x:v>91.6</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:10">
       <x:c r="A140" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H140" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I140" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J140" s="0">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:10">
       <x:c r="A141" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I141" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J141" s="0">
-        <x:v>4.2</x:v>
+        <x:v>4.3</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:10">
       <x:c r="A142" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H142" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="I142" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J142" s="0">
-        <x:v>94.7</x:v>
+        <x:v>94.5</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:10">
       <x:c r="A143" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I143" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J143" s="0">
-        <x:v>3.9</x:v>
+        <x:v>3.8</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:10">
       <x:c r="A144" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H144" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I144" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J144" s="0">
-        <x:v>6.5</x:v>
+        <x:v>6.6</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:10">
       <x:c r="A145" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="I145" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J145" s="0">
-        <x:v>89.6</x:v>
+        <x:v>89.7</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:10">
       <x:c r="A146" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H146" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I146" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J146" s="0">
-        <x:v>3</x:v>
+        <x:v>1.9</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:10">
       <x:c r="A147" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I147" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J147" s="0">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:10">
       <x:c r="A148" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H148" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="I148" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J148" s="0">
-        <x:v>96.1</x:v>
+        <x:v>97.3</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:10">
       <x:c r="A149" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I149" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J149" s="0">
-        <x:v>2.1</x:v>
+        <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:10">
       <x:c r="A150" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H150" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I150" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J150" s="0">
-        <x:v>6.8</x:v>
+        <x:v>6.4</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:10">
       <x:c r="A151" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="I151" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J151" s="0">
-        <x:v>91.1</x:v>
+        <x:v>91.9</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:10">
       <x:c r="A152" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H152" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I152" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J152" s="0">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:10">
       <x:c r="A153" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I153" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J153" s="0">
-        <x:v>1.9</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:10">
       <x:c r="A154" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H154" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="I154" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J154" s="0">
-        <x:v>96.3</x:v>
+        <x:v>95.9</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:10">
       <x:c r="A155" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I155" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J155" s="0">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:10">
       <x:c r="A156" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H156" s="0" t="s">
@@ -6144,243 +6144,243 @@
       <x:c r="B157" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="I157" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J157" s="0">
-        <x:v>81.5</x:v>
+        <x:v>81.4</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:10">
       <x:c r="A158" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H158" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I158" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J158" s="0">
-        <x:v>3.3</x:v>
+        <x:v>2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:10">
       <x:c r="A159" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I159" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J159" s="0">
-        <x:v>5.2</x:v>
+        <x:v>5.1</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:10">
       <x:c r="A160" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H160" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="I160" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J160" s="0">
-        <x:v>91.5</x:v>
+        <x:v>91.9</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:10">
       <x:c r="A161" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I161" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J161" s="0">
-        <x:v>2.9</x:v>
+        <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:10">
       <x:c r="A162" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H162" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I162" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J162" s="0">
-        <x:v>5.5</x:v>
+        <x:v>5.6</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:10">
       <x:c r="A163" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="I163" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J163" s="0">
-        <x:v>91.6</x:v>
+        <x:v>91.7</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:10">
       <x:c r="A164" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H164" s="0" t="s">
@@ -10720,403 +10720,403 @@
       <x:c r="B300" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G300" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H300" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I300" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J300" s="0">
-        <x:v>6.1</x:v>
+        <x:v>6.3</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:10">
       <x:c r="A301" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="I301" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J301" s="0">
-        <x:v>91.9</x:v>
+        <x:v>91.7</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:10">
       <x:c r="A302" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B302" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G302" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H302" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I302" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J302" s="0">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:10">
       <x:c r="A303" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H303" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I303" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J303" s="0">
-        <x:v>4.3</x:v>
+        <x:v>4.1</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:10">
       <x:c r="A304" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B304" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G304" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H304" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="I304" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J304" s="0">
-        <x:v>94.2</x:v>
+        <x:v>94.3</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:10">
       <x:c r="A305" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I305" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J305" s="0">
-        <x:v>2.5</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:10">
       <x:c r="A306" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B306" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G306" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H306" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I306" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J306" s="0">
-        <x:v>8.3</x:v>
+        <x:v>8.9</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:10">
       <x:c r="A307" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="I307" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J307" s="0">
-        <x:v>89.2</x:v>
+        <x:v>88.7</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:10">
       <x:c r="A308" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B308" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G308" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H308" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I308" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J308" s="0">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:10">
       <x:c r="A309" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I309" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J309" s="0">
-        <x:v>1.6</x:v>
+        <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:10">
       <x:c r="A310" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G310" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H310" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="I310" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J310" s="0">
-        <x:v>97.8</x:v>
+        <x:v>97.9</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:10">
       <x:c r="A311" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H311" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I311" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J311" s="0">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:10">
       <x:c r="A312" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B312" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G312" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H312" s="0" t="s">
@@ -11136,435 +11136,435 @@
       <x:c r="B313" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="I313" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J313" s="0">
-        <x:v>92.9</x:v>
+        <x:v>92.8</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:10">
       <x:c r="A314" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B314" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G314" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H314" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I314" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J314" s="0">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:10">
       <x:c r="A315" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I315" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J315" s="0">
-        <x:v>3.8</x:v>
+        <x:v>3.7</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:10">
       <x:c r="A316" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G316" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H316" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="I316" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J316" s="0">
-        <x:v>94.4</x:v>
+        <x:v>94.6</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:10">
       <x:c r="A317" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I317" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J317" s="0">
-        <x:v>5.3</x:v>
+        <x:v>5.5</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:10">
       <x:c r="A318" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G318" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H318" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I318" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J318" s="0">
-        <x:v>28.1</x:v>
+        <x:v>27.5</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:10">
       <x:c r="A319" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="I319" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J319" s="0">
-        <x:v>66.6</x:v>
+        <x:v>66.9</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:10">
       <x:c r="A320" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B320" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G320" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H320" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I320" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J320" s="0">
-        <x:v>2</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:10">
       <x:c r="A321" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I321" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J321" s="0">
-        <x:v>5.6</x:v>
+        <x:v>6.1</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:10">
       <x:c r="A322" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B322" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G322" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H322" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="I322" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J322" s="0">
-        <x:v>92.4</x:v>
+        <x:v>91.7</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:10">
       <x:c r="A323" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I323" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J323" s="0">
-        <x:v>4.4</x:v>
+        <x:v>4.6</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:10">
       <x:c r="A324" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B324" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G324" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H324" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I324" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J324" s="0">
-        <x:v>6.9</x:v>
+        <x:v>7.6</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:10">
       <x:c r="A325" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H325" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="I325" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J325" s="0">
-        <x:v>88.7</x:v>
+        <x:v>87.8</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:10">
       <x:c r="A326" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B326" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G326" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H326" s="0" t="s">
@@ -15872,275 +15872,275 @@
       <x:c r="B461" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C461" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D461" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E461" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F461" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H461" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I461" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J461" s="0">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:10">
       <x:c r="A462" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B462" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C462" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D462" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E462" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F462" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G462" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H462" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I462" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J462" s="0">
-        <x:v>6.2</x:v>
+        <x:v>6.4</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:10">
       <x:c r="A463" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C463" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D463" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E463" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F463" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H463" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="I463" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J463" s="0">
-        <x:v>92.1</x:v>
+        <x:v>91.8</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:10">
       <x:c r="A464" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B464" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C464" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D464" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E464" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F464" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G464" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H464" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I464" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J464" s="0">
-        <x:v>2.7</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:10">
       <x:c r="A465" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C465" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D465" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E465" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F465" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H465" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I465" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J465" s="0">
-        <x:v>12</x:v>
+        <x:v>12.3</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:10">
       <x:c r="A466" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B466" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C466" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D466" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E466" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F466" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G466" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H466" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="I466" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J466" s="0">
-        <x:v>85.3</x:v>
+        <x:v>84.7</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:10">
       <x:c r="A467" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C467" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D467" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E467" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F467" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H467" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I467" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J467" s="0">
-        <x:v>4.4</x:v>
+        <x:v>4.6</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:10">
       <x:c r="A468" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B468" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C468" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D468" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E468" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F468" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G468" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H468" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I468" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J468" s="0">
-        <x:v>14.8</x:v>
+        <x:v>14.6</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:10">
       <x:c r="A469" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C469" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D469" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E469" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F469" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H469" s="0" t="s">
@@ -16160,51 +16160,51 @@
       <x:c r="B470" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C470" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D470" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E470" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F470" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G470" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H470" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I470" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J470" s="0">
-        <x:v>1.5</x:v>
+        <x:v>1.9</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:10">
       <x:c r="A471" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C471" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D471" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E471" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F471" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H471" s="0" t="s">
@@ -16224,147 +16224,147 @@
       <x:c r="B472" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C472" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D472" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E472" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F472" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G472" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H472" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="I472" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J472" s="0">
-        <x:v>98.5</x:v>
+        <x:v>98.1</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:10">
       <x:c r="A473" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C473" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D473" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E473" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F473" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H473" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I473" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J473" s="0">
-        <x:v>1.7</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:10">
       <x:c r="A474" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B474" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C474" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D474" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E474" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F474" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G474" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H474" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I474" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J474" s="0">
-        <x:v>6.8</x:v>
+        <x:v>6.7</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:10">
       <x:c r="A475" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C475" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D475" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E475" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F475" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H475" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="I475" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J475" s="0">
-        <x:v>91.6</x:v>
+        <x:v>91.3</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:10">
       <x:c r="A476" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B476" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C476" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D476" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E476" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F476" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G476" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H476" s="0" t="s">
@@ -16384,371 +16384,371 @@
       <x:c r="B477" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C477" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D477" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E477" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F477" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H477" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I477" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J477" s="0">
-        <x:v>1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:10">
       <x:c r="A478" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B478" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C478" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D478" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E478" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F478" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G478" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H478" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="I478" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J478" s="0">
-        <x:v>98.4</x:v>
+        <x:v>98.1</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:10">
       <x:c r="A479" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C479" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D479" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E479" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F479" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G479" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H479" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I479" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J479" s="0">
-        <x:v>2.6</x:v>
+        <x:v>3.4</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:10">
       <x:c r="A480" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B480" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C480" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D480" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E480" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F480" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G480" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H480" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I480" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J480" s="0">
-        <x:v>27.8</x:v>
+        <x:v>27.6</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:10">
       <x:c r="A481" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C481" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D481" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E481" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F481" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H481" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="I481" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J481" s="0">
-        <x:v>69.6</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:10">
       <x:c r="A482" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B482" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C482" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D482" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E482" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F482" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G482" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H482" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I482" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J482" s="0">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:10">
       <x:c r="A483" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C483" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D483" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E483" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F483" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H483" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I483" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J483" s="0">
-        <x:v>4.4</x:v>
+        <x:v>4.7</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:10">
       <x:c r="A484" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B484" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C484" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D484" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E484" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F484" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G484" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H484" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="I484" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J484" s="0">
-        <x:v>93.9</x:v>
+        <x:v>93.6</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:10">
       <x:c r="A485" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C485" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D485" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E485" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F485" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H485" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I485" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J485" s="0">
-        <x:v>1.5</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:10">
       <x:c r="A486" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B486" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C486" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D486" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E486" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F486" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G486" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H486" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I486" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J486" s="0">
-        <x:v>6.8</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:10">
       <x:c r="A487" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C487" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D487" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E487" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F487" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H487" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="I487" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J487" s="0">
-        <x:v>91.7</x:v>
+        <x:v>91.8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -16863,51 +16863,51 @@
         <x:s v="1 adult, with children under 18 years"/>
         <x:s v="2 adults, with 1-3 children under 18 years"/>
         <x:s v="Other households with children under 18 years"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03929V04681">
       <x:sharedItems count="3">
         <x:s v="10"/>
         <x:s v="20"/>
         <x:s v="30"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Arrears">
       <x:sharedItems count="3">
         <x:s v="Yes, once"/>
         <x:s v="Yes, twice or more"/>
         <x:s v="No"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0" maxValue="100" count="211">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0" maxValue="100" count="216">
         <x:n v="4.1"/>
         <x:n v="6.9"/>
         <x:n v="89"/>
         <x:n v="1.9"/>
         <x:n v="3.4"/>
         <x:n v="94.7"/>
         <x:n v="4.8"/>
         <x:n v="8"/>
         <x:n v="87.2"/>
         <x:n v="3.3"/>
         <x:n v="4.2"/>
         <x:n v="92.5"/>
         <x:n v="5.3"/>
         <x:n v="3.1"/>
         <x:n v="91.5"/>
         <x:n v="2.9"/>
         <x:n v="4.7"/>
         <x:n v="7.7"/>
         <x:n v="11.1"/>
         <x:n v="81.3"/>
         <x:n v="2.4"/>
         <x:n v="89.9"/>
         <x:n v="5.6"/>
         <x:n v="10.4"/>
         <x:n v="84"/>
@@ -16954,171 +16954,176 @@
         <x:n v="2.1"/>
         <x:n v="92.6"/>
         <x:n v="0.6"/>
         <x:n v="97"/>
         <x:n v="3.8"/>
         <x:n v="0"/>
         <x:n v="100"/>
         <x:n v="96.6"/>
         <x:n v="7.8"/>
         <x:n v="90.2"/>
         <x:n v="10.3"/>
         <x:n v="85.6"/>
         <x:n v="92.9"/>
         <x:n v="91.3"/>
         <x:n v="3"/>
         <x:n v="93.5"/>
         <x:n v="3.7"/>
         <x:n v="94.2"/>
         <x:n v="95.2"/>
         <x:n v="9.2"/>
         <x:n v="16.4"/>
         <x:n v="74.5"/>
         <x:n v="5"/>
         <x:n v="91.9"/>
         <x:n v="5.7"/>
-        <x:n v="1.1"/>
-[...5 lines deleted...]
-        <x:n v="1.5"/>
+        <x:n v="91.6"/>
+        <x:n v="1.2"/>
+        <x:n v="4.3"/>
+        <x:n v="94.5"/>
+        <x:n v="89.7"/>
+        <x:n v="97.3"/>
+        <x:n v="6.4"/>
+        <x:n v="95.9"/>
         <x:n v="17"/>
-        <x:n v="81.5"/>
-[...1 lines deleted...]
-        <x:n v="91.6"/>
+        <x:n v="81.4"/>
+        <x:n v="5.1"/>
         <x:n v="92.4"/>
         <x:n v="96.8"/>
-        <x:n v="89.7"/>
+        <x:n v="1.1"/>
         <x:n v="0.2"/>
+        <x:n v="1.5"/>
         <x:n v="98.3"/>
         <x:n v="3.6"/>
         <x:n v="93.9"/>
         <x:n v="16.1"/>
         <x:n v="75.8"/>
         <x:n v="2.3"/>
         <x:n v="91.8"/>
         <x:n v="10.8"/>
         <x:n v="86.9"/>
         <x:n v="5.4"/>
         <x:n v="93.2"/>
         <x:n v="96.2"/>
         <x:n v="92.3"/>
         <x:n v="0.5"/>
         <x:n v="98.8"/>
         <x:n v="1.4"/>
         <x:n v="91.2"/>
         <x:n v="0.3"/>
         <x:n v="95.6"/>
         <x:n v="9.3"/>
         <x:n v="15.7"/>
         <x:n v="75.1"/>
         <x:n v="92.8"/>
         <x:n v="2.8"/>
-        <x:n v="6.4"/>
         <x:n v="90.8"/>
         <x:n v="7.5"/>
         <x:n v="90.5"/>
         <x:n v="1"/>
         <x:n v="98"/>
         <x:n v="92.7"/>
         <x:n v="3.2"/>
         <x:n v="95.7"/>
         <x:n v="10.1"/>
         <x:n v="14.9"/>
         <x:n v="75"/>
         <x:n v="85.4"/>
         <x:n v="88.5"/>
         <x:n v="94.9"/>
         <x:n v="9.6"/>
         <x:n v="87"/>
         <x:n v="99"/>
         <x:n v="1.3"/>
         <x:n v="14.1"/>
         <x:n v="83.8"/>
         <x:n v="11"/>
         <x:n v="86.7"/>
         <x:n v="6.2"/>
         <x:n v="7.6"/>
         <x:n v="89.2"/>
         <x:n v="98.5"/>
-        <x:n v="95.9"/>
         <x:n v="10.5"/>
         <x:n v="28.2"/>
         <x:n v="61.3"/>
+        <x:n v="89.6"/>
         <x:n v="9"/>
         <x:n v="89.4"/>
-        <x:n v="4.3"/>
-[...4 lines deleted...]
-        <x:n v="66.6"/>
+        <x:n v="6.3"/>
+        <x:n v="94.3"/>
+        <x:n v="8.9"/>
         <x:n v="88.7"/>
+        <x:n v="97.9"/>
+        <x:n v="94.6"/>
+        <x:n v="5.5"/>
+        <x:n v="27.5"/>
+        <x:n v="66.9"/>
+        <x:n v="4.6"/>
+        <x:n v="87.8"/>
         <x:n v="7"/>
         <x:n v="4.9"/>
         <x:n v="89.1"/>
         <x:n v="11.9"/>
         <x:n v="82"/>
+        <x:n v="0.9"/>
         <x:n v="99.1"/>
         <x:n v="90.1"/>
         <x:n v="95"/>
         <x:n v="26.5"/>
         <x:n v="71.2"/>
         <x:n v="89.5"/>
         <x:n v="6.7"/>
         <x:n v="94.1"/>
-        <x:n v="4.6"/>
         <x:n v="88.9"/>
         <x:n v="15.8"/>
         <x:n v="78"/>
         <x:n v="3.5"/>
-        <x:n v="87.8"/>
+        <x:n v="0.7"/>
         <x:n v="99.3"/>
         <x:n v="93.4"/>
         <x:n v="17.7"/>
         <x:n v="79.7"/>
         <x:n v="11.6"/>
+        <x:n v="94.4"/>
         <x:n v="92.1"/>
         <x:n v="99.4"/>
         <x:n v="7.3"/>
         <x:n v="11.7"/>
         <x:n v="81"/>
-        <x:n v="6.3"/>
         <x:n v="98.9"/>
         <x:n v="86.2"/>
         <x:n v="7.1"/>
         <x:n v="18.8"/>
         <x:n v="76"/>
-        <x:n v="12"/>
-[...1 lines deleted...]
-        <x:n v="14.8"/>
+        <x:n v="12.3"/>
+        <x:n v="84.7"/>
+        <x:n v="14.6"/>
         <x:n v="80.8"/>
-        <x:n v="98.4"/>
-[...1 lines deleted...]
-        <x:n v="69.6"/>
+        <x:n v="98.1"/>
+        <x:n v="27.6"/>
+        <x:n v="69"/>
+        <x:n v="93.6"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="SIA109C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All household compositions"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="%"/>
     <n v="4.1"/>
   </r>
   <r>
     <s v="SIA109C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2020"/>
     <s v="2020"/>
@@ -18713,363 +18718,363 @@
     <s v="%"/>
     <n v="5.7"/>
   </r>
   <r>
     <s v="SIA109C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="08"/>
     <s v="Other households with children under 18 years"/>
     <s v="30"/>
     <s v="No"/>
     <s v="%"/>
     <n v="92.5"/>
   </r>
   <r>
     <s v="SIA109C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All household compositions"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="%"/>
-    <n v="2.7"/>
+    <n v="2.5"/>
   </r>
   <r>
     <s v="SIA109C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All household compositions"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="%"/>
     <n v="5.9"/>
   </r>
   <r>
     <s v="SIA109C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All household compositions"/>
     <s v="30"/>
     <s v="No"/>
     <s v="%"/>
-    <n v="91.4"/>
+    <n v="91.6"/>
   </r>
   <r>
     <s v="SIA109C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="09"/>
     <s v="1 adult aged 65 years and over"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="%"/>
-    <n v="1.1"/>
+    <n v="1.2"/>
   </r>
   <r>
     <s v="SIA109C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="09"/>
     <s v="1 adult aged 65 years and over"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="%"/>
-    <n v="4.2"/>
+    <n v="4.3"/>
   </r>
   <r>
     <s v="SIA109C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="09"/>
     <s v="1 adult aged 65 years and over"/>
     <s v="30"/>
     <s v="No"/>
     <s v="%"/>
-    <n v="94.7"/>
+    <n v="94.5"/>
   </r>
   <r>
     <s v="SIA109C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="1 adult aged less than 65 years"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="%"/>
-    <n v="3.9"/>
+    <n v="3.8"/>
   </r>
   <r>
     <s v="SIA109C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="1 adult aged less than 65 years"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="%"/>
-    <n v="6.5"/>
+    <n v="6.6"/>
   </r>
   <r>
     <s v="SIA109C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="1 adult aged less than 65 years"/>
     <s v="30"/>
     <s v="No"/>
     <s v="%"/>
-    <n v="89.6"/>
+    <n v="89.7"/>
   </r>
   <r>
     <s v="SIA109C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="11"/>
     <s v="2 adults, at least 1 aged 65 years and over"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="%"/>
-    <n v="3"/>
+    <n v="1.9"/>
   </r>
   <r>
     <s v="SIA109C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="11"/>
     <s v="2 adults, at least 1 aged 65 years and over"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="%"/>
-    <n v="0.9"/>
+    <n v="0.8"/>
   </r>
   <r>
     <s v="SIA109C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="11"/>
     <s v="2 adults, at least 1 aged 65 years and over"/>
     <s v="30"/>
     <s v="No"/>
     <s v="%"/>
-    <n v="96.1"/>
+    <n v="97.3"/>
   </r>
   <r>
     <s v="SIA109C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="12"/>
     <s v="2 adults, both aged less than 65 years"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="%"/>
-    <n v="2.1"/>
+    <n v="1.7"/>
   </r>
   <r>
     <s v="SIA109C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="12"/>
     <s v="2 adults, both aged less than 65 years"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="%"/>
-    <n v="6.8"/>
+    <n v="6.4"/>
   </r>
   <r>
     <s v="SIA109C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="12"/>
     <s v="2 adults, both aged less than 65 years"/>
     <s v="30"/>
     <s v="No"/>
     <s v="%"/>
-    <n v="91.1"/>
+    <n v="91.9"/>
   </r>
   <r>
     <s v="SIA109C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="13"/>
     <s v="3 or more adults"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="%"/>
-    <n v="1.8"/>
+    <n v="1.9"/>
   </r>
   <r>
     <s v="SIA109C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="13"/>
     <s v="3 or more adults"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="%"/>
-    <n v="1.9"/>
+    <n v="2.2"/>
   </r>
   <r>
     <s v="SIA109C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="13"/>
     <s v="3 or more adults"/>
     <s v="30"/>
     <s v="No"/>
     <s v="%"/>
-    <n v="96.3"/>
+    <n v="95.9"/>
   </r>
   <r>
     <s v="SIA109C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="06"/>
     <s v="1 adult, with children under 18 years"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="%"/>
-    <n v="1.5"/>
+    <n v="1.6"/>
   </r>
   <r>
     <s v="SIA109C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="06"/>
     <s v="1 adult, with children under 18 years"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="%"/>
     <n v="17"/>
   </r>
   <r>
     <s v="SIA109C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="06"/>
     <s v="1 adult, with children under 18 years"/>
     <s v="30"/>
     <s v="No"/>
     <s v="%"/>
-    <n v="81.5"/>
+    <n v="81.4"/>
   </r>
   <r>
     <s v="SIA109C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="07"/>
     <s v="2 adults, with 1-3 children under 18 years"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="%"/>
-    <n v="3.3"/>
+    <n v="2.9"/>
   </r>
   <r>
     <s v="SIA109C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="07"/>
     <s v="2 adults, with 1-3 children under 18 years"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="%"/>
-    <n v="5.2"/>
+    <n v="5.1"/>
   </r>
   <r>
     <s v="SIA109C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="07"/>
     <s v="2 adults, with 1-3 children under 18 years"/>
     <s v="30"/>
     <s v="No"/>
     <s v="%"/>
-    <n v="91.5"/>
+    <n v="91.9"/>
   </r>
   <r>
     <s v="SIA109C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="08"/>
     <s v="Other households with children under 18 years"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="%"/>
-    <n v="2.9"/>
+    <n v="2.7"/>
   </r>
   <r>
     <s v="SIA109C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="08"/>
     <s v="Other households with children under 18 years"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="%"/>
-    <n v="5.5"/>
+    <n v="5.6"/>
   </r>
   <r>
     <s v="SIA109C01"/>
     <s v="Arrears on mortgage or rental payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="08"/>
     <s v="Other households with children under 18 years"/>
     <s v="30"/>
     <s v="No"/>
     <s v="%"/>
-    <n v="91.6"/>
+    <n v="91.7"/>
   </r>
   <r>
     <s v="SIA109C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All household compositions"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="%"/>
     <n v="1.7"/>
   </r>
   <r>
     <s v="SIA109C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All household compositions"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="%"/>
     <n v="5.9"/>
   </r>
@@ -20669,351 +20674,351 @@
     <s v="%"/>
     <n v="89.4"/>
   </r>
   <r>
     <s v="SIA109C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All household compositions"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="SIA109C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All household compositions"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="%"/>
-    <n v="6.1"/>
+    <n v="6.3"/>
   </r>
   <r>
     <s v="SIA109C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All household compositions"/>
     <s v="30"/>
     <s v="No"/>
     <s v="%"/>
-    <n v="91.9"/>
+    <n v="91.7"/>
   </r>
   <r>
     <s v="SIA109C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="09"/>
     <s v="1 adult aged 65 years and over"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="%"/>
-    <n v="1.5"/>
+    <n v="1.6"/>
   </r>
   <r>
     <s v="SIA109C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="09"/>
     <s v="1 adult aged 65 years and over"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="%"/>
-    <n v="4.3"/>
+    <n v="4.1"/>
   </r>
   <r>
     <s v="SIA109C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="09"/>
     <s v="1 adult aged 65 years and over"/>
     <s v="30"/>
     <s v="No"/>
     <s v="%"/>
-    <n v="94.2"/>
+    <n v="94.3"/>
   </r>
   <r>
     <s v="SIA109C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="1 adult aged less than 65 years"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="%"/>
-    <n v="2.5"/>
+    <n v="2.4"/>
   </r>
   <r>
     <s v="SIA109C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="1 adult aged less than 65 years"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="%"/>
-    <n v="8.3"/>
+    <n v="8.9"/>
   </r>
   <r>
     <s v="SIA109C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="1 adult aged less than 65 years"/>
     <s v="30"/>
     <s v="No"/>
     <s v="%"/>
-    <n v="89.2"/>
+    <n v="88.7"/>
   </r>
   <r>
     <s v="SIA109C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="11"/>
     <s v="2 adults, at least 1 aged 65 years and over"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="%"/>
-    <n v="0.7"/>
+    <n v="0.8"/>
   </r>
   <r>
     <s v="SIA109C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="11"/>
     <s v="2 adults, at least 1 aged 65 years and over"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="%"/>
-    <n v="1.6"/>
+    <n v="1.4"/>
   </r>
   <r>
     <s v="SIA109C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="11"/>
     <s v="2 adults, at least 1 aged 65 years and over"/>
     <s v="30"/>
     <s v="No"/>
     <s v="%"/>
-    <n v="97.8"/>
+    <n v="97.9"/>
   </r>
   <r>
     <s v="SIA109C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="12"/>
     <s v="2 adults, both aged less than 65 years"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="%"/>
-    <n v="0.5"/>
+    <n v="0.6"/>
   </r>
   <r>
     <s v="SIA109C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="12"/>
     <s v="2 adults, both aged less than 65 years"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="%"/>
     <n v="6.6"/>
   </r>
   <r>
     <s v="SIA109C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="12"/>
     <s v="2 adults, both aged less than 65 years"/>
     <s v="30"/>
     <s v="No"/>
     <s v="%"/>
-    <n v="92.9"/>
+    <n v="92.8"/>
   </r>
   <r>
     <s v="SIA109C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="13"/>
     <s v="3 or more adults"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="%"/>
-    <n v="1.8"/>
+    <n v="1.7"/>
   </r>
   <r>
     <s v="SIA109C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="13"/>
     <s v="3 or more adults"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="%"/>
-    <n v="3.8"/>
+    <n v="3.7"/>
   </r>
   <r>
     <s v="SIA109C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="13"/>
     <s v="3 or more adults"/>
     <s v="30"/>
     <s v="No"/>
     <s v="%"/>
-    <n v="94.4"/>
+    <n v="94.6"/>
   </r>
   <r>
     <s v="SIA109C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="06"/>
     <s v="1 adult, with children under 18 years"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="%"/>
-    <n v="5.3"/>
+    <n v="5.5"/>
   </r>
   <r>
     <s v="SIA109C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="06"/>
     <s v="1 adult, with children under 18 years"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="%"/>
-    <n v="28.1"/>
+    <n v="27.5"/>
   </r>
   <r>
     <s v="SIA109C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="06"/>
     <s v="1 adult, with children under 18 years"/>
     <s v="30"/>
     <s v="No"/>
     <s v="%"/>
-    <n v="66.6"/>
+    <n v="66.9"/>
   </r>
   <r>
     <s v="SIA109C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="07"/>
     <s v="2 adults, with 1-3 children under 18 years"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="%"/>
-    <n v="2"/>
+    <n v="2.2"/>
   </r>
   <r>
     <s v="SIA109C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="07"/>
     <s v="2 adults, with 1-3 children under 18 years"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="%"/>
-    <n v="5.6"/>
+    <n v="6.1"/>
   </r>
   <r>
     <s v="SIA109C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="07"/>
     <s v="2 adults, with 1-3 children under 18 years"/>
     <s v="30"/>
     <s v="No"/>
     <s v="%"/>
-    <n v="92.4"/>
+    <n v="91.7"/>
   </r>
   <r>
     <s v="SIA109C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="08"/>
     <s v="Other households with children under 18 years"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="%"/>
-    <n v="4.4"/>
+    <n v="4.6"/>
   </r>
   <r>
     <s v="SIA109C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="08"/>
     <s v="Other households with children under 18 years"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="%"/>
-    <n v="6.9"/>
+    <n v="7.6"/>
   </r>
   <r>
     <s v="SIA109C02"/>
     <s v="Arrears on utility bills"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="08"/>
     <s v="Other households with children under 18 years"/>
     <s v="30"/>
     <s v="No"/>
     <s v="%"/>
-    <n v="88.7"/>
+    <n v="87.8"/>
   </r>
   <r>
     <s v="SIA109C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All household compositions"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="%"/>
     <n v="3.1"/>
   </r>
   <r>
     <s v="SIA109C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All household compositions"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="%"/>
     <n v="7"/>
   </r>
@@ -22601,341 +22606,341 @@
     <s v="%"/>
     <n v="6.6"/>
   </r>
   <r>
     <s v="SIA109C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="08"/>
     <s v="Other households with children under 18 years"/>
     <s v="30"/>
     <s v="No"/>
     <s v="%"/>
     <n v="90.5"/>
   </r>
   <r>
     <s v="SIA109C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All household compositions"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="%"/>
-    <n v="1.7"/>
+    <n v="1.8"/>
   </r>
   <r>
     <s v="SIA109C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All household compositions"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="%"/>
-    <n v="6.2"/>
+    <n v="6.4"/>
   </r>
   <r>
     <s v="SIA109C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All household compositions"/>
     <s v="30"/>
     <s v="No"/>
     <s v="%"/>
-    <n v="92.1"/>
+    <n v="91.8"/>
   </r>
   <r>
     <s v="SIA109C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="09"/>
     <s v="1 adult aged 65 years and over"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="%"/>
-    <n v="2.7"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="SIA109C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="09"/>
     <s v="1 adult aged 65 years and over"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="%"/>
-    <n v="12"/>
+    <n v="12.3"/>
   </r>
   <r>
     <s v="SIA109C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="09"/>
     <s v="1 adult aged 65 years and over"/>
     <s v="30"/>
     <s v="No"/>
     <s v="%"/>
-    <n v="85.3"/>
+    <n v="84.7"/>
   </r>
   <r>
     <s v="SIA109C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="1 adult aged less than 65 years"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="%"/>
-    <n v="4.4"/>
+    <n v="4.6"/>
   </r>
   <r>
     <s v="SIA109C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="1 adult aged less than 65 years"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="%"/>
-    <n v="14.8"/>
+    <n v="14.6"/>
   </r>
   <r>
     <s v="SIA109C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="1 adult aged less than 65 years"/>
     <s v="30"/>
     <s v="No"/>
     <s v="%"/>
     <n v="80.8"/>
   </r>
   <r>
     <s v="SIA109C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="11"/>
     <s v="2 adults, at least 1 aged 65 years and over"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="%"/>
-    <n v="1.5"/>
+    <n v="1.9"/>
   </r>
   <r>
     <s v="SIA109C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="11"/>
     <s v="2 adults, at least 1 aged 65 years and over"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="SIA109C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="11"/>
     <s v="2 adults, at least 1 aged 65 years and over"/>
     <s v="30"/>
     <s v="No"/>
     <s v="%"/>
-    <n v="98.5"/>
+    <n v="98.1"/>
   </r>
   <r>
     <s v="SIA109C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="12"/>
     <s v="2 adults, both aged less than 65 years"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="%"/>
-    <n v="1.7"/>
+    <n v="2.1"/>
   </r>
   <r>
     <s v="SIA109C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="12"/>
     <s v="2 adults, both aged less than 65 years"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="%"/>
-    <n v="6.8"/>
+    <n v="6.7"/>
   </r>
   <r>
     <s v="SIA109C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="12"/>
     <s v="2 adults, both aged less than 65 years"/>
     <s v="30"/>
     <s v="No"/>
     <s v="%"/>
-    <n v="91.6"/>
+    <n v="91.3"/>
   </r>
   <r>
     <s v="SIA109C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="13"/>
     <s v="3 or more adults"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="%"/>
     <n v="0.6"/>
   </r>
   <r>
     <s v="SIA109C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="13"/>
     <s v="3 or more adults"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="%"/>
-    <n v="1"/>
+    <n v="1.3"/>
   </r>
   <r>
     <s v="SIA109C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="13"/>
     <s v="3 or more adults"/>
     <s v="30"/>
     <s v="No"/>
     <s v="%"/>
-    <n v="98.4"/>
+    <n v="98.1"/>
   </r>
   <r>
     <s v="SIA109C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="06"/>
     <s v="1 adult, with children under 18 years"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="%"/>
-    <n v="2.6"/>
+    <n v="3.4"/>
   </r>
   <r>
     <s v="SIA109C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="06"/>
     <s v="1 adult, with children under 18 years"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="%"/>
-    <n v="27.8"/>
+    <n v="27.6"/>
   </r>
   <r>
     <s v="SIA109C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="06"/>
     <s v="1 adult, with children under 18 years"/>
     <s v="30"/>
     <s v="No"/>
     <s v="%"/>
-    <n v="69.6"/>
+    <n v="69"/>
   </r>
   <r>
     <s v="SIA109C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="07"/>
     <s v="2 adults, with 1-3 children under 18 years"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="%"/>
-    <n v="1.6"/>
+    <n v="1.7"/>
   </r>
   <r>
     <s v="SIA109C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="07"/>
     <s v="2 adults, with 1-3 children under 18 years"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="%"/>
-    <n v="4.4"/>
+    <n v="4.7"/>
   </r>
   <r>
     <s v="SIA109C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="07"/>
     <s v="2 adults, with 1-3 children under 18 years"/>
     <s v="30"/>
     <s v="No"/>
     <s v="%"/>
-    <n v="93.9"/>
+    <n v="93.6"/>
   </r>
   <r>
     <s v="SIA109C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="08"/>
     <s v="Other households with children under 18 years"/>
     <s v="10"/>
     <s v="Yes, once"/>
     <s v="%"/>
-    <n v="1.5"/>
+    <n v="1.2"/>
   </r>
   <r>
     <s v="SIA109C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="08"/>
     <s v="Other households with children under 18 years"/>
     <s v="20"/>
     <s v="Yes, twice or more"/>
     <s v="%"/>
-    <n v="6.8"/>
+    <n v="7"/>
   </r>
   <r>
     <s v="SIA109C03"/>
     <s v="Arrears on hire purchase instalments or other loan payments"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="08"/>
     <s v="Other households with children under 18 years"/>
     <s v="30"/>
     <s v="No"/>
     <s v="%"/>
-    <n v="91.7"/>
+    <n v="91.8"/>
   </r>
 </pivotCacheRecords>
 </file>