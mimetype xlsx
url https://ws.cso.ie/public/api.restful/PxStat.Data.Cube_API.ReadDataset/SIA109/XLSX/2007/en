--- v3 (2026-04-17)
+++ v4 (2026-06-04)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aa30ac9cd9d4e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aea1d28927a74413ad79b14b792a57e4.psmdcp" Id="R84a9f2d81ef74ed1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f1e27716cc4a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17d13f46709b44719f3cc18a094413c1.psmdcp" Id="R5a9d7375e27a4e1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>