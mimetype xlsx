--- v4 (2026-06-04)
+++ v5 (2026-07-23)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f1e27716cc4a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17d13f46709b44719f3cc18a094413c1.psmdcp" Id="R5a9d7375e27a4e1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e2d5a68e6de4a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01e2768ca9b243f99116c13d2275401b.psmdcp" Id="R78354bc9656d4e1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>