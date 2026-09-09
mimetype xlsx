--- v5 (2026-07-23)
+++ v6 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e2d5a68e6de4a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01e2768ca9b243f99116c13d2275401b.psmdcp" Id="R78354bc9656d4e1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reee524cd48d4429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f90bfc8a1a7747acb89cd07e733461b8.psmdcp" Id="Rfffa3bc53a41439e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>