--- v2 (2026-02-15)
+++ v3 (2026-04-14)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e2da1507d04e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b266798090d041558f9876a7d69bb9e8.psmdcp" Id="R9f9ff2003a564bec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca459144cf6f4070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00c4f51542494f4388304042ea5f47f4.psmdcp" Id="R17f5e49b502e4ac4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>