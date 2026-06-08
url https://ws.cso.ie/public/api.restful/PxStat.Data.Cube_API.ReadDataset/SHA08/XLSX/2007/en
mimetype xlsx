--- v3 (2026-04-14)
+++ v4 (2026-06-08)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca459144cf6f4070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00c4f51542494f4388304042ea5f47f4.psmdcp" Id="R17f5e49b502e4ac4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb7c2b1b70534a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d81e3270ab3c47afb85f34737469cfa0.psmdcp" Id="Rfa5e0e09437c478d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>