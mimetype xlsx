--- v4 (2026-06-08)
+++ v5 (2026-07-29)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb7c2b1b70534a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d81e3270ab3c47afb85f34737469cfa0.psmdcp" Id="Rfa5e0e09437c478d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38725fd4258b464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da365c22d25f4158a2fd19821092fd56.psmdcp" Id="R53b7274ad5554997" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SHA08</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Reconciliation of HSE Gross Expenditure</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>23/06/2025 11:00:00</x:t>
+    <x:t>17/06/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SHA08/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SHA</x:t>
   </x:si>
   <x:si>
     <x:t>System of Health Accounts</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Elaine O'Sullivan</x:t>
   </x:si>
@@ -298,50 +298,53 @@
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
+  <x:si>
+    <x:t>2024</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -492,81 +495,83 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="13">
+      <items count="14">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
+        <item x="13"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="13">
+      <items count="14">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
+        <item x="13"/>
       </items>
     </pivotField>
     <pivotField name="C03316V04001" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="16">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
       </items>
     </pivotField>
     <pivotField name="Government Funded" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="16">
         <item x="0"/>
@@ -589,52 +594,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H209" totalsRowShown="0">
-  <x:autoFilter ref="A1:H209"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H225" totalsRowShown="0">
+  <x:autoFilter ref="A1:H225"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03316V04001"/>
     <x:tableColumn id="6" name="Government Funded"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1133,51 +1138,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H209"/>
+  <x:dimension ref="A1:H225"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="36.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="70.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="12.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -6581,50 +6586,466 @@
     </x:row>
     <x:row r="209" spans="1:8">
       <x:c r="A209" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H209" s="0">
         <x:v>25682.52388</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="210" spans="1:8">
+      <x:c r="A210" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B210" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C210" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D210" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E210" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="F210" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="G210" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H210" s="0">
+        <x:v>9303</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="211" spans="1:8">
+      <x:c r="A211" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B211" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C211" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D211" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E211" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F211" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G211" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H211" s="0">
+        <x:v>17645</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="212" spans="1:8">
+      <x:c r="A212" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B212" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C212" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D212" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E212" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F212" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G212" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H212" s="0">
+        <x:v>26948</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="213" spans="1:8">
+      <x:c r="A213" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B213" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C213" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D213" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E213" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F213" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G213" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H213" s="0">
+        <x:v>-1808</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="214" spans="1:8">
+      <x:c r="A214" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B214" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C214" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D214" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E214" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F214" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G214" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H214" s="0">
+        <x:v>1739</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="215" spans="1:8">
+      <x:c r="A215" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B215" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C215" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D215" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E215" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F215" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G215" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H215" s="0">
+        <x:v>-69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="216" spans="1:8">
+      <x:c r="A216" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B216" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C216" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D216" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E216" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F216" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G216" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H216" s="0">
+        <x:v>26879</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="217" spans="1:8">
+      <x:c r="A217" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B217" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C217" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D217" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E217" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F217" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G217" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H217" s="0">
+        <x:v>-1200</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="218" spans="1:8">
+      <x:c r="A218" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B218" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C218" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D218" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E218" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F218" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G218" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H218" s="0">
+        <x:v>25679</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="219" spans="1:8">
+      <x:c r="A219" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B219" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C219" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D219" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E219" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F219" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G219" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H219" s="0">
+        <x:v>1491</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="220" spans="1:8">
+      <x:c r="A220" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B220" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C220" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D220" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E220" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F220" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G220" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H220" s="0">
+        <x:v>223</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="221" spans="1:8">
+      <x:c r="A221" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B221" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C221" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D221" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E221" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F221" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G221" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H221" s="0">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="222" spans="1:8">
+      <x:c r="A222" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B222" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C222" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D222" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E222" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F222" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G222" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H222" s="0">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="223" spans="1:8">
+      <x:c r="A223" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B223" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C223" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D223" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E223" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F223" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G223" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H223" s="0">
+        <x:v>294</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="224" spans="1:8">
+      <x:c r="A224" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B224" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C224" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D224" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E224" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F224" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G224" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H224" s="0">
+        <x:v>2539</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="225" spans="1:8">
+      <x:c r="A225" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B225" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C225" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D225" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E225" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F225" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G225" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H225" s="0">
+        <x:v>28218</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -6670,130 +7091,132 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="SHA08"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="Reconciliation of HSE Gross Expenditure"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="13">
+      <x:sharedItems count="14">
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
+        <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="13">
+      <x:sharedItems count="14">
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
+        <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03316V04001">
       <x:sharedItems count="16">
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="04"/>
         <x:s v="05"/>
         <x:s v="06"/>
         <x:s v="07"/>
         <x:s v="08"/>
         <x:s v="09"/>
         <x:s v="10"/>
         <x:s v="11"/>
         <x:s v="12"/>
         <x:s v="13"/>
         <x:s v="14"/>
         <x:s v="15"/>
         <x:s v="16"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Government Funded">
       <x:sharedItems count="16">
         <x:s v="HSE AFS - Expenditure - Pay and Pensions (1)"/>
         <x:s v="HSE AFS - Expenditure - Non-Pay (2)"/>
         <x:s v=" All HSE Annual Financial Statement 2013 Gross Expenditure (3=1+2)"/>
         <x:s v="Exclude Non-Health Care Services (4)"/>
         <x:s v="Include Non-AFS Gross Expenditure (Mainly Related to Voluntary Agencies) (5)"/>
         <x:s v=" All Adjustments to AFS Gross Expenditure (6=4+5)"/>
         <x:s v="Gross Expenditure of HSE included in SHA Expenditure (7=3+6)"/>
         <x:s v="Non-Government Funding of HSE (8)"/>
         <x:s v=" All HSE HF.1 Funded Health Care Expenditure (9=7+8)"/>
         <x:s v="DSP Transfer payments (10)"/>
         <x:s v="Treatment Benefits from Social Insurance Fund (11)"/>
         <x:s v="Department of Health (12)"/>
         <x:s v=" Tax Relief on Medical Expenses (13)"/>
         <x:s v="Expenditure of Other Government Departments and Agencies (14)"/>
         <x:s v=" All Additional Government HF.1 Funded Expenditure (15=10+11+12+13+14)"/>
         <x:s v="Government (HF.1) Funded Current Health Care Expenditure (16=9+15)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro Million"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="-1696" maxValue="25682.52388" count="208">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="-1808" maxValue="28218" count="224">
         <x:n v="5052"/>
         <x:n v="8536"/>
         <x:n v="13588"/>
         <x:n v="-1268"/>
         <x:n v="607"/>
         <x:n v="-661"/>
         <x:n v="12927"/>
         <x:n v="-822"/>
         <x:n v="12105"/>
         <x:n v="603.7"/>
         <x:n v="50.12"/>
         <x:n v="53.27"/>
         <x:n v="131.1"/>
         <x:n v="181.8296768"/>
         <x:n v="1020.019677"/>
         <x:n v="13125.01968"/>
         <x:n v="5024"/>
         <x:n v="8790"/>
         <x:n v="13814"/>
         <x:n v="-1264"/>
         <x:n v="652"/>
         <x:n v="-612"/>
         <x:n v="13202"/>
         <x:n v="-858"/>
         <x:n v="12344"/>
@@ -6958,50 +7381,66 @@
         <x:n v="-927.938"/>
         <x:n v="21886"/>
         <x:n v="1218"/>
         <x:n v="177.61"/>
         <x:n v="233.510606"/>
         <x:n v="193.3888889"/>
         <x:n v="259.792072"/>
         <x:n v="2082"/>
         <x:n v="23968"/>
         <x:n v="8465.014"/>
         <x:n v="16283.989"/>
         <x:n v="24749.003"/>
         <x:n v="-1696"/>
         <x:n v="1446"/>
         <x:n v="-250"/>
         <x:n v="24499.003"/>
         <x:n v="-1117.702"/>
         <x:n v="23381.301"/>
         <x:n v="1341.69"/>
         <x:n v="199.6"/>
         <x:n v="254.755"/>
         <x:n v="243.4"/>
         <x:n v="261.7778846"/>
         <x:n v="2301.222885"/>
         <x:n v="25682.52388"/>
+        <x:n v="9303"/>
+        <x:n v="17645"/>
+        <x:n v="26948"/>
+        <x:n v="-1808"/>
+        <x:n v="1739"/>
+        <x:n v="-69"/>
+        <x:n v="26879"/>
+        <x:n v="-1200"/>
+        <x:n v="25679"/>
+        <x:n v="1491"/>
+        <x:n v="223"/>
+        <x:n v="263"/>
+        <x:n v="269"/>
+        <x:n v="294"/>
+        <x:n v="2539"/>
+        <x:n v="28218"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="SHA08"/>
     <s v="Reconciliation of HSE Gross Expenditure"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="01"/>
     <s v="HSE AFS - Expenditure - Pay and Pensions (1)"/>
     <s v="Euro Million"/>
     <n v="5052"/>
   </r>
   <r>
     <s v="SHA08"/>
     <s v="Reconciliation of HSE Gross Expenditure"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="02"/>
     <s v="HSE AFS - Expenditure - Non-Pay (2)"/>
@@ -9046,27 +9485,187 @@
     <s v="14"/>
     <s v="Expenditure of Other Government Departments and Agencies (14)"/>
     <s v="Euro Million"/>
     <n v="261.7778846"/>
   </r>
   <r>
     <s v="SHA08"/>
     <s v="Reconciliation of HSE Gross Expenditure"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="15"/>
     <s v=" All Additional Government HF.1 Funded Expenditure (15=10+11+12+13+14)"/>
     <s v="Euro Million"/>
     <n v="2301.222885"/>
   </r>
   <r>
     <s v="SHA08"/>
     <s v="Reconciliation of HSE Gross Expenditure"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="16"/>
     <s v="Government (HF.1) Funded Current Health Care Expenditure (16=9+15)"/>
     <s v="Euro Million"/>
     <n v="25682.52388"/>
   </r>
+  <r>
+    <s v="SHA08"/>
+    <s v="Reconciliation of HSE Gross Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="HSE AFS - Expenditure - Pay and Pensions (1)"/>
+    <s v="Euro Million"/>
+    <n v="9303"/>
+  </r>
+  <r>
+    <s v="SHA08"/>
+    <s v="Reconciliation of HSE Gross Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="HSE AFS - Expenditure - Non-Pay (2)"/>
+    <s v="Euro Million"/>
+    <n v="17645"/>
+  </r>
+  <r>
+    <s v="SHA08"/>
+    <s v="Reconciliation of HSE Gross Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v=" All HSE Annual Financial Statement 2013 Gross Expenditure (3=1+2)"/>
+    <s v="Euro Million"/>
+    <n v="26948"/>
+  </r>
+  <r>
+    <s v="SHA08"/>
+    <s v="Reconciliation of HSE Gross Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="Exclude Non-Health Care Services (4)"/>
+    <s v="Euro Million"/>
+    <n v="-1808"/>
+  </r>
+  <r>
+    <s v="SHA08"/>
+    <s v="Reconciliation of HSE Gross Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="Include Non-AFS Gross Expenditure (Mainly Related to Voluntary Agencies) (5)"/>
+    <s v="Euro Million"/>
+    <n v="1739"/>
+  </r>
+  <r>
+    <s v="SHA08"/>
+    <s v="Reconciliation of HSE Gross Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v=" All Adjustments to AFS Gross Expenditure (6=4+5)"/>
+    <s v="Euro Million"/>
+    <n v="-69"/>
+  </r>
+  <r>
+    <s v="SHA08"/>
+    <s v="Reconciliation of HSE Gross Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="Gross Expenditure of HSE included in SHA Expenditure (7=3+6)"/>
+    <s v="Euro Million"/>
+    <n v="26879"/>
+  </r>
+  <r>
+    <s v="SHA08"/>
+    <s v="Reconciliation of HSE Gross Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="Non-Government Funding of HSE (8)"/>
+    <s v="Euro Million"/>
+    <n v="-1200"/>
+  </r>
+  <r>
+    <s v="SHA08"/>
+    <s v="Reconciliation of HSE Gross Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v=" All HSE HF.1 Funded Health Care Expenditure (9=7+8)"/>
+    <s v="Euro Million"/>
+    <n v="25679"/>
+  </r>
+  <r>
+    <s v="SHA08"/>
+    <s v="Reconciliation of HSE Gross Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="10"/>
+    <s v="DSP Transfer payments (10)"/>
+    <s v="Euro Million"/>
+    <n v="1491"/>
+  </r>
+  <r>
+    <s v="SHA08"/>
+    <s v="Reconciliation of HSE Gross Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="11"/>
+    <s v="Treatment Benefits from Social Insurance Fund (11)"/>
+    <s v="Euro Million"/>
+    <n v="223"/>
+  </r>
+  <r>
+    <s v="SHA08"/>
+    <s v="Reconciliation of HSE Gross Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="12"/>
+    <s v="Department of Health (12)"/>
+    <s v="Euro Million"/>
+    <n v="263"/>
+  </r>
+  <r>
+    <s v="SHA08"/>
+    <s v="Reconciliation of HSE Gross Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="13"/>
+    <s v=" Tax Relief on Medical Expenses (13)"/>
+    <s v="Euro Million"/>
+    <n v="269"/>
+  </r>
+  <r>
+    <s v="SHA08"/>
+    <s v="Reconciliation of HSE Gross Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="14"/>
+    <s v="Expenditure of Other Government Departments and Agencies (14)"/>
+    <s v="Euro Million"/>
+    <n v="294"/>
+  </r>
+  <r>
+    <s v="SHA08"/>
+    <s v="Reconciliation of HSE Gross Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="15"/>
+    <s v=" All Additional Government HF.1 Funded Expenditure (15=10+11+12+13+14)"/>
+    <s v="Euro Million"/>
+    <n v="2539"/>
+  </r>
+  <r>
+    <s v="SHA08"/>
+    <s v="Reconciliation of HSE Gross Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="16"/>
+    <s v="Government (HF.1) Funded Current Health Care Expenditure (16=9+15)"/>
+    <s v="Euro Million"/>
+    <n v="28218"/>
+  </r>
 </pivotCacheRecords>
 </file>