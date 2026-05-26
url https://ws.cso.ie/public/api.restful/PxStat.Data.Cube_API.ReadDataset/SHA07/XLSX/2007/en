--- v3 (2026-03-27)
+++ v4 (2026-05-26)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd85389a535a04da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdcf98929bd641798844f1261439bf48.psmdcp" Id="R28f40de198c74ecc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3544dc5bf1f4298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68e5018fd20449a7aa077122f50f6b16.psmdcp" Id="R4f1ff65dec4c4a3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>