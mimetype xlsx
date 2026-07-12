--- v4 (2026-05-26)
+++ v5 (2026-07-12)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3544dc5bf1f4298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68e5018fd20449a7aa077122f50f6b16.psmdcp" Id="R4f1ff65dec4c4a3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b9b0cbc5be544e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/797db2f5fa464a21a4a7c95c6931f891.psmdcp" Id="R6c72e7660bc64bef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SHA07</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Revised Health Care Expenditure</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>23/06/2025 11:00:00</x:t>
+    <x:t>17/06/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>2013 is a Break in series Capital Expenditure (€m) is sourced from CSO National Accounts data Current Expenditure % GDP, OECD Average (adjusted) is the OECD Average recalculated with revised Irish data and latest GDP estimates.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SHA07/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SHA</x:t>
   </x:si>
   <x:si>
     <x:t>System of Health Accounts</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -246,50 +246,53 @@
     <x:t>2015</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t>SHA07C02</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Expenditure</x:t>
   </x:si>
   <x:si>
     <x:t>SHA07C03</x:t>
   </x:si>
   <x:si>
     <x:t>Current Expenditure</x:t>
   </x:si>
   <x:si>
     <x:t>SHA07C04</x:t>
   </x:si>
   <x:si>
     <x:t>Current Public Expenditure</x:t>
   </x:si>
   <x:si>
     <x:t>SHA07C05</x:t>
   </x:si>
   <x:si>
     <x:t>Current Private Expenditure</x:t>
   </x:si>
@@ -500,141 +503,143 @@
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="8">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="8">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="24">
+      <items count="25">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
+        <item x="24"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="24">
+      <items count="25">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
+        <item x="24"/>
       </items>
     </pivotField>
     <pivotField name="C02196V02652" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="State" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H193" totalsRowShown="0">
-  <x:autoFilter ref="A1:H193"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H201" totalsRowShown="0">
+  <x:autoFilter ref="A1:H201"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02196V02652"/>
     <x:tableColumn id="6" name="State"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1135,51 +1140,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H193"/>
+  <x:dimension ref="A1:H201"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="37.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="7.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="11.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -1200,5017 +1205,5225 @@
       </x:c>
     </x:row>
     <x:row r="2" spans="1:8">
       <x:c r="A2" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H2" s="0">
-        <x:v>6922</x:v>
+        <x:v>6921.585033</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:8">
       <x:c r="A3" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H3" s="0">
-        <x:v>8532</x:v>
+        <x:v>8532.265465</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H4" s="0">
-        <x:v>9896</x:v>
+        <x:v>9896.661174</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="A5" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H5" s="0">
-        <x:v>10950</x:v>
+        <x:v>10949.78901</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="A6" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H6" s="0">
-        <x:v>12200</x:v>
+        <x:v>12200.2582</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H7" s="0">
-        <x:v>13681</x:v>
+        <x:v>13681.28365</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H8" s="0">
-        <x:v>14438</x:v>
+        <x:v>14437.65299</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H9" s="0">
-        <x:v>16263</x:v>
+        <x:v>16263.59974</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H10" s="0">
-        <x:v>17898</x:v>
+        <x:v>17898.17163</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H11" s="0">
-        <x:v>18509</x:v>
+        <x:v>18508.78973</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H12" s="0">
-        <x:v>18199</x:v>
+        <x:v>18198.62892</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H13" s="0">
-        <x:v>18931.0086</x:v>
+        <x:v>18926.57088</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H14" s="0">
-        <x:v>19073.72131</x:v>
+        <x:v>19263.30027</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H15" s="0">
-        <x:v>19298.43916</x:v>
+        <x:v>18859.3333</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H16" s="0">
-        <x:v>19434.90187</x:v>
+        <x:v>19484.55101</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H17" s="0">
-        <x:v>20359.9049</x:v>
+        <x:v>20334.20698</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="A18" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H18" s="0">
-        <x:v>21495.23847</x:v>
+        <x:v>21452.56091</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H19" s="0">
-        <x:v>22525.0987</x:v>
+        <x:v>22460.19384</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H20" s="0">
-        <x:v>24009.1847</x:v>
+        <x:v>23917.89895</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H21" s="0">
-        <x:v>25123.97664</x:v>
+        <x:v>24907.59125</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H22" s="0">
-        <x:v>27885.97688</x:v>
+        <x:v>27726.14022</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H23" s="0">
-        <x:v>30256.77824</x:v>
+        <x:v>30108.87839</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H24" s="0">
-        <x:v>32816.58727</x:v>
+        <x:v>32436.65833</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H25" s="0">
-        <x:v>35128.34486</x:v>
+        <x:v>35943.77646</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B26" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C26" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="B26" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H26" s="0">
-        <x:v>521.5850325</x:v>
+        <x:v>38944.71311</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H27" s="0">
-        <x:v>727.2654649</x:v>
+        <x:v>521.5850325</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H28" s="0">
-        <x:v>821.661174</x:v>
+        <x:v>727.2654649</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H29" s="0">
-        <x:v>748.7890085</x:v>
+        <x:v>821.661174</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H30" s="0">
-        <x:v>918.2581994</x:v>
+        <x:v>748.7890085</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H31" s="0">
-        <x:v>665.283653</x:v>
+        <x:v>918.2581994</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H32" s="0">
-        <x:v>538.6529918</x:v>
+        <x:v>665.283653</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H33" s="0">
-        <x:v>876.5997399</x:v>
+        <x:v>538.6529918</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H34" s="0">
-        <x:v>807.1716336</x:v>
+        <x:v>876.5997399</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H35" s="0">
-        <x:v>670.7897317</x:v>
+        <x:v>807.1716336</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H36" s="0">
-        <x:v>582.6289217</x:v>
+        <x:v>670.7897317</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H37" s="0">
-        <x:v>745.4017268</x:v>
+        <x:v>582.6289217</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H38" s="0">
-        <x:v>544.6996797</x:v>
+        <x:v>745.4017268</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H39" s="0">
-        <x:v>918.1630694</x:v>
+        <x:v>745.4017268</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H40" s="0">
-        <x:v>897.8107459</x:v>
+        <x:v>544.6996797</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H41" s="0">
-        <x:v>1068.461108</x:v>
+        <x:v>897.8107459</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H42" s="0">
-        <x:v>1226.641974</x:v>
+        <x:v>1068.461108</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H43" s="0">
-        <x:v>1184.004165</x:v>
+        <x:v>1226.641974</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H44" s="0">
-        <x:v>1415.428703</x:v>
+        <x:v>1184.004165</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H45" s="0">
-        <x:v>1053.767559</x:v>
+        <x:v>1415.428703</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H46" s="0">
-        <x:v>1233.78209</x:v>
+        <x:v>1053.767559</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H47" s="0">
-        <x:v>1322.134322</x:v>
+        <x:v>1233.782177</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H48" s="0">
-        <x:v>1452.20363</x:v>
+        <x:v>1322.134298</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H49" s="0">
-        <x:v>1597.0498</x:v>
+        <x:v>1452.20372</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B50" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="B50" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H50" s="0">
-        <x:v>6400</x:v>
+        <x:v>2672.000063</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B51" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="B51" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H51" s="0">
-        <x:v>7805</x:v>
+        <x:v>2642.722021</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H52" s="0">
-        <x:v>9075</x:v>
+        <x:v>6400</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H53" s="0">
-        <x:v>10201</x:v>
+        <x:v>7805</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H54" s="0">
-        <x:v>11282</x:v>
+        <x:v>9075</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H55" s="0">
-        <x:v>13016</x:v>
+        <x:v>10201</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H56" s="0">
-        <x:v>13899</x:v>
+        <x:v>11282</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H57" s="0">
-        <x:v>15387</x:v>
+        <x:v>13016</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H58" s="0">
-        <x:v>17091</x:v>
+        <x:v>13899</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H59" s="0">
-        <x:v>17838</x:v>
+        <x:v>15387</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H60" s="0">
-        <x:v>17616</x:v>
+        <x:v>17091</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H61" s="0">
-        <x:v>18185.60688</x:v>
+        <x:v>17838</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H62" s="0">
-        <x:v>18529.02163</x:v>
+        <x:v>17616</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H63" s="0">
-        <x:v>18380.27609</x:v>
+        <x:v>18181.16915</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H64" s="0">
-        <x:v>18537.09112</x:v>
+        <x:v>18517.89854</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H65" s="0">
-        <x:v>19291.44379</x:v>
+        <x:v>18314.63363</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H66" s="0">
-        <x:v>20268.5965</x:v>
+        <x:v>18586.74026</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H67" s="0">
-        <x:v>21341.09454</x:v>
+        <x:v>19265.74588</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H68" s="0">
-        <x:v>22593.756</x:v>
+        <x:v>20225.91893</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H69" s="0">
-        <x:v>24070.20908</x:v>
+        <x:v>21276.18967</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H70" s="0">
-        <x:v>26652.19479</x:v>
+        <x:v>22502.47025</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H71" s="0">
-        <x:v>28934.64392</x:v>
+        <x:v>23853.82369</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H72" s="0">
-        <x:v>31364.38364</x:v>
+        <x:v>26492.35805</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H73" s="0">
-        <x:v>33531.29506</x:v>
+        <x:v>28786.74409</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="B74" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="B74" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H74" s="0">
-        <x:v>4961</x:v>
+        <x:v>30984.45461</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="B75" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="B75" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H75" s="0">
-        <x:v>6122</x:v>
+        <x:v>33271.7764</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="B76" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="B76" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H76" s="0">
-        <x:v>7168</x:v>
+        <x:v>36301.99109</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H77" s="0">
-        <x:v>8035</x:v>
+        <x:v>4961</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H78" s="0">
-        <x:v>8903</x:v>
+        <x:v>6122</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H79" s="0">
-        <x:v>10265</x:v>
+        <x:v>7168</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H80" s="0">
-        <x:v>10817</x:v>
+        <x:v>8035</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H81" s="0">
-        <x:v>12191</x:v>
+        <x:v>8903</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H82" s="0">
-        <x:v>13557</x:v>
+        <x:v>10265</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H83" s="0">
-        <x:v>13748</x:v>
+        <x:v>10817</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H84" s="0">
-        <x:v>13420</x:v>
+        <x:v>12191</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H85" s="0">
-        <x:v>13124.0483</x:v>
+        <x:v>13557</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H86" s="0">
-        <x:v>13384.61682</x:v>
+        <x:v>13748</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H87" s="0">
-        <x:v>13057.8107</x:v>
+        <x:v>13420</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H88" s="0">
-        <x:v>13214.34209</x:v>
+        <x:v>13098.66214</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H89" s="0">
-        <x:v>13850.23861</x:v>
+        <x:v>13358.94144</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H90" s="0">
-        <x:v>14624.95898</x:v>
+        <x:v>13076.95904</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H91" s="0">
-        <x:v>15487.55667</x:v>
+        <x:v>13230.58761</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H92" s="0">
-        <x:v>16628.1186</x:v>
+        <x:v>13858.77619</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:8">
       <x:c r="A93" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H93" s="0">
-        <x:v>17769.95536</x:v>
+        <x:v>14611.38136</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H94" s="0">
-        <x:v>20685.23915</x:v>
+        <x:v>15478.73338</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H95" s="0">
-        <x:v>22187.37218</x:v>
+        <x:v>16617.1906</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:8">
       <x:c r="A96" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H96" s="0">
-        <x:v>23996.18972</x:v>
+        <x:v>17792.18897</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H97" s="0">
-        <x:v>25682.77446</x:v>
+        <x:v>20743.62153</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="B98" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="B98" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H98" s="0">
-        <x:v>1439</x:v>
+        <x:v>22244.50701</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:8">
       <x:c r="A99" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="B99" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="B99" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H99" s="0">
-        <x:v>1683</x:v>
+        <x:v>24039.77321</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:8">
       <x:c r="A100" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="B100" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="B100" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H100" s="0">
-        <x:v>1906</x:v>
+        <x:v>25767.65427</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="B101" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="B101" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H101" s="0">
-        <x:v>2166</x:v>
+        <x:v>28218.09</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H102" s="0">
-        <x:v>2379</x:v>
+        <x:v>1439</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H103" s="0">
-        <x:v>2750</x:v>
+        <x:v>1683</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H104" s="0">
-        <x:v>3082</x:v>
+        <x:v>1906</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H105" s="0">
-        <x:v>3195</x:v>
+        <x:v>2166</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:8">
       <x:c r="A106" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H106" s="0">
-        <x:v>3534</x:v>
+        <x:v>2379</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H107" s="0">
-        <x:v>4090</x:v>
+        <x:v>2750</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H108" s="0">
-        <x:v>4197</x:v>
+        <x:v>3082</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H109" s="0">
-        <x:v>5061.558579</x:v>
+        <x:v>3195</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H110" s="0">
-        <x:v>5144.404814</x:v>
+        <x:v>3534</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H111" s="0">
-        <x:v>5322.46539</x:v>
+        <x:v>4090</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H112" s="0">
-        <x:v>5322.749031</x:v>
+        <x:v>4197</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H113" s="0">
-        <x:v>5441.205184</x:v>
+        <x:v>5082.507014</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:8">
       <x:c r="A114" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H114" s="0">
-        <x:v>5643.637515</x:v>
+        <x:v>5158.957106</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:8">
       <x:c r="A115" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H115" s="0">
-        <x:v>5853.537866</x:v>
+        <x:v>5237.674583</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:8">
       <x:c r="A116" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H116" s="0">
-        <x:v>5965.637398</x:v>
+        <x:v>5356.152653</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H117" s="0">
-        <x:v>6300.253724</x:v>
+        <x:v>5406.969683</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H118" s="0">
-        <x:v>5966.955642</x:v>
+        <x:v>5614.537569</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:8">
       <x:c r="A119" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H119" s="0">
-        <x:v>6747.271738</x:v>
+        <x:v>5797.456287</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:8">
       <x:c r="A120" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H120" s="0">
-        <x:v>7368.193924</x:v>
+        <x:v>5885.279647</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:8">
       <x:c r="A121" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H121" s="0">
-        <x:v>7848.520602</x:v>
+        <x:v>6061.634726</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:8">
       <x:c r="A122" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B122" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="B122" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H122" s="0">
-        <x:v>5.9</x:v>
+        <x:v>5748.736517</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:8">
       <x:c r="A123" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B123" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="B123" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H123" s="0">
-        <x:v>6.4</x:v>
+        <x:v>6542.23708</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:8">
       <x:c r="A124" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B124" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="B124" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H124" s="0">
-        <x:v>6.7</x:v>
+        <x:v>6944.681405</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:8">
       <x:c r="A125" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B125" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="B125" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H125" s="0">
-        <x:v>7</x:v>
+        <x:v>7504.122134</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:8">
       <x:c r="A126" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B126" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="B126" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H126" s="0">
-        <x:v>7.2</x:v>
+        <x:v>8083.901085</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:8">
       <x:c r="A127" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H127" s="0">
-        <x:v>7.7</x:v>
+        <x:v>5.9</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:8">
       <x:c r="A128" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G128" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H128" s="0">
-        <x:v>7.5</x:v>
+        <x:v>6.4</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:8">
       <x:c r="A129" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H129" s="0">
-        <x:v>7.8</x:v>
+        <x:v>6.7</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:8">
       <x:c r="A130" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H130" s="0">
-        <x:v>9.1</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:8">
       <x:c r="A131" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H131" s="0">
-        <x:v>10.5</x:v>
+        <x:v>7.2</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:8">
       <x:c r="A132" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H132" s="0">
-        <x:v>10.6</x:v>
+        <x:v>7.7</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:8">
       <x:c r="A133" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H133" s="0">
-        <x:v>10.67689691</x:v>
+        <x:v>7.5</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:8">
       <x:c r="A134" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H134" s="0">
-        <x:v>10.6526657</x:v>
+        <x:v>7.8</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:8">
       <x:c r="A135" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H135" s="0">
-        <x:v>10.29696017</x:v>
+        <x:v>9.1</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:8">
       <x:c r="A136" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G136" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H136" s="0">
-        <x:v>9.534901234</x:v>
+        <x:v>10.5</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:8">
       <x:c r="A137" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H137" s="0">
-        <x:v>7.316047864</x:v>
+        <x:v>10.6</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:8">
       <x:c r="A138" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H138" s="0">
-        <x:v>7.424897377</x:v>
+        <x:v>10.50203649</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:8">
       <x:c r="A139" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H139" s="0">
-        <x:v>7.063977264</x:v>
+        <x:v>10.48448557</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:8">
       <x:c r="A140" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H140" s="0">
-        <x:v>6.747108683</x:v>
+        <x:v>10.01299613</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:8">
       <x:c r="A141" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H141" s="0">
-        <x:v>6.618602889</x:v>
+        <x:v>9.265810347</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:8">
       <x:c r="A142" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H142" s="0">
-        <x:v>6.973234294</x:v>
+        <x:v>7.075635604</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:8">
       <x:c r="A143" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H143" s="0">
-        <x:v>6.441125173</x:v>
+        <x:v>7.330007141</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:8">
       <x:c r="A144" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H144" s="0">
-        <x:v>6.020785616</x:v>
+        <x:v>6.899655909</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:8">
       <x:c r="A145" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H145" s="0">
-        <x:v>6.575386064</x:v>
+        <x:v>6.714430292</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:8">
       <x:c r="A146" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="B146" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C146" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D146" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E146" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F146" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G146" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B146" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="H146" s="0">
-        <x:v>6.8</x:v>
+        <x:v>6.557704857</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:8">
       <x:c r="A147" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="B147" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C147" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D147" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E147" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F147" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G147" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B147" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="H147" s="0">
-        <x:v>7.5</x:v>
+        <x:v>6.94010131</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:8">
       <x:c r="A148" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="B148" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C148" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D148" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="E148" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F148" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G148" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B148" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="H148" s="0">
-        <x:v>8</x:v>
+        <x:v>6.419234507</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:8">
       <x:c r="A149" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="B149" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C149" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D149" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="E149" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F149" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G149" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B149" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="H149" s="0">
-        <x:v>8.1</x:v>
+        <x:v>5.950328441</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:8">
       <x:c r="A150" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="B150" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C150" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D150" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E150" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F150" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G150" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B150" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="H150" s="0">
-        <x:v>8.4</x:v>
+        <x:v>6.340757255</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:8">
       <x:c r="A151" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="B151" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C151" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D151" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E151" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F151" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G151" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B151" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="H151" s="0">
-        <x:v>8.8</x:v>
+        <x:v>6.450313548</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:8">
       <x:c r="A152" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B152" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C152" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D152" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E152" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F152" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G152" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B152" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="H152" s="0">
-        <x:v>8.5</x:v>
+        <x:v>6.8</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:8">
       <x:c r="A153" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B153" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C153" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D153" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E153" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F153" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G153" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B153" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="H153" s="0">
-        <x:v>9</x:v>
+        <x:v>7.5</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:8">
       <x:c r="A154" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B154" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C154" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D154" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="E154" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F154" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G154" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B154" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="H154" s="0">
-        <x:v>10.5</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:8">
       <x:c r="A155" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B155" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C155" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D155" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="E155" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F155" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G155" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B155" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="H155" s="0">
-        <x:v>12.5</x:v>
+        <x:v>8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:8">
       <x:c r="A156" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B156" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C156" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="D156" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E156" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F156" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G156" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B156" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="H156" s="0">
-        <x:v>12.5</x:v>
+        <x:v>8.4</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:8">
       <x:c r="A157" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B157" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C157" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D157" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="E157" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F157" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G157" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B157" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="H157" s="0">
-        <x:v>14.43237583</x:v>
+        <x:v>8.8</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:8">
       <x:c r="A158" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B158" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C158" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D158" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E158" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F158" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G158" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B158" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="H158" s="0">
-        <x:v>14.74835167</x:v>
+        <x:v>8.5</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:8">
       <x:c r="A159" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B159" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C159" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="D159" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E159" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F159" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G159" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B159" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="H159" s="0">
-        <x:v>13.50927598</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:8">
       <x:c r="A160" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B160" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C160" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="D160" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="E160" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F160" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G160" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B160" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="H160" s="0">
-        <x:v>12.48318387</x:v>
+        <x:v>10.5</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:8">
       <x:c r="A161" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B161" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C161" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D161" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="E161" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F161" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G161" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B161" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="H161" s="0">
-        <x:v>11.82273614</x:v>
+        <x:v>12.5</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:8">
       <x:c r="A162" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B162" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C162" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D162" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E162" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F162" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G162" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B162" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="H162" s="0">
-        <x:v>11.50753132</x:v>
+        <x:v>12.5</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:8">
       <x:c r="A163" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B163" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C163" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D163" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E163" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F163" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G163" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B163" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="H163" s="0">
-        <x:v>11.39489577</x:v>
+        <x:v>14.09256558</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:8">
       <x:c r="A164" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B164" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C164" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D164" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E164" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F164" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G164" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B164" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="H164" s="0">
-        <x:v>11.77567703</x:v>
+        <x:v>14.43903587</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:8">
       <x:c r="A165" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B165" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C165" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D165" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E165" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F165" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G165" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B165" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="H165" s="0">
-        <x:v>11.63767345</x:v>
+        <x:v>13.27138492</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:8">
       <x:c r="A166" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B166" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C166" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D166" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E166" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F166" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G166" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B166" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="H166" s="0">
-        <x:v>13.43417796</x:v>
+        <x:v>12.33413126</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:8">
       <x:c r="A167" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B167" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C167" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D167" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E167" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F167" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G167" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B167" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="H167" s="0">
-        <x:v>12.53622058</x:v>
+        <x:v>11.46928629</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:8">
       <x:c r="A168" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B168" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C168" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D168" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E168" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F168" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G168" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B168" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="H168" s="0">
-        <x:v>11.74789028</x:v>
+        <x:v>11.67311919</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:8">
       <x:c r="A169" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B169" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C169" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D169" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E169" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F169" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G169" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B169" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="H169" s="0">
-        <x:v>11.52547674</x:v>
+        <x:v>11.52009136</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:8">
       <x:c r="A170" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B170" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="B170" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H170" s="0">
-        <x:v>7.2</x:v>
+        <x:v>11.74502673</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:8">
       <x:c r="A171" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B171" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="B171" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H171" s="0">
-        <x:v>7.5</x:v>
+        <x:v>11.54611769</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:8">
       <x:c r="A172" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B172" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="B172" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H172" s="0">
-        <x:v>7.7</x:v>
+        <x:v>13.36087451</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:8">
       <x:c r="A173" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B173" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="B173" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H173" s="0">
-        <x:v>8</x:v>
+        <x:v>12.50629949</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:8">
       <x:c r="A174" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B174" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="B174" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H174" s="0">
-        <x:v>8</x:v>
+        <x:v>11.61850926</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:8">
       <x:c r="A175" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B175" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="B175" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H175" s="0">
-        <x:v>8</x:v>
+        <x:v>11.41682471</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:8">
       <x:c r="A176" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B176" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="B176" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H176" s="0">
-        <x:v>7.9</x:v>
+        <x:v>11.30556747</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:8">
       <x:c r="A177" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H177" s="0">
-        <x:v>7.9</x:v>
+        <x:v>7.2</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:8">
       <x:c r="A178" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H178" s="0">
-        <x:v>8.2</x:v>
+        <x:v>7.5</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:8">
       <x:c r="A179" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H179" s="0">
-        <x:v>8.8</x:v>
+        <x:v>7.7</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:8">
       <x:c r="A180" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H180" s="0">
-        <x:v>8.7</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:8">
       <x:c r="A181" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H181" s="0">
-        <x:v>8.632105263</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:8">
       <x:c r="A182" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H182" s="0">
-        <x:v>8.671315789</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:8">
       <x:c r="A183" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H183" s="0">
-        <x:v>8.696394737</x:v>
+        <x:v>7.9</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:8">
       <x:c r="A184" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H184" s="0">
-        <x:v>8.678550032</x:v>
+        <x:v>7.9</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:8">
       <x:c r="A185" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H185" s="0">
-        <x:v>8.15966</x:v>
+        <x:v>8.2</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:8">
       <x:c r="A186" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H186" s="0">
-        <x:v>8.200647059</x:v>
+        <x:v>8.8</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:8">
       <x:c r="A187" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H187" s="0">
-        <x:v>8.159823529</x:v>
+        <x:v>8.7</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:8">
       <x:c r="A188" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H188" s="0">
-        <x:v>8.164941176</x:v>
+        <x:v>8.632105263</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:8">
       <x:c r="A189" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H189" s="0">
-        <x:v>8.280490196</x:v>
+        <x:v>8.671315789</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:8">
       <x:c r="A190" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H190" s="0">
-        <x:v>9.05946</x:v>
+        <x:v>8.696394737</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:8">
       <x:c r="A191" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H191" s="0">
-        <x:v>9.10878</x:v>
+        <x:v>8.678550032</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:8">
       <x:c r="A192" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H192" s="0">
-        <x:v>8.941931818</x:v>
+        <x:v>8.05940462</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:8">
       <x:c r="A193" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C193" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D193" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E193" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F193" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G193" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H193" s="0">
+        <x:v>8.120153983</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="194" spans="1:8">
+      <x:c r="A194" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="C193" s="0" t="s">
+      <x:c r="B194" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C194" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D194" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E194" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F194" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G194" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H194" s="0">
+        <x:v>8.061070306</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="195" spans="1:8">
+      <x:c r="A195" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="B195" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C195" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D195" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E195" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F195" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G195" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H195" s="0">
+        <x:v>8.080373659</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="196" spans="1:8">
+      <x:c r="A196" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="B196" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C196" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D196" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E196" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F196" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G196" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H196" s="0">
+        <x:v>8.185590478</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="197" spans="1:8">
+      <x:c r="A197" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="B197" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C197" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D197" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E197" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F197" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G197" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H197" s="0">
+        <x:v>8.989098102</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="198" spans="1:8">
+      <x:c r="A198" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="B198" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C198" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D198" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="E198" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F198" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G198" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H198" s="0">
+        <x:v>9.066292971</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="199" spans="1:8">
+      <x:c r="A199" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="B199" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C199" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D199" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="E199" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F199" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G199" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H199" s="0">
+        <x:v>8.584084871</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="200" spans="1:8">
+      <x:c r="A200" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="B200" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C200" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D193" s="0" t="s">
+      <x:c r="D200" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="E193" s="0" t="s">
-[...9 lines deleted...]
-        <x:v>9.05795122</x:v>
+      <x:c r="E200" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F200" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G200" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H200" s="0">
+        <x:v>8.642441644</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="201" spans="1:8">
+      <x:c r="A201" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="B201" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C201" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D201" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E201" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F201" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G201" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H201" s="0">
+        <x:v>9.298916441</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -6270,551 +6483,570 @@
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="8">
         <x:s v="SHA07C01"/>
         <x:s v="SHA07C02"/>
         <x:s v="SHA07C03"/>
         <x:s v="SHA07C04"/>
         <x:s v="SHA07C05"/>
         <x:s v="SHA07C06"/>
         <x:s v="SHA07C07"/>
         <x:s v="SHA07C08"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="8">
         <x:s v=" All Health Care Expenditure"/>
         <x:s v="Capital Expenditure"/>
         <x:s v="Current Expenditure"/>
         <x:s v="Current Public Expenditure"/>
         <x:s v="Current Private Expenditure"/>
         <x:s v="Current Expenditure GPD"/>
         <x:s v="Current Expenditure GNI*"/>
         <x:s v="Current Expenditure GDP, OECD Average"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="24">
+      <x:sharedItems count="25">
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
+        <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="24">
+      <x:sharedItems count="25">
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
+        <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02196V02652">
       <x:sharedItems count="1">
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="State">
       <x:sharedItems count="1">
         <x:s v="State"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="2">
         <x:s v="Euro Million"/>
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="5.9" maxValue="35128.34486" count="181">
-[...23 lines deleted...]
-        <x:n v="35128.34486"/>
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="5.9" maxValue="38944.71311" count="188">
+        <x:n v="6921.585033"/>
+        <x:n v="8532.265465"/>
+        <x:n v="9896.661174"/>
+        <x:n v="10949.78901"/>
+        <x:n v="12200.2582"/>
+        <x:n v="13681.28365"/>
+        <x:n v="14437.65299"/>
+        <x:n v="16263.59974"/>
+        <x:n v="17898.17163"/>
+        <x:n v="18508.78973"/>
+        <x:n v="18198.62892"/>
+        <x:n v="18926.57088"/>
+        <x:n v="19263.30027"/>
+        <x:n v="18859.3333"/>
+        <x:n v="19484.55101"/>
+        <x:n v="20334.20698"/>
+        <x:n v="21452.56091"/>
+        <x:n v="22460.19384"/>
+        <x:n v="23917.89895"/>
+        <x:n v="24907.59125"/>
+        <x:n v="27726.14022"/>
+        <x:n v="30108.87839"/>
+        <x:n v="32436.65833"/>
+        <x:n v="35943.77646"/>
+        <x:n v="38944.71311"/>
         <x:n v="521.5850325"/>
         <x:n v="727.2654649"/>
         <x:n v="821.661174"/>
         <x:n v="748.7890085"/>
         <x:n v="918.2581994"/>
         <x:n v="665.283653"/>
         <x:n v="538.6529918"/>
         <x:n v="876.5997399"/>
         <x:n v="807.1716336"/>
         <x:n v="670.7897317"/>
         <x:n v="582.6289217"/>
         <x:n v="745.4017268"/>
         <x:n v="544.6996797"/>
-        <x:n v="918.1630694"/>
         <x:n v="897.8107459"/>
         <x:n v="1068.461108"/>
         <x:n v="1226.641974"/>
         <x:n v="1184.004165"/>
         <x:n v="1415.428703"/>
         <x:n v="1053.767559"/>
-        <x:n v="1233.78209"/>
-[...2 lines deleted...]
-        <x:n v="1597.0498"/>
+        <x:n v="1233.782177"/>
+        <x:n v="1322.134298"/>
+        <x:n v="1452.20372"/>
+        <x:n v="2672.000063"/>
+        <x:n v="2642.722021"/>
         <x:n v="6400"/>
         <x:n v="7805"/>
         <x:n v="9075"/>
         <x:n v="10201"/>
         <x:n v="11282"/>
         <x:n v="13016"/>
         <x:n v="13899"/>
         <x:n v="15387"/>
         <x:n v="17091"/>
         <x:n v="17838"/>
         <x:n v="17616"/>
-        <x:n v="18185.60688"/>
-[...11 lines deleted...]
-        <x:n v="33531.29506"/>
+        <x:n v="18181.16915"/>
+        <x:n v="18517.89854"/>
+        <x:n v="18314.63363"/>
+        <x:n v="18586.74026"/>
+        <x:n v="19265.74588"/>
+        <x:n v="20225.91893"/>
+        <x:n v="21276.18967"/>
+        <x:n v="22502.47025"/>
+        <x:n v="23853.82369"/>
+        <x:n v="26492.35805"/>
+        <x:n v="28786.74409"/>
+        <x:n v="30984.45461"/>
+        <x:n v="33271.7764"/>
+        <x:n v="36301.99109"/>
         <x:n v="4961"/>
         <x:n v="6122"/>
         <x:n v="7168"/>
         <x:n v="8035"/>
         <x:n v="8903"/>
         <x:n v="10265"/>
         <x:n v="10817"/>
         <x:n v="12191"/>
         <x:n v="13557"/>
         <x:n v="13748"/>
         <x:n v="13420"/>
-        <x:n v="13124.0483"/>
-[...11 lines deleted...]
-        <x:n v="25682.77446"/>
+        <x:n v="13098.66214"/>
+        <x:n v="13358.94144"/>
+        <x:n v="13076.95904"/>
+        <x:n v="13230.58761"/>
+        <x:n v="13858.77619"/>
+        <x:n v="14611.38136"/>
+        <x:n v="15478.73338"/>
+        <x:n v="16617.1906"/>
+        <x:n v="17792.18897"/>
+        <x:n v="20743.62153"/>
+        <x:n v="22244.50701"/>
+        <x:n v="24039.77321"/>
+        <x:n v="25767.65427"/>
+        <x:n v="28218.09"/>
         <x:n v="1439"/>
         <x:n v="1683"/>
         <x:n v="1906"/>
         <x:n v="2166"/>
         <x:n v="2379"/>
         <x:n v="2750"/>
         <x:n v="3082"/>
         <x:n v="3195"/>
         <x:n v="3534"/>
         <x:n v="4090"/>
         <x:n v="4197"/>
-        <x:n v="5061.558579"/>
-[...11 lines deleted...]
-        <x:n v="7848.520602"/>
+        <x:n v="5082.507014"/>
+        <x:n v="5158.957106"/>
+        <x:n v="5237.674583"/>
+        <x:n v="5356.152653"/>
+        <x:n v="5406.969683"/>
+        <x:n v="5614.537569"/>
+        <x:n v="5797.456287"/>
+        <x:n v="5885.279647"/>
+        <x:n v="6061.634726"/>
+        <x:n v="5748.736517"/>
+        <x:n v="6542.23708"/>
+        <x:n v="6944.681405"/>
+        <x:n v="7504.122134"/>
+        <x:n v="8083.901085"/>
         <x:n v="5.9"/>
         <x:n v="6.4"/>
         <x:n v="6.7"/>
         <x:n v="7"/>
         <x:n v="7.2"/>
         <x:n v="7.7"/>
         <x:n v="7.5"/>
         <x:n v="7.8"/>
         <x:n v="9.1"/>
         <x:n v="10.5"/>
         <x:n v="10.6"/>
-        <x:n v="10.67689691"/>
-[...11 lines deleted...]
-        <x:n v="6.575386064"/>
+        <x:n v="10.50203649"/>
+        <x:n v="10.48448557"/>
+        <x:n v="10.01299613"/>
+        <x:n v="9.265810347"/>
+        <x:n v="7.075635604"/>
+        <x:n v="7.330007141"/>
+        <x:n v="6.899655909"/>
+        <x:n v="6.714430292"/>
+        <x:n v="6.557704857"/>
+        <x:n v="6.94010131"/>
+        <x:n v="6.419234507"/>
+        <x:n v="5.950328441"/>
+        <x:n v="6.340757255"/>
+        <x:n v="6.450313548"/>
         <x:n v="6.8"/>
         <x:n v="8"/>
         <x:n v="8.1"/>
         <x:n v="8.4"/>
         <x:n v="8.8"/>
         <x:n v="8.5"/>
         <x:n v="9"/>
         <x:n v="12.5"/>
-        <x:n v="14.43237583"/>
-[...11 lines deleted...]
-        <x:n v="11.52547674"/>
+        <x:n v="14.09256558"/>
+        <x:n v="14.43903587"/>
+        <x:n v="13.27138492"/>
+        <x:n v="12.33413126"/>
+        <x:n v="11.46928629"/>
+        <x:n v="11.67311919"/>
+        <x:n v="11.52009136"/>
+        <x:n v="11.74502673"/>
+        <x:n v="11.54611769"/>
+        <x:n v="13.36087451"/>
+        <x:n v="12.50629949"/>
+        <x:n v="11.61850926"/>
+        <x:n v="11.41682471"/>
+        <x:n v="11.30556747"/>
         <x:n v="7.9"/>
         <x:n v="8.2"/>
         <x:n v="8.7"/>
         <x:n v="8.632105263"/>
         <x:n v="8.671315789"/>
         <x:n v="8.696394737"/>
         <x:n v="8.678550032"/>
-        <x:n v="8.15966"/>
-[...7 lines deleted...]
-        <x:n v="9.05795122"/>
+        <x:n v="8.05940462"/>
+        <x:n v="8.120153983"/>
+        <x:n v="8.061070306"/>
+        <x:n v="8.080373659"/>
+        <x:n v="8.185590478"/>
+        <x:n v="8.989098102"/>
+        <x:n v="9.066292971"/>
+        <x:n v="8.584084871"/>
+        <x:n v="8.642441644"/>
+        <x:n v="9.298916441"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="SHA07C01"/>
     <s v=" All Health Care Expenditure"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="6922"/>
+    <n v="6921.585033"/>
   </r>
   <r>
     <s v="SHA07C01"/>
     <s v=" All Health Care Expenditure"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="8532"/>
+    <n v="8532.265465"/>
   </r>
   <r>
     <s v="SHA07C01"/>
     <s v=" All Health Care Expenditure"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="9896"/>
+    <n v="9896.661174"/>
   </r>
   <r>
     <s v="SHA07C01"/>
     <s v=" All Health Care Expenditure"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="10950"/>
+    <n v="10949.78901"/>
   </r>
   <r>
     <s v="SHA07C01"/>
     <s v=" All Health Care Expenditure"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="12200"/>
+    <n v="12200.2582"/>
   </r>
   <r>
     <s v="SHA07C01"/>
     <s v=" All Health Care Expenditure"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="13681"/>
+    <n v="13681.28365"/>
   </r>
   <r>
     <s v="SHA07C01"/>
     <s v=" All Health Care Expenditure"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="14438"/>
+    <n v="14437.65299"/>
   </r>
   <r>
     <s v="SHA07C01"/>
     <s v=" All Health Care Expenditure"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="16263"/>
+    <n v="16263.59974"/>
   </r>
   <r>
     <s v="SHA07C01"/>
     <s v=" All Health Care Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="17898"/>
+    <n v="17898.17163"/>
   </r>
   <r>
     <s v="SHA07C01"/>
     <s v=" All Health Care Expenditure"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="18509"/>
+    <n v="18508.78973"/>
   </r>
   <r>
     <s v="SHA07C01"/>
     <s v=" All Health Care Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="18199"/>
+    <n v="18198.62892"/>
   </r>
   <r>
     <s v="SHA07C01"/>
     <s v=" All Health Care Expenditure"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="18931.0086"/>
+    <n v="18926.57088"/>
   </r>
   <r>
     <s v="SHA07C01"/>
     <s v=" All Health Care Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="19073.72131"/>
+    <n v="19263.30027"/>
   </r>
   <r>
     <s v="SHA07C01"/>
     <s v=" All Health Care Expenditure"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="19298.43916"/>
+    <n v="18859.3333"/>
   </r>
   <r>
     <s v="SHA07C01"/>
     <s v=" All Health Care Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="19434.90187"/>
+    <n v="19484.55101"/>
   </r>
   <r>
     <s v="SHA07C01"/>
     <s v=" All Health Care Expenditure"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="20359.9049"/>
+    <n v="20334.20698"/>
   </r>
   <r>
     <s v="SHA07C01"/>
     <s v=" All Health Care Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="21495.23847"/>
+    <n v="21452.56091"/>
   </r>
   <r>
     <s v="SHA07C01"/>
     <s v=" All Health Care Expenditure"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="22525.0987"/>
+    <n v="22460.19384"/>
   </r>
   <r>
     <s v="SHA07C01"/>
     <s v=" All Health Care Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="24009.1847"/>
+    <n v="23917.89895"/>
   </r>
   <r>
     <s v="SHA07C01"/>
     <s v=" All Health Care Expenditure"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="25123.97664"/>
+    <n v="24907.59125"/>
   </r>
   <r>
     <s v="SHA07C01"/>
     <s v=" All Health Care Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="27885.97688"/>
+    <n v="27726.14022"/>
   </r>
   <r>
     <s v="SHA07C01"/>
     <s v=" All Health Care Expenditure"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="30256.77824"/>
+    <n v="30108.87839"/>
   </r>
   <r>
     <s v="SHA07C01"/>
     <s v=" All Health Care Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="32816.58727"/>
+    <n v="32436.65833"/>
   </r>
   <r>
     <s v="SHA07C01"/>
     <s v=" All Health Care Expenditure"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="35128.34486"/>
+    <n v="35943.77646"/>
+  </r>
+  <r>
+    <s v="SHA07C01"/>
+    <s v=" All Health Care Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Euro Million"/>
+    <n v="38944.71311"/>
   </r>
   <r>
     <s v="SHA07C02"/>
     <s v="Capital Expenditure"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="521.5850325"/>
   </r>
   <r>
     <s v="SHA07C02"/>
     <s v="Capital Expenditure"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="727.2654649"/>
   </r>
   <r>
     <s v="SHA07C02"/>
     <s v="Capital Expenditure"/>
     <s v="2002"/>
@@ -6900,61 +7132,61 @@
     <s v="2010"/>
     <s v="2010"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="582.6289217"/>
   </r>
   <r>
     <s v="SHA07C02"/>
     <s v="Capital Expenditure"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="745.4017268"/>
   </r>
   <r>
     <s v="SHA07C02"/>
     <s v="Capital Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="544.6996797"/>
+    <n v="745.4017268"/>
   </r>
   <r>
     <s v="SHA07C02"/>
     <s v="Capital Expenditure"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="918.1630694"/>
+    <n v="544.6996797"/>
   </r>
   <r>
     <s v="SHA07C02"/>
     <s v="Capital Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="897.8107459"/>
   </r>
   <r>
     <s v="SHA07C02"/>
     <s v="Capital Expenditure"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="1068.461108"/>
   </r>
   <r>
     <s v="SHA07C02"/>
     <s v="Capital Expenditure"/>
     <s v="2016"/>
@@ -6980,81 +7212,91 @@
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="1415.428703"/>
   </r>
   <r>
     <s v="SHA07C02"/>
     <s v="Capital Expenditure"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="1053.767559"/>
   </r>
   <r>
     <s v="SHA07C02"/>
     <s v="Capital Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="1233.78209"/>
+    <n v="1233.782177"/>
   </r>
   <r>
     <s v="SHA07C02"/>
     <s v="Capital Expenditure"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="1322.134322"/>
+    <n v="1322.134298"/>
   </r>
   <r>
     <s v="SHA07C02"/>
     <s v="Capital Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="1452.20363"/>
+    <n v="1452.20372"/>
   </r>
   <r>
     <s v="SHA07C02"/>
     <s v="Capital Expenditure"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="1597.0498"/>
+    <n v="2672.000063"/>
+  </r>
+  <r>
+    <s v="SHA07C02"/>
+    <s v="Capital Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Euro Million"/>
+    <n v="2642.722021"/>
   </r>
   <r>
     <s v="SHA07C03"/>
     <s v="Current Expenditure"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="6400"/>
   </r>
   <r>
     <s v="SHA07C03"/>
     <s v="Current Expenditure"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="7805"/>
   </r>
   <r>
     <s v="SHA07C03"/>
     <s v="Current Expenditure"/>
     <s v="2002"/>
@@ -7130,171 +7372,181 @@
     <s v="2009"/>
     <s v="2009"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="17838"/>
   </r>
   <r>
     <s v="SHA07C03"/>
     <s v="Current Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="17616"/>
   </r>
   <r>
     <s v="SHA07C03"/>
     <s v="Current Expenditure"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="18185.60688"/>
+    <n v="18181.16915"/>
   </r>
   <r>
     <s v="SHA07C03"/>
     <s v="Current Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="18529.02163"/>
+    <n v="18517.89854"/>
   </r>
   <r>
     <s v="SHA07C03"/>
     <s v="Current Expenditure"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="18380.27609"/>
+    <n v="18314.63363"/>
   </r>
   <r>
     <s v="SHA07C03"/>
     <s v="Current Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="18537.09112"/>
+    <n v="18586.74026"/>
   </r>
   <r>
     <s v="SHA07C03"/>
     <s v="Current Expenditure"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="19291.44379"/>
+    <n v="19265.74588"/>
   </r>
   <r>
     <s v="SHA07C03"/>
     <s v="Current Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="20268.5965"/>
+    <n v="20225.91893"/>
   </r>
   <r>
     <s v="SHA07C03"/>
     <s v="Current Expenditure"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="21341.09454"/>
+    <n v="21276.18967"/>
   </r>
   <r>
     <s v="SHA07C03"/>
     <s v="Current Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="22593.756"/>
+    <n v="22502.47025"/>
   </r>
   <r>
     <s v="SHA07C03"/>
     <s v="Current Expenditure"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="24070.20908"/>
+    <n v="23853.82369"/>
   </r>
   <r>
     <s v="SHA07C03"/>
     <s v="Current Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="26652.19479"/>
+    <n v="26492.35805"/>
   </r>
   <r>
     <s v="SHA07C03"/>
     <s v="Current Expenditure"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="28934.64392"/>
+    <n v="28786.74409"/>
   </r>
   <r>
     <s v="SHA07C03"/>
     <s v="Current Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="31364.38364"/>
+    <n v="30984.45461"/>
   </r>
   <r>
     <s v="SHA07C03"/>
     <s v="Current Expenditure"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="33531.29506"/>
+    <n v="33271.7764"/>
+  </r>
+  <r>
+    <s v="SHA07C03"/>
+    <s v="Current Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Euro Million"/>
+    <n v="36301.99109"/>
   </r>
   <r>
     <s v="SHA07C04"/>
     <s v="Current Public Expenditure"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="4961"/>
   </r>
   <r>
     <s v="SHA07C04"/>
     <s v="Current Public Expenditure"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="6122"/>
   </r>
   <r>
     <s v="SHA07C04"/>
     <s v="Current Public Expenditure"/>
     <s v="2002"/>
@@ -7370,171 +7622,181 @@
     <s v="2009"/>
     <s v="2009"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="13748"/>
   </r>
   <r>
     <s v="SHA07C04"/>
     <s v="Current Public Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="13420"/>
   </r>
   <r>
     <s v="SHA07C04"/>
     <s v="Current Public Expenditure"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="13124.0483"/>
+    <n v="13098.66214"/>
   </r>
   <r>
     <s v="SHA07C04"/>
     <s v="Current Public Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="13384.61682"/>
+    <n v="13358.94144"/>
   </r>
   <r>
     <s v="SHA07C04"/>
     <s v="Current Public Expenditure"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="13057.8107"/>
+    <n v="13076.95904"/>
   </r>
   <r>
     <s v="SHA07C04"/>
     <s v="Current Public Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="13214.34209"/>
+    <n v="13230.58761"/>
   </r>
   <r>
     <s v="SHA07C04"/>
     <s v="Current Public Expenditure"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="13850.23861"/>
+    <n v="13858.77619"/>
   </r>
   <r>
     <s v="SHA07C04"/>
     <s v="Current Public Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="14624.95898"/>
+    <n v="14611.38136"/>
   </r>
   <r>
     <s v="SHA07C04"/>
     <s v="Current Public Expenditure"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="15487.55667"/>
+    <n v="15478.73338"/>
   </r>
   <r>
     <s v="SHA07C04"/>
     <s v="Current Public Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="16628.1186"/>
+    <n v="16617.1906"/>
   </r>
   <r>
     <s v="SHA07C04"/>
     <s v="Current Public Expenditure"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="17769.95536"/>
+    <n v="17792.18897"/>
   </r>
   <r>
     <s v="SHA07C04"/>
     <s v="Current Public Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="20685.23915"/>
+    <n v="20743.62153"/>
   </r>
   <r>
     <s v="SHA07C04"/>
     <s v="Current Public Expenditure"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="22187.37218"/>
+    <n v="22244.50701"/>
   </r>
   <r>
     <s v="SHA07C04"/>
     <s v="Current Public Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="23996.18972"/>
+    <n v="24039.77321"/>
   </r>
   <r>
     <s v="SHA07C04"/>
     <s v="Current Public Expenditure"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="25682.77446"/>
+    <n v="25767.65427"/>
+  </r>
+  <r>
+    <s v="SHA07C04"/>
+    <s v="Current Public Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Euro Million"/>
+    <n v="28218.09"/>
   </r>
   <r>
     <s v="SHA07C05"/>
     <s v="Current Private Expenditure"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="1439"/>
   </r>
   <r>
     <s v="SHA07C05"/>
     <s v="Current Private Expenditure"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="1683"/>
   </r>
   <r>
     <s v="SHA07C05"/>
     <s v="Current Private Expenditure"/>
     <s v="2002"/>
@@ -7610,171 +7872,181 @@
     <s v="2009"/>
     <s v="2009"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="4090"/>
   </r>
   <r>
     <s v="SHA07C05"/>
     <s v="Current Private Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="4197"/>
   </r>
   <r>
     <s v="SHA07C05"/>
     <s v="Current Private Expenditure"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="5061.558579"/>
+    <n v="5082.507014"/>
   </r>
   <r>
     <s v="SHA07C05"/>
     <s v="Current Private Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="5144.404814"/>
+    <n v="5158.957106"/>
   </r>
   <r>
     <s v="SHA07C05"/>
     <s v="Current Private Expenditure"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="5322.46539"/>
+    <n v="5237.674583"/>
   </r>
   <r>
     <s v="SHA07C05"/>
     <s v="Current Private Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="5322.749031"/>
+    <n v="5356.152653"/>
   </r>
   <r>
     <s v="SHA07C05"/>
     <s v="Current Private Expenditure"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="5441.205184"/>
+    <n v="5406.969683"/>
   </r>
   <r>
     <s v="SHA07C05"/>
     <s v="Current Private Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="5643.637515"/>
+    <n v="5614.537569"/>
   </r>
   <r>
     <s v="SHA07C05"/>
     <s v="Current Private Expenditure"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="5853.537866"/>
+    <n v="5797.456287"/>
   </r>
   <r>
     <s v="SHA07C05"/>
     <s v="Current Private Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="5965.637398"/>
+    <n v="5885.279647"/>
   </r>
   <r>
     <s v="SHA07C05"/>
     <s v="Current Private Expenditure"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="6300.253724"/>
+    <n v="6061.634726"/>
   </r>
   <r>
     <s v="SHA07C05"/>
     <s v="Current Private Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="5966.955642"/>
+    <n v="5748.736517"/>
   </r>
   <r>
     <s v="SHA07C05"/>
     <s v="Current Private Expenditure"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="6747.271738"/>
+    <n v="6542.23708"/>
   </r>
   <r>
     <s v="SHA07C05"/>
     <s v="Current Private Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="7368.193924"/>
+    <n v="6944.681405"/>
   </r>
   <r>
     <s v="SHA07C05"/>
     <s v="Current Private Expenditure"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="7848.520602"/>
+    <n v="7504.122134"/>
+  </r>
+  <r>
+    <s v="SHA07C05"/>
+    <s v="Current Private Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Euro Million"/>
+    <n v="8083.901085"/>
   </r>
   <r>
     <s v="SHA07C06"/>
     <s v="Current Expenditure GPD"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="5.9"/>
   </r>
   <r>
     <s v="SHA07C06"/>
     <s v="Current Expenditure GPD"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="6.4"/>
   </r>
   <r>
     <s v="SHA07C06"/>
     <s v="Current Expenditure GPD"/>
     <s v="2002"/>
@@ -7850,171 +8122,181 @@
     <s v="2009"/>
     <s v="2009"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="10.5"/>
   </r>
   <r>
     <s v="SHA07C06"/>
     <s v="Current Expenditure GPD"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="10.6"/>
   </r>
   <r>
     <s v="SHA07C06"/>
     <s v="Current Expenditure GPD"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="10.67689691"/>
+    <n v="10.50203649"/>
   </r>
   <r>
     <s v="SHA07C06"/>
     <s v="Current Expenditure GPD"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="10.6526657"/>
+    <n v="10.48448557"/>
   </r>
   <r>
     <s v="SHA07C06"/>
     <s v="Current Expenditure GPD"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="10.29696017"/>
+    <n v="10.01299613"/>
   </r>
   <r>
     <s v="SHA07C06"/>
     <s v="Current Expenditure GPD"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="9.534901234"/>
+    <n v="9.265810347"/>
   </r>
   <r>
     <s v="SHA07C06"/>
     <s v="Current Expenditure GPD"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="7.316047864"/>
+    <n v="7.075635604"/>
   </r>
   <r>
     <s v="SHA07C06"/>
     <s v="Current Expenditure GPD"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="7.424897377"/>
+    <n v="7.330007141"/>
   </r>
   <r>
     <s v="SHA07C06"/>
     <s v="Current Expenditure GPD"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="7.063977264"/>
+    <n v="6.899655909"/>
   </r>
   <r>
     <s v="SHA07C06"/>
     <s v="Current Expenditure GPD"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="6.747108683"/>
+    <n v="6.714430292"/>
   </r>
   <r>
     <s v="SHA07C06"/>
     <s v="Current Expenditure GPD"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="6.618602889"/>
+    <n v="6.557704857"/>
   </r>
   <r>
     <s v="SHA07C06"/>
     <s v="Current Expenditure GPD"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="6.973234294"/>
+    <n v="6.94010131"/>
   </r>
   <r>
     <s v="SHA07C06"/>
     <s v="Current Expenditure GPD"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="6.441125173"/>
+    <n v="6.419234507"/>
   </r>
   <r>
     <s v="SHA07C06"/>
     <s v="Current Expenditure GPD"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="6.020785616"/>
+    <n v="5.950328441"/>
   </r>
   <r>
     <s v="SHA07C06"/>
     <s v="Current Expenditure GPD"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="6.575386064"/>
+    <n v="6.340757255"/>
+  </r>
+  <r>
+    <s v="SHA07C06"/>
+    <s v="Current Expenditure GPD"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="%"/>
+    <n v="6.450313548"/>
   </r>
   <r>
     <s v="SHA07C07"/>
     <s v="Current Expenditure GNI*"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="6.8"/>
   </r>
   <r>
     <s v="SHA07C07"/>
     <s v="Current Expenditure GNI*"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="7.5"/>
   </r>
   <r>
     <s v="SHA07C07"/>
     <s v="Current Expenditure GNI*"/>
     <s v="2002"/>
@@ -8090,171 +8372,181 @@
     <s v="2009"/>
     <s v="2009"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="12.5"/>
   </r>
   <r>
     <s v="SHA07C07"/>
     <s v="Current Expenditure GNI*"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="12.5"/>
   </r>
   <r>
     <s v="SHA07C07"/>
     <s v="Current Expenditure GNI*"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="14.43237583"/>
+    <n v="14.09256558"/>
   </r>
   <r>
     <s v="SHA07C07"/>
     <s v="Current Expenditure GNI*"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="14.74835167"/>
+    <n v="14.43903587"/>
   </r>
   <r>
     <s v="SHA07C07"/>
     <s v="Current Expenditure GNI*"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="13.50927598"/>
+    <n v="13.27138492"/>
   </r>
   <r>
     <s v="SHA07C07"/>
     <s v="Current Expenditure GNI*"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="12.48318387"/>
+    <n v="12.33413126"/>
   </r>
   <r>
     <s v="SHA07C07"/>
     <s v="Current Expenditure GNI*"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="11.82273614"/>
+    <n v="11.46928629"/>
   </r>
   <r>
     <s v="SHA07C07"/>
     <s v="Current Expenditure GNI*"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="11.50753132"/>
+    <n v="11.67311919"/>
   </r>
   <r>
     <s v="SHA07C07"/>
     <s v="Current Expenditure GNI*"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="11.39489577"/>
+    <n v="11.52009136"/>
   </r>
   <r>
     <s v="SHA07C07"/>
     <s v="Current Expenditure GNI*"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="11.77567703"/>
+    <n v="11.74502673"/>
   </r>
   <r>
     <s v="SHA07C07"/>
     <s v="Current Expenditure GNI*"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="11.63767345"/>
+    <n v="11.54611769"/>
   </r>
   <r>
     <s v="SHA07C07"/>
     <s v="Current Expenditure GNI*"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="13.43417796"/>
+    <n v="13.36087451"/>
   </r>
   <r>
     <s v="SHA07C07"/>
     <s v="Current Expenditure GNI*"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="12.53622058"/>
+    <n v="12.50629949"/>
   </r>
   <r>
     <s v="SHA07C07"/>
     <s v="Current Expenditure GNI*"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="11.74789028"/>
+    <n v="11.61850926"/>
   </r>
   <r>
     <s v="SHA07C07"/>
     <s v="Current Expenditure GNI*"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="11.52547674"/>
+    <n v="11.41682471"/>
+  </r>
+  <r>
+    <s v="SHA07C07"/>
+    <s v="Current Expenditure GNI*"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="%"/>
+    <n v="11.30556747"/>
   </r>
   <r>
     <s v="SHA07C08"/>
     <s v="Current Expenditure GDP, OECD Average"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="7.2"/>
   </r>
   <r>
     <s v="SHA07C08"/>
     <s v="Current Expenditure GDP, OECD Average"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="7.5"/>
   </r>
   <r>
     <s v="SHA07C08"/>
     <s v="Current Expenditure GDP, OECD Average"/>
     <s v="2002"/>
@@ -8370,109 +8662,119 @@
     <s v="2013"/>
     <s v="2013"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="8.696394737"/>
   </r>
   <r>
     <s v="SHA07C08"/>
     <s v="Current Expenditure GDP, OECD Average"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="8.678550032"/>
   </r>
   <r>
     <s v="SHA07C08"/>
     <s v="Current Expenditure GDP, OECD Average"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="8.15966"/>
+    <n v="8.05940462"/>
   </r>
   <r>
     <s v="SHA07C08"/>
     <s v="Current Expenditure GDP, OECD Average"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="8.200647059"/>
+    <n v="8.120153983"/>
   </r>
   <r>
     <s v="SHA07C08"/>
     <s v="Current Expenditure GDP, OECD Average"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="8.159823529"/>
+    <n v="8.061070306"/>
   </r>
   <r>
     <s v="SHA07C08"/>
     <s v="Current Expenditure GDP, OECD Average"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="8.164941176"/>
+    <n v="8.080373659"/>
   </r>
   <r>
     <s v="SHA07C08"/>
     <s v="Current Expenditure GDP, OECD Average"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="8.280490196"/>
+    <n v="8.185590478"/>
   </r>
   <r>
     <s v="SHA07C08"/>
     <s v="Current Expenditure GDP, OECD Average"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="9.05946"/>
+    <n v="8.989098102"/>
   </r>
   <r>
     <s v="SHA07C08"/>
     <s v="Current Expenditure GDP, OECD Average"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="9.10878"/>
+    <n v="9.066292971"/>
   </r>
   <r>
     <s v="SHA07C08"/>
     <s v="Current Expenditure GDP, OECD Average"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="8.941931818"/>
+    <n v="8.584084871"/>
   </r>
   <r>
     <s v="SHA07C08"/>
     <s v="Current Expenditure GDP, OECD Average"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="9.05795122"/>
+    <n v="8.642441644"/>
+  </r>
+  <r>
+    <s v="SHA07C08"/>
+    <s v="Current Expenditure GDP, OECD Average"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="%"/>
+    <n v="9.298916441"/>
   </r>
 </pivotCacheRecords>
 </file>