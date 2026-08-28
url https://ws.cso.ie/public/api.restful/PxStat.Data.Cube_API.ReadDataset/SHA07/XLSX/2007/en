--- v5 (2026-07-12)
+++ v6 (2026-08-28)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b9b0cbc5be544e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/797db2f5fa464a21a4a7c95c6931f891.psmdcp" Id="R6c72e7660bc64bef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R139cafc0bd7c4023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6231fd594d2d4117bc382009e59eeefd.psmdcp" Id="R49494970cf0f4da6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>