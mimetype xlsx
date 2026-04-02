--- v2 (2026-02-16)
+++ v3 (2026-04-02)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc20881aa18c4239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/107ec5cd14d24d8991904f79b153d737.psmdcp" Id="R1d493bbc1dad49b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf800d3a7e9c043bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26e5f6f950484c0caf3e901ba8f96eee.psmdcp" Id="Rd8f984bc16ce47d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -71,51 +71,51 @@
   <x:si>
     <x:t>28/09/2021 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SCA39/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>DCYA</x:t>
   </x:si>
   <x:si>
     <x:t>Department of Children, Disability and Equality</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Shauna Allen</x:t>
+    <x:t>The Data and Analytics Unit</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>dataandanalytics@dcde.gov.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
     <x:t>(+353) 1 647 3041</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>DCDE</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.gov.ie/en/organisation/department-of-children-equality-disability-integration-and-youth/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>