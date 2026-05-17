--- v3 (2026-04-02)
+++ v4 (2026-05-17)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf800d3a7e9c043bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26e5f6f950484c0caf3e901ba8f96eee.psmdcp" Id="Rd8f984bc16ce47d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19b8a193e28b4543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b77625ff34d4a039805174554cbb628.psmdcp" Id="R826d8d5241ec4ae3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>