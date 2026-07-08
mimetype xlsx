--- v4 (2026-05-17)
+++ v5 (2026-07-08)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19b8a193e28b4543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b77625ff34d4a039805174554cbb628.psmdcp" Id="R826d8d5241ec4ae3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb349994814cf46e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/578fa62b8adb4995aab6eb14fce03136.psmdcp" Id="R89d89ae691664fa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>