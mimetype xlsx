--- v5 (2026-07-08)
+++ v6 (2026-08-26)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb349994814cf46e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/578fa62b8adb4995aab6eb14fce03136.psmdcp" Id="R89d89ae691664fa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66f578594ef64388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25ee415f00024ae68c0fb606ed9cde55.psmdcp" Id="Rce3daabc471e4bd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>