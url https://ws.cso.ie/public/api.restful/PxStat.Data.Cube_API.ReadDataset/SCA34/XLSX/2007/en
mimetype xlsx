--- v2 (2026-02-17)
+++ v3 (2026-04-05)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f251bef7c7a4667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3cf1986a0ecb4a18b0ebd53cbc5647f9.psmdcp" Id="Rf0da1231fb4f47e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6028c63dfe884a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83f733ddb81f479d898a1b42b2d00a14.psmdcp" Id="Rcadbc3d391594a9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -74,51 +74,51 @@
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Source: Pisa Survey, Organisation for International Co-operation and Developmen&lt;br&gt;t (OECD) &lt;a href="//www.erc.ie/studies/pisa/" target="_blank"&gt;www.erc.ie/studies/pisa/&lt;/a&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SCA34/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>DCYA</x:t>
   </x:si>
   <x:si>
     <x:t>Department of Children, Disability and Equality</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Shauna Allen</x:t>
+    <x:t>The Data and Analytics Unit</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>dataandanalytics@dcde.gov.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
     <x:t>(+353) 1 647 3041</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>DCDE</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.gov.ie/en/organisation/department-of-children-equality-disability-integration-and-youth/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>