--- v3 (2026-04-05)
+++ v4 (2026-06-11)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6028c63dfe884a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83f733ddb81f479d898a1b42b2d00a14.psmdcp" Id="Rcadbc3d391594a9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7333a15bbc82405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/488c4278ed864dbf8881fbdb0a491fec.psmdcp" Id="R11b15f8e23164214" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>