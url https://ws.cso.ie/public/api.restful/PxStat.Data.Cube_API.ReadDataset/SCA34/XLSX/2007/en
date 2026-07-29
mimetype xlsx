--- v4 (2026-06-11)
+++ v5 (2026-07-29)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7333a15bbc82405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/488c4278ed864dbf8881fbdb0a491fec.psmdcp" Id="R11b15f8e23164214" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c00b5d994234f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a813fad79477475eaa8b52c81d106771.psmdcp" Id="R37e6625e92154783" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>