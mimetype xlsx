--- v5 (2026-07-29)
+++ v6 (2026-09-12)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c00b5d994234f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a813fad79477475eaa8b52c81d106771.psmdcp" Id="R37e6625e92154783" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc23a661963b448a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69bfd3a31e7d46d1bf0fd6fc3e9de3c6.psmdcp" Id="Rc9feaa555a294e4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>