--- v2 (2026-02-19)
+++ v3 (2026-04-14)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97b0045fa6514518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6cb4ff07c0fc4e38ac1998525f5f9666.psmdcp" Id="R01a74904cbcf4cf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ae316e1d334b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a0eab7361bb482fafae53ed4646e65c.psmdcp" Id="Rf582562cc2e94d3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -74,51 +74,51 @@
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Source: Pisa Survey(https://www.erc.ie/studies/pisa/), Organisation for International Co-operation and Development (OECD).&lt;br&gt;27 November 2024 - The units were corrected from '%' to 'Mean score'.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SCA32/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>DCYA</x:t>
   </x:si>
   <x:si>
     <x:t>Department of Children, Disability and Equality</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Shauna Allen</x:t>
+    <x:t>The Data and Analytics Unit</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>dataandanalytics@dcde.gov.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
     <x:t>(+353) 1 647 3041</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>DCDE</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.gov.ie/en/organisation/department-of-children-equality-disability-integration-and-youth/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>