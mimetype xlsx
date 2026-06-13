--- v3 (2026-04-14)
+++ v4 (2026-06-13)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ae316e1d334b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a0eab7361bb482fafae53ed4646e65c.psmdcp" Id="Rf582562cc2e94d3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57d580bd2f674e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc922710eb30456a9a46ecfae89aaf7d.psmdcp" Id="R6ad5106e272f4f4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>