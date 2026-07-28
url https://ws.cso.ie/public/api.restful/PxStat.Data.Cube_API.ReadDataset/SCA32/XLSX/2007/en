--- v4 (2026-06-13)
+++ v5 (2026-07-28)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57d580bd2f674e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc922710eb30456a9a46ecfae89aaf7d.psmdcp" Id="R6ad5106e272f4f4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4017df07ebb49b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3952784f93b406ba620b223da38574d.psmdcp" Id="Rec4238482e724f26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>