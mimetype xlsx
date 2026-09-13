--- v5 (2026-07-28)
+++ v6 (2026-09-13)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4017df07ebb49b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3952784f93b406ba620b223da38574d.psmdcp" Id="Rec4238482e724f26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13a40809a46d48b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa112aba16ea4b0aad11689d9e922662.psmdcp" Id="R1f5344e143604cd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>