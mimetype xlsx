--- v1 (2026-02-11)
+++ v2 (2026-04-05)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ec06b55c08c45b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/18c9a5ae5c864677a43fd10a985611cd.psmdcp" Id="R2e5b07efc27a4d69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R844e555d146d42d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d1c62c785bd4ea9b11af2ff5d4e4ccd.psmdcp" Id="R87fa63eb9c3c4c61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -74,51 +74,51 @@
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Source: Patient Treatment Register</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SCA18/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>DCYA</x:t>
   </x:si>
   <x:si>
     <x:t>Department of Children, Disability and Equality</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Shauna Allen</x:t>
+    <x:t>The Data and Analytics Unit</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>dataandanalytics@dcde.gov.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
     <x:t>(+353) 1 647 3041</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>DCDE</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.gov.ie/en/organisation/department-of-children-equality-disability-integration-and-youth/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>