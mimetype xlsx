--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R844e555d146d42d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d1c62c785bd4ea9b11af2ff5d4e4ccd.psmdcp" Id="R87fa63eb9c3c4c61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaf0c555d9684105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/42d406fe2b314f4395d3c4ffdcab3007.psmdcp" Id="R8eb9db16691b4730" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>