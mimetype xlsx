--- v3 (2026-05-24)
+++ v4 (2026-07-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaf0c555d9684105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/42d406fe2b314f4395d3c4ffdcab3007.psmdcp" Id="R8eb9db16691b4730" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c70e6644f0417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a86ab35d6f404625b5deca398d47676a.psmdcp" Id="R008b2aff66db4396" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>