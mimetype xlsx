--- v4 (2026-07-09)
+++ v5 (2026-09-01)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c70e6644f0417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a86ab35d6f404625b5deca398d47676a.psmdcp" Id="R008b2aff66db4396" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a4143a996944f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8557aaa16791464b859d15741e144852.psmdcp" Id="R9486572b2e0f408b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>