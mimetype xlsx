--- v0 (2025-10-16)
+++ v1 (2026-09-25)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b7dec1c5b05498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf1196dd861c43a1b50a6319d064626a.psmdcp" Id="R4ec068adc3fb4e7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc665c83949b64d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a73c321c68204fbf8b307f8c1e6fa5f2.psmdcp" Id="R80ec5b87710d4e6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>RVSO01</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Recorded crime victims of Sexual and Assault offences</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>2/15/2023 11:00:00 AM</x:t>
+    <x:t>15/02/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>These statistics are published under the category 'Under Reservation'. This categorisation indicates that the quality of these statistics do not meet the standards required of official statistics published by the CSO. Nature of relationship with reported suspect refers only where the relationship is stated. Please see background notes for further details of relationship with reported suspect.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/RVSO01/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>RVSO</x:t>
   </x:si>
   <x:si>
     <x:t>Relationship Between Victims and Reported Suspects for Sexual and Assault Offences</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -460,291 +460,152 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...239 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="12">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02480V03003" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Crime Categories" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04025V04785" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="9">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+      </items>
+    </pivotField>
+    <pivotField name="Nature of relationship with reported suspect" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="9">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="10">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+    <field x="8"/>
+    <field x="9"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="11"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L109" totalsRowShown="0">
   <x:autoFilter ref="A1:L109"/>
   <x:tableColumns count="12">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02480V03003"/>
     <x:tableColumn id="6" name="Crime Categories"/>
     <x:tableColumn id="7" name="C02199V02655"/>
     <x:tableColumn id="8" name="Sex"/>
     <x:tableColumn id="9" name="C04025V04785"/>
     <x:tableColumn id="10" name="Nature of relationship with reported suspect"/>
     <x:tableColumn id="11" name="UNIT"/>
     <x:tableColumn id="12" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1017,51 +878,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/RVSO01/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1250,51 +1111,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L109"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="88.710625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="15.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="66.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="10.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="42.996339" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="8.282054" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
@@ -5427,51 +5288,51 @@
       <x:c r="I109" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L109" s="0">
         <x:v>12</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -5488,51 +5349,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:L109" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="RVSO01C01"/>
         <x:s v="RVSO01C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
         <x:s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="Q32021 - Q32022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="1">
         <x:s v="Q32021 - Q32022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02480V03003">
@@ -5654,27 +5515,1540 @@
         <x:n v="21"/>
         <x:n v="3"/>
         <x:n v="20"/>
         <x:n v="17"/>
         <x:n v="0"/>
         <x:n v="1"/>
         <x:n v="23"/>
         <x:n v="4"/>
         <x:n v="13"/>
         <x:n v="24"/>
         <x:n v="14"/>
         <x:n v="12"/>
         <x:n v="18"/>
         <x:n v="25"/>
         <x:n v="11"/>
         <x:n v="15"/>
         <x:n v="36"/>
         <x:n v="22"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="100"/>
+    <s v="Current intimate partner/spouse"/>
+    <s v="Number"/>
+    <n v="137"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="200"/>
+    <s v="Former intimate partner/spouse"/>
+    <s v="Number"/>
+    <n v="288"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="300"/>
+    <s v="Blood relative"/>
+    <s v="Number"/>
+    <n v="451"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="400"/>
+    <s v="Other household member"/>
+    <s v="Number"/>
+    <n v="130"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="500"/>
+    <s v="Friend/aquaintance"/>
+    <s v="Number"/>
+    <n v="597"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="600"/>
+    <s v="Colleague or work relationship"/>
+    <s v="Number"/>
+    <n v="94"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="700"/>
+    <s v="Authority or care relationship"/>
+    <s v="Number"/>
+    <n v="97"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="800"/>
+    <s v="Other reported suspect known to victim"/>
+    <s v="Number"/>
+    <n v="578"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="991"/>
+    <s v="Reported suspect not known to the victim"/>
+    <s v="Number"/>
+    <n v="499"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="100"/>
+    <s v="Current intimate partner/spouse"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="200"/>
+    <s v="Former intimate partner/spouse"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="300"/>
+    <s v="Blood relative"/>
+    <s v="Number"/>
+    <n v="102"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="400"/>
+    <s v="Other household member"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="500"/>
+    <s v="Friend/aquaintance"/>
+    <s v="Number"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="600"/>
+    <s v="Colleague or work relationship"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="700"/>
+    <s v="Authority or care relationship"/>
+    <s v="Number"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="800"/>
+    <s v="Other reported suspect known to victim"/>
+    <s v="Number"/>
+    <n v="106"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="991"/>
+    <s v="Reported suspect not known to the victim"/>
+    <s v="Number"/>
+    <n v="63"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="100"/>
+    <s v="Current intimate partner/spouse"/>
+    <s v="Number"/>
+    <n v="135"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="200"/>
+    <s v="Former intimate partner/spouse"/>
+    <s v="Number"/>
+    <n v="282"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="300"/>
+    <s v="Blood relative"/>
+    <s v="Number"/>
+    <n v="349"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="400"/>
+    <s v="Other household member"/>
+    <s v="Number"/>
+    <n v="111"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="500"/>
+    <s v="Friend/aquaintance"/>
+    <s v="Number"/>
+    <n v="508"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="600"/>
+    <s v="Colleague or work relationship"/>
+    <s v="Number"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="700"/>
+    <s v="Authority or care relationship"/>
+    <s v="Number"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="800"/>
+    <s v="Other reported suspect known to victim"/>
+    <s v="Number"/>
+    <n v="472"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="991"/>
+    <s v="Reported suspect not known to the victim"/>
+    <s v="Number"/>
+    <n v="436"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="100"/>
+    <s v="Current intimate partner/spouse"/>
+    <s v="Number"/>
+    <n v="2530"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="200"/>
+    <s v="Former intimate partner/spouse"/>
+    <s v="Number"/>
+    <n v="2024"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="300"/>
+    <s v="Blood relative"/>
+    <s v="Number"/>
+    <n v="2663"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="400"/>
+    <s v="Other household member"/>
+    <s v="Number"/>
+    <n v="476"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="500"/>
+    <s v="Friend/aquaintance"/>
+    <s v="Number"/>
+    <n v="2930"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="600"/>
+    <s v="Colleague or work relationship"/>
+    <s v="Number"/>
+    <n v="401"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="700"/>
+    <s v="Authority or care relationship"/>
+    <s v="Number"/>
+    <n v="645"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="800"/>
+    <s v="Other reported suspect known to victim"/>
+    <s v="Number"/>
+    <n v="4275"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="991"/>
+    <s v="Reported suspect not known to the victim"/>
+    <s v="Number"/>
+    <n v="5200"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="100"/>
+    <s v="Current intimate partner/spouse"/>
+    <s v="Number"/>
+    <n v="334"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="200"/>
+    <s v="Former intimate partner/spouse"/>
+    <s v="Number"/>
+    <n v="289"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="300"/>
+    <s v="Blood relative"/>
+    <s v="Number"/>
+    <n v="1216"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="400"/>
+    <s v="Other household member"/>
+    <s v="Number"/>
+    <n v="249"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="500"/>
+    <s v="Friend/aquaintance"/>
+    <s v="Number"/>
+    <n v="1681"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="600"/>
+    <s v="Colleague or work relationship"/>
+    <s v="Number"/>
+    <n v="293"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="700"/>
+    <s v="Authority or care relationship"/>
+    <s v="Number"/>
+    <n v="338"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="800"/>
+    <s v="Other reported suspect known to victim"/>
+    <s v="Number"/>
+    <n v="2650"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="991"/>
+    <s v="Reported suspect not known to the victim"/>
+    <s v="Number"/>
+    <n v="3932"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="100"/>
+    <s v="Current intimate partner/spouse"/>
+    <s v="Number"/>
+    <n v="2196"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="200"/>
+    <s v="Former intimate partner/spouse"/>
+    <s v="Number"/>
+    <n v="1735"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="300"/>
+    <s v="Blood relative"/>
+    <s v="Number"/>
+    <n v="1447"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="400"/>
+    <s v="Other household member"/>
+    <s v="Number"/>
+    <n v="227"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="500"/>
+    <s v="Friend/aquaintance"/>
+    <s v="Number"/>
+    <n v="1249"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="600"/>
+    <s v="Colleague or work relationship"/>
+    <s v="Number"/>
+    <n v="108"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="700"/>
+    <s v="Authority or care relationship"/>
+    <s v="Number"/>
+    <n v="307"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="800"/>
+    <s v="Other reported suspect known to victim"/>
+    <s v="Number"/>
+    <n v="1625"/>
+  </r>
+  <r>
+    <s v="RVSO01C01"/>
+    <s v="Number of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="991"/>
+    <s v="Reported suspect not known to the victim"/>
+    <s v="Number"/>
+    <n v="1268"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="100"/>
+    <s v="Current intimate partner/spouse"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="200"/>
+    <s v="Former intimate partner/spouse"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="300"/>
+    <s v="Blood relative"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="400"/>
+    <s v="Other household member"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="500"/>
+    <s v="Friend/aquaintance"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="600"/>
+    <s v="Colleague or work relationship"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="700"/>
+    <s v="Authority or care relationship"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="800"/>
+    <s v="Other reported suspect known to victim"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="991"/>
+    <s v="Reported suspect not known to the victim"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="100"/>
+    <s v="Current intimate partner/spouse"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="200"/>
+    <s v="Former intimate partner/spouse"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="300"/>
+    <s v="Blood relative"/>
+    <s v="%"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="400"/>
+    <s v="Other household member"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="500"/>
+    <s v="Friend/aquaintance"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="600"/>
+    <s v="Colleague or work relationship"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="700"/>
+    <s v="Authority or care relationship"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="800"/>
+    <s v="Other reported suspect known to victim"/>
+    <s v="%"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="991"/>
+    <s v="Reported suspect not known to the victim"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="100"/>
+    <s v="Current intimate partner/spouse"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="200"/>
+    <s v="Former intimate partner/spouse"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="300"/>
+    <s v="Blood relative"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="400"/>
+    <s v="Other household member"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="500"/>
+    <s v="Friend/aquaintance"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="600"/>
+    <s v="Colleague or work relationship"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="700"/>
+    <s v="Authority or care relationship"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="800"/>
+    <s v="Other reported suspect known to victim"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="02"/>
+    <s v="Sexual offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="991"/>
+    <s v="Reported suspect not known to the victim"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="100"/>
+    <s v="Current intimate partner/spouse"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="200"/>
+    <s v="Former intimate partner/spouse"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="300"/>
+    <s v="Blood relative"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="400"/>
+    <s v="Other household member"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="500"/>
+    <s v="Friend/aquaintance"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="600"/>
+    <s v="Colleague or work relationship"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="700"/>
+    <s v="Authority or care relationship"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="800"/>
+    <s v="Other reported suspect known to victim"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="991"/>
+    <s v="Reported suspect not known to the victim"/>
+    <s v="%"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="100"/>
+    <s v="Current intimate partner/spouse"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="200"/>
+    <s v="Former intimate partner/spouse"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="300"/>
+    <s v="Blood relative"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="400"/>
+    <s v="Other household member"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="500"/>
+    <s v="Friend/aquaintance"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="600"/>
+    <s v="Colleague or work relationship"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="700"/>
+    <s v="Authority or care relationship"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="800"/>
+    <s v="Other reported suspect known to victim"/>
+    <s v="%"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="991"/>
+    <s v="Reported suspect not known to the victim"/>
+    <s v="%"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="100"/>
+    <s v="Current intimate partner/spouse"/>
+    <s v="%"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="200"/>
+    <s v="Former intimate partner/spouse"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="300"/>
+    <s v="Blood relative"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="400"/>
+    <s v="Other household member"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="500"/>
+    <s v="Friend/aquaintance"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="600"/>
+    <s v="Colleague or work relationship"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="700"/>
+    <s v="Authority or care relationship"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="800"/>
+    <s v="Other reported suspect known to victim"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="RVSO01C02"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and reported suspect"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="Q32021 - Q32022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="991"/>
+    <s v="Reported suspect not known to the victim"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+</pivotCacheRecords>
 </file>