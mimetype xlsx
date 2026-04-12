--- v2 (2026-02-24)
+++ v3 (2026-04-12)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra649fe14bf514a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95b2c193ba814ac3a069cb3038fada2e.psmdcp" Id="Rc05d0e1fe50c4fd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0090ba5f1c814860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b06bc5ed3c454e8dbd73010f06fe1a34.psmdcp" Id="R8c2ace9e3ded4b25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>RSA08</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
-    <x:t>Retail Sales Index (NACE Rev 2) (Base 2021=100)</x:t>
+    <x:t>Retail Sales Index (NACE Rev 2) (Base Year 2021=100)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>28/01/2026 11:00:00</x:t>
+    <x:t>27/02/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/RSA08/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>RSIA</x:t>
   </x:si>
   <x:si>
     <x:t>Retail Sales - Annual Series</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Tommy Allen</x:t>
   </x:si>
@@ -176,51 +176,51 @@
   <x:si>
     <x:t>NACE Group</x:t>
   </x:si>
   <x:si>
     <x:t>UNIT</x:t>
   </x:si>
   <x:si>
     <x:t>VALUE</x:t>
   </x:si>
   <x:si>
     <x:t>RSA08C01</x:t>
   </x:si>
   <x:si>
     <x:t>Retail Sales Index Value Unadjusted</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>45</x:t>
   </x:si>
   <x:si>
     <x:t>Motor trades (45)</x:t>
   </x:si>
   <x:si>
-    <x:t>Base 2021=100</x:t>
+    <x:t>Base Year 2021=100</x:t>
   </x:si>
   <x:si>
     <x:t>4711</x:t>
   </x:si>
   <x:si>
     <x:t>Retail sale in non-specialised stores with food, beverages or tobacco predominating (4711)</x:t>
   </x:si>
   <x:si>
     <x:t>4719</x:t>
   </x:si>
   <x:si>
     <x:t>Department stores (4719)</x:t>
   </x:si>
   <x:si>
     <x:t>4730</x:t>
   </x:si>
   <x:si>
     <x:t>Retail sale of automotive fuel (4730)</x:t>
   </x:si>
   <x:si>
     <x:t>4752</x:t>
   </x:si>
   <x:si>
     <x:t>Retail sale of hardware, paints and glass (4752)</x:t>
   </x:si>
@@ -1186,51 +1186,51 @@
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H441"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="34.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="85.567768" style="0" customWidth="1"/>
-    <x:col min="7" max="7" width="13.996339" style="0" customWidth="1"/>
+    <x:col min="7" max="7" width="18.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -3865,51 +3865,51 @@
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H103" s="0">
-        <x:v>123</x:v>
+        <x:v>123.1</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H104" s="0">
@@ -3969,51 +3969,51 @@
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H107" s="0">
-        <x:v>135.8</x:v>
+        <x:v>136.1</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H108" s="0">
@@ -4073,51 +4073,51 @@
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H111" s="0">
-        <x:v>116.1</x:v>
+        <x:v>116.4</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H112" s="0">
@@ -6569,51 +6569,51 @@
       </x:c>
     </x:row>
     <x:row r="207" spans="1:8">
       <x:c r="A207" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H207" s="0">
-        <x:v>114.9</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:8">
       <x:c r="A208" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G208" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H208" s="0">
@@ -6673,51 +6673,51 @@
       </x:c>
     </x:row>
     <x:row r="211" spans="1:8">
       <x:c r="A211" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H211" s="0">
-        <x:v>111.5</x:v>
+        <x:v>111.6</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:8">
       <x:c r="A212" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H212" s="0">
@@ -6751,51 +6751,51 @@
       </x:c>
     </x:row>
     <x:row r="214" spans="1:8">
       <x:c r="A214" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H214" s="0">
-        <x:v>82.3</x:v>
+        <x:v>82.2</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:8">
       <x:c r="A215" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H215" s="0">
@@ -6829,103 +6829,103 @@
       </x:c>
     </x:row>
     <x:row r="217" spans="1:8">
       <x:c r="A217" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H217" s="0">
-        <x:v>135.1</x:v>
+        <x:v>135.4</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:8">
       <x:c r="A218" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H218" s="0">
-        <x:v>133.5</x:v>
+        <x:v>133.4</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:8">
       <x:c r="A219" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H219" s="0">
-        <x:v>133.7</x:v>
+        <x:v>133.6</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:8">
       <x:c r="A220" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H220" s="0">
@@ -6933,51 +6933,51 @@
       </x:c>
     </x:row>
     <x:row r="221" spans="1:8">
       <x:c r="A221" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H221" s="0">
-        <x:v>109.6</x:v>
+        <x:v>109.8</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:8">
       <x:c r="A222" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H222" s="0" t="s">
@@ -12820,55 +12820,55 @@
         <x:s v="Retail sale in non-specialised stores with food, beverages or tobacco predominating (4711)"/>
         <x:s v="Department stores (4719)"/>
         <x:s v="Retail sale of automotive fuel (4730)"/>
         <x:s v="Retail sale of hardware, paints and glass (4752)"/>
         <x:s v="Retail sale of furniture and lighting (4759)"/>
         <x:s v="Bars (5630)"/>
         <x:s v="All retail businesses"/>
         <x:s v="Motor trades and automotive fuel (45,4730)"/>
         <x:s v="All retail businesses, excluding motor trades and bars"/>
         <x:s v="All retail businesses, excluding motor trades"/>
         <x:s v="All retail businesses, excluding motor trades, automotive fuel and bars"/>
         <x:s v="Retail sale of food (4711,4721 to 4729)"/>
         <x:s v="Retail sale of non food products, excluding motor trades, automotive fuel and bars"/>
         <x:s v="Retail sale of food, beverages and tobacco in specialised stores (4721 to 4729)"/>
         <x:s v="Retail sale of household equipment (4741 to 4743,4752,4754,4759)"/>
         <x:s v="Retail sale of electrical goods (4741 to 4743,4754)"/>
         <x:s v="Retail sale of textiles, clothing and footwear (4751,4771,4772)"/>
         <x:s v="Retail sale of books, newspapers, stationery and other goods (4753,4761 to 4765,4776 to 4778)"/>
         <x:s v="Other retail sales (4753,4763 to 4765,4776 to 4778)"/>
         <x:s v="Retail sale of books, newspapers and stationery (4761,4762)"/>
         <x:s v="Retail sale of pharmaceutical, medical and cosmetic articles (4773 to 4775)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
-        <x:s v="Base 2021=100"/>
+        <x:s v="Base Year 2021=100"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="82.3" maxValue="225" count="152">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="82.2" maxValue="225" count="152">
         <x:n v="100"/>
         <x:n v="103.9"/>
         <x:n v="101.9"/>
         <x:n v="127.6"/>
         <x:n v="125.9"/>
         <x:n v="99.5"/>
         <x:n v="110.8"/>
         <x:n v="205.1"/>
         <x:n v="113.3"/>
         <x:n v="106.9"/>
         <x:n v="112.6"/>
         <x:n v="116.4"/>
         <x:n v="111.9"/>
         <x:n v="101.2"/>
         <x:n v="118.4"/>
         <x:n v="94.8"/>
         <x:n v="102.7"/>
         <x:n v="100.9"/>
         <x:n v="132"/>
         <x:n v="123.9"/>
         <x:n v="123.6"/>
         <x:n v="131.6"/>
         <x:n v="105"/>
         <x:n v="123"/>
         <x:n v="110.2"/>
@@ -12898,4514 +12898,4514 @@
         <x:n v="104.3"/>
         <x:n v="119.8"/>
         <x:n v="224.3"/>
         <x:n v="126.5"/>
         <x:n v="118.3"/>
         <x:n v="117.9"/>
         <x:n v="111.5"/>
         <x:n v="121.8"/>
         <x:n v="100.5"/>
         <x:n v="107.8"/>
         <x:n v="135.1"/>
         <x:n v="128.4"/>
         <x:n v="128.1"/>
         <x:n v="136.8"/>
         <x:n v="112.4"/>
         <x:n v="132.5"/>
         <x:n v="120.5"/>
         <x:n v="124.7"/>
         <x:n v="106.6"/>
         <x:n v="121.2"/>
         <x:n v="225"/>
         <x:n v="126.9"/>
         <x:n v="131.5"/>
         <x:n v="120.7"/>
         <x:n v="125"/>
+        <x:n v="123.1"/>
         <x:n v="108.9"/>
         <x:n v="103.5"/>
-        <x:n v="135.8"/>
+        <x:n v="136.1"/>
         <x:n v="129.4"/>
         <x:n v="129.1"/>
         <x:n v="137.9"/>
-        <x:n v="116.1"/>
         <x:n v="96.4"/>
         <x:n v="95.2"/>
         <x:n v="123.4"/>
         <x:n v="101.5"/>
         <x:n v="93.3"/>
         <x:n v="108.6"/>
         <x:n v="192.6"/>
         <x:n v="107.4"/>
         <x:n v="96.9"/>
         <x:n v="107.5"/>
         <x:n v="110.9"/>
         <x:n v="94.6"/>
         <x:n v="115.9"/>
         <x:n v="88"/>
         <x:n v="97.8"/>
         <x:n v="95.5"/>
         <x:n v="121.6"/>
         <x:n v="126.2"/>
         <x:n v="109.9"/>
         <x:n v="95.7"/>
+        <x:n v="116.1"/>
         <x:n v="106.4"/>
         <x:n v="93.4"/>
         <x:n v="117.2"/>
         <x:n v="196.3"/>
         <x:n v="112.2"/>
         <x:n v="109.2"/>
         <x:n v="112.8"/>
         <x:n v="109.4"/>
         <x:n v="94.7"/>
         <x:n v="118.5"/>
         <x:n v="85.2"/>
         <x:n v="98.9"/>
         <x:n v="92.8"/>
         <x:n v="128.6"/>
         <x:n v="128.7"/>
         <x:n v="125.7"/>
         <x:n v="109.5"/>
         <x:n v="111.6"/>
         <x:n v="114.1"/>
         <x:n v="105.5"/>
         <x:n v="95.3"/>
         <x:n v="120.2"/>
         <x:n v="189.7"/>
         <x:n v="110.6"/>
         <x:n v="109.8"/>
         <x:n v="113"/>
         <x:n v="110"/>
         <x:n v="94.5"/>
         <x:n v="119.6"/>
         <x:n v="84.2"/>
         <x:n v="100.7"/>
         <x:n v="93.8"/>
         <x:n v="135.3"/>
         <x:n v="130.1"/>
         <x:n v="130.2"/>
         <x:n v="116.9"/>
         <x:n v="97.1"/>
         <x:n v="104.6"/>
         <x:n v="184.3"/>
-        <x:n v="114.9"/>
         <x:n v="115"/>
         <x:n v="111.2"/>
         <x:n v="114.2"/>
         <x:n v="95.8"/>
         <x:n v="121.3"/>
-        <x:n v="82.3"/>
+        <x:n v="82.2"/>
         <x:n v="102"/>
         <x:n v="92.9"/>
-        <x:n v="133.5"/>
-[...1 lines deleted...]
-        <x:n v="109.6"/>
+        <x:n v="135.4"/>
+        <x:n v="133.4"/>
+        <x:n v="133.6"/>
         <x:s v=""/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="45"/>
     <s v="Motor trades (45)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="4711"/>
     <s v="Retail sale in non-specialised stores with food, beverages or tobacco predominating (4711)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="4719"/>
     <s v="Department stores (4719)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="4730"/>
     <s v="Retail sale of automotive fuel (4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="4752"/>
     <s v="Retail sale of hardware, paints and glass (4752)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="4759"/>
     <s v="Retail sale of furniture and lighting (4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="5630"/>
     <s v="Bars (5630)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="V3970"/>
     <s v="All retail businesses"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="V3980"/>
     <s v="Motor trades and automotive fuel (45,4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1310"/>
     <s v="All retail businesses, excluding motor trades and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1320"/>
     <s v="All retail businesses, excluding motor trades"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1330"/>
     <s v="All retail businesses, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1340"/>
     <s v="Retail sale of food (4711,4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1350"/>
     <s v="Retail sale of non food products, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1360"/>
     <s v="Retail sale of food, beverages and tobacco in specialised stores (4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1370"/>
     <s v="Retail sale of household equipment (4741 to 4743,4752,4754,4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1380"/>
     <s v="Retail sale of electrical goods (4741 to 4743,4754)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1390"/>
     <s v="Retail sale of textiles, clothing and footwear (4751,4771,4772)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1400"/>
     <s v="Retail sale of books, newspapers, stationery and other goods (4753,4761 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1410"/>
     <s v="Other retail sales (4753,4763 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1420"/>
     <s v="Retail sale of books, newspapers and stationery (4761,4762)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1430"/>
     <s v="Retail sale of pharmaceutical, medical and cosmetic articles (4773 to 4775)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="45"/>
     <s v="Motor trades (45)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="103.9"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="4711"/>
     <s v="Retail sale in non-specialised stores with food, beverages or tobacco predominating (4711)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="101.9"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="4719"/>
     <s v="Department stores (4719)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="127.6"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="4730"/>
     <s v="Retail sale of automotive fuel (4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="125.9"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="4752"/>
     <s v="Retail sale of hardware, paints and glass (4752)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="99.5"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="4759"/>
     <s v="Retail sale of furniture and lighting (4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="110.8"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="5630"/>
     <s v="Bars (5630)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="205.1"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3970"/>
     <s v="All retail businesses"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="113.3"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3980"/>
     <s v="Motor trades and automotive fuel (45,4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="106.9"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1310"/>
     <s v="All retail businesses, excluding motor trades and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="112.6"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1320"/>
     <s v="All retail businesses, excluding motor trades"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="116.4"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1330"/>
     <s v="All retail businesses, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="111.9"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1340"/>
     <s v="Retail sale of food (4711,4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="101.2"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1350"/>
     <s v="Retail sale of non food products, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="118.4"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1360"/>
     <s v="Retail sale of food, beverages and tobacco in specialised stores (4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="94.8"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1370"/>
     <s v="Retail sale of household equipment (4741 to 4743,4752,4754,4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="102.7"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1380"/>
     <s v="Retail sale of electrical goods (4741 to 4743,4754)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100.9"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1390"/>
     <s v="Retail sale of textiles, clothing and footwear (4751,4771,4772)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="132"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1400"/>
     <s v="Retail sale of books, newspapers, stationery and other goods (4753,4761 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="123.9"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1410"/>
     <s v="Other retail sales (4753,4763 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="123.6"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1420"/>
     <s v="Retail sale of books, newspapers and stationery (4761,4762)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="131.6"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1430"/>
     <s v="Retail sale of pharmaceutical, medical and cosmetic articles (4773 to 4775)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="105"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="45"/>
     <s v="Motor trades (45)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="123"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="4711"/>
     <s v="Retail sale in non-specialised stores with food, beverages or tobacco predominating (4711)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="110.2"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="4719"/>
     <s v="Department stores (4719)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="124.9"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="4730"/>
     <s v="Retail sale of automotive fuel (4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="122.6"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="4752"/>
     <s v="Retail sale of hardware, paints and glass (4752)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="102.4"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="4759"/>
     <s v="Retail sale of furniture and lighting (4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="118.7"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="5630"/>
     <s v="Bars (5630)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="222.3"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="V3970"/>
     <s v="All retail businesses"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="122.2"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="V3980"/>
     <s v="Motor trades and automotive fuel (45,4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="122.9"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1310"/>
     <s v="All retail businesses, excluding motor trades and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="117.7"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1320"/>
     <s v="All retail businesses, excluding motor trades"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="121.9"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1330"/>
     <s v="All retail businesses, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="117.4"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1340"/>
     <s v="Retail sale of food (4711,4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="109.3"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1350"/>
     <s v="Retail sale of non food products, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="122.4"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1360"/>
     <s v="Retail sale of food, beverages and tobacco in specialised stores (4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="99.1"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1370"/>
     <s v="Retail sale of household equipment (4741 to 4743,4752,4754,4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="106.2"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1380"/>
     <s v="Retail sale of electrical goods (4741 to 4743,4754)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="102.3"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1390"/>
     <s v="Retail sale of textiles, clothing and footwear (4751,4771,4772)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="136.6"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1400"/>
     <s v="Retail sale of books, newspapers, stationery and other goods (4753,4761 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="129"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1410"/>
     <s v="Other retail sales (4753,4763 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="128.9"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1420"/>
     <s v="Retail sale of books, newspapers and stationery (4761,4762)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="134.1"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1430"/>
     <s v="Retail sale of pharmaceutical, medical and cosmetic articles (4773 to 4775)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="111.8"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="45"/>
     <s v="Motor trades (45)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="126.7"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="4711"/>
     <s v="Retail sale in non-specialised stores with food, beverages or tobacco predominating (4711)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="112.6"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="4719"/>
     <s v="Department stores (4719)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="121"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="4730"/>
     <s v="Retail sale of automotive fuel (4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="124.8"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="4752"/>
     <s v="Retail sale of hardware, paints and glass (4752)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="104.3"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="4759"/>
     <s v="Retail sale of furniture and lighting (4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="119.8"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="5630"/>
     <s v="Bars (5630)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="224.3"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="V3970"/>
     <s v="All retail businesses"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="123.6"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="V3980"/>
     <s v="Motor trades and automotive fuel (45,4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="126.5"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1310"/>
     <s v="All retail businesses, excluding motor trades and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="118.3"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1320"/>
     <s v="All retail businesses, excluding motor trades"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="122.6"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1330"/>
     <s v="All retail businesses, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="117.9"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1340"/>
     <s v="Retail sale of food (4711,4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="111.5"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1350"/>
     <s v="Retail sale of non food products, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="121.8"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1360"/>
     <s v="Retail sale of food, beverages and tobacco in specialised stores (4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100.5"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1370"/>
     <s v="Retail sale of household equipment (4741 to 4743,4752,4754,4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="107.8"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1380"/>
     <s v="Retail sale of electrical goods (4741 to 4743,4754)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="103.9"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1390"/>
     <s v="Retail sale of textiles, clothing and footwear (4751,4771,4772)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="135.1"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1400"/>
     <s v="Retail sale of books, newspapers, stationery and other goods (4753,4761 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="128.4"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1410"/>
     <s v="Other retail sales (4753,4763 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="128.1"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1420"/>
     <s v="Retail sale of books, newspapers and stationery (4761,4762)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="136.8"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1430"/>
     <s v="Retail sale of pharmaceutical, medical and cosmetic articles (4773 to 4775)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="112.4"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="45"/>
     <s v="Motor trades (45)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="132.5"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4711"/>
     <s v="Retail sale in non-specialised stores with food, beverages or tobacco predominating (4711)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="117.9"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4719"/>
     <s v="Department stores (4719)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="120.5"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4730"/>
     <s v="Retail sale of automotive fuel (4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="124.7"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4752"/>
     <s v="Retail sale of hardware, paints and glass (4752)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="106.6"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4759"/>
     <s v="Retail sale of furniture and lighting (4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="121.2"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="5630"/>
     <s v="Bars (5630)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="225"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="V3970"/>
     <s v="All retail businesses"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="126.9"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="V3980"/>
     <s v="Motor trades and automotive fuel (45,4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="131.5"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1310"/>
     <s v="All retail businesses, excluding motor trades and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="120.7"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1320"/>
     <s v="All retail businesses, excluding motor trades"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="125"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1330"/>
     <s v="All retail businesses, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="120.5"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1340"/>
     <s v="Retail sale of food (4711,4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="116.4"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1350"/>
     <s v="Retail sale of non food products, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
-    <n v="123"/>
+    <s v="Base Year 2021=100"/>
+    <n v="123.1"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1360"/>
     <s v="Retail sale of food, beverages and tobacco in specialised stores (4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="101.2"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1370"/>
     <s v="Retail sale of household equipment (4741 to 4743,4752,4754,4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="108.9"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1380"/>
     <s v="Retail sale of electrical goods (4741 to 4743,4754)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="103.5"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1390"/>
     <s v="Retail sale of textiles, clothing and footwear (4751,4771,4772)"/>
-    <s v="Base 2021=100"/>
-    <n v="135.8"/>
+    <s v="Base Year 2021=100"/>
+    <n v="136.1"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1400"/>
     <s v="Retail sale of books, newspapers, stationery and other goods (4753,4761 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="129.4"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1410"/>
     <s v="Other retail sales (4753,4763 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="129.1"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1420"/>
     <s v="Retail sale of books, newspapers and stationery (4761,4762)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="137.9"/>
   </r>
   <r>
     <s v="RSA08C01"/>
     <s v="Retail Sales Index Value Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1430"/>
     <s v="Retail sale of pharmaceutical, medical and cosmetic articles (4773 to 4775)"/>
-    <s v="Base 2021=100"/>
-    <n v="116.1"/>
+    <s v="Base Year 2021=100"/>
+    <n v="116.4"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="45"/>
     <s v="Motor trades (45)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="4711"/>
     <s v="Retail sale in non-specialised stores with food, beverages or tobacco predominating (4711)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="4719"/>
     <s v="Department stores (4719)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="4730"/>
     <s v="Retail sale of automotive fuel (4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="4752"/>
     <s v="Retail sale of hardware, paints and glass (4752)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="4759"/>
     <s v="Retail sale of furniture and lighting (4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="5630"/>
     <s v="Bars (5630)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="V3970"/>
     <s v="All retail businesses"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="V3980"/>
     <s v="Motor trades and automotive fuel (45,4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1310"/>
     <s v="All retail businesses, excluding motor trades and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1320"/>
     <s v="All retail businesses, excluding motor trades"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1330"/>
     <s v="All retail businesses, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1340"/>
     <s v="Retail sale of food (4711,4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1350"/>
     <s v="Retail sale of non food products, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1360"/>
     <s v="Retail sale of food, beverages and tobacco in specialised stores (4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1370"/>
     <s v="Retail sale of household equipment (4741 to 4743,4752,4754,4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1380"/>
     <s v="Retail sale of electrical goods (4741 to 4743,4754)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1390"/>
     <s v="Retail sale of textiles, clothing and footwear (4751,4771,4772)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1400"/>
     <s v="Retail sale of books, newspapers, stationery and other goods (4753,4761 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1410"/>
     <s v="Other retail sales (4753,4763 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1420"/>
     <s v="Retail sale of books, newspapers and stationery (4761,4762)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1430"/>
     <s v="Retail sale of pharmaceutical, medical and cosmetic articles (4773 to 4775)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="45"/>
     <s v="Motor trades (45)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="96.4"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="4711"/>
     <s v="Retail sale in non-specialised stores with food, beverages or tobacco predominating (4711)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="95.2"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="4719"/>
     <s v="Department stores (4719)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="123.4"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="4730"/>
     <s v="Retail sale of automotive fuel (4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="101.5"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="4752"/>
     <s v="Retail sale of hardware, paints and glass (4752)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="93.3"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="4759"/>
     <s v="Retail sale of furniture and lighting (4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="108.6"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="5630"/>
     <s v="Bars (5630)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="192.6"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3970"/>
     <s v="All retail businesses"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="107.4"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3980"/>
     <s v="Motor trades and automotive fuel (45,4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="96.9"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1310"/>
     <s v="All retail businesses, excluding motor trades and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="107.5"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1320"/>
     <s v="All retail businesses, excluding motor trades"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="110.9"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1330"/>
     <s v="All retail businesses, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="107.8"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1340"/>
     <s v="Retail sale of food (4711,4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="94.6"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1350"/>
     <s v="Retail sale of non food products, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="115.9"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1360"/>
     <s v="Retail sale of food, beverages and tobacco in specialised stores (4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="88"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1370"/>
     <s v="Retail sale of household equipment (4741 to 4743,4752,4754,4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="97.8"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1380"/>
     <s v="Retail sale of electrical goods (4741 to 4743,4754)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="95.5"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1390"/>
     <s v="Retail sale of textiles, clothing and footwear (4751,4771,4772)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="128.9"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1400"/>
     <s v="Retail sale of books, newspapers, stationery and other goods (4753,4761 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="121.8"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1410"/>
     <s v="Other retail sales (4753,4763 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="121.6"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1420"/>
     <s v="Retail sale of books, newspapers and stationery (4761,4762)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="126.2"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1430"/>
     <s v="Retail sale of pharmaceutical, medical and cosmetic articles (4773 to 4775)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="106.2"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="45"/>
     <s v="Motor trades (45)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="109.9"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="4711"/>
     <s v="Retail sale in non-specialised stores with food, beverages or tobacco predominating (4711)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="95.7"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="4719"/>
     <s v="Department stores (4719)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="116.1"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="4730"/>
     <s v="Retail sale of automotive fuel (4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="106.4"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="4752"/>
     <s v="Retail sale of hardware, paints and glass (4752)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="93.4"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="4759"/>
     <s v="Retail sale of furniture and lighting (4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="117.2"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="5630"/>
     <s v="Bars (5630)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="196.3"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="V3970"/>
     <s v="All retail businesses"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="112.2"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="V3980"/>
     <s v="Motor trades and automotive fuel (45,4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="109.2"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1310"/>
     <s v="All retail businesses, excluding motor trades and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="109.3"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1320"/>
     <s v="All retail businesses, excluding motor trades"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="112.8"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1330"/>
     <s v="All retail businesses, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="109.4"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1340"/>
     <s v="Retail sale of food (4711,4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="94.7"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1350"/>
     <s v="Retail sale of non food products, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="118.5"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1360"/>
     <s v="Retail sale of food, beverages and tobacco in specialised stores (4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="85.2"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1370"/>
     <s v="Retail sale of household equipment (4741 to 4743,4752,4754,4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="98.9"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1380"/>
     <s v="Retail sale of electrical goods (4741 to 4743,4754)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="92.8"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1390"/>
     <s v="Retail sale of textiles, clothing and footwear (4751,4771,4772)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="129.1"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1400"/>
     <s v="Retail sale of books, newspapers, stationery and other goods (4753,4761 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="128.6"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1410"/>
     <s v="Other retail sales (4753,4763 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="128.7"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1420"/>
     <s v="Retail sale of books, newspapers and stationery (4761,4762)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="125.7"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1430"/>
     <s v="Retail sale of pharmaceutical, medical and cosmetic articles (4773 to 4775)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="109.5"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="45"/>
     <s v="Motor trades (45)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="111.6"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="4711"/>
     <s v="Retail sale in non-specialised stores with food, beverages or tobacco predominating (4711)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="95.5"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="4719"/>
     <s v="Department stores (4719)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="114.1"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="4730"/>
     <s v="Retail sale of automotive fuel (4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="105.5"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="4752"/>
     <s v="Retail sale of hardware, paints and glass (4752)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="95.3"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="4759"/>
     <s v="Retail sale of furniture and lighting (4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="120.2"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="5630"/>
     <s v="Bars (5630)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="189.7"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="V3970"/>
     <s v="All retail businesses"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="112.8"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="V3980"/>
     <s v="Motor trades and automotive fuel (45,4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="110.6"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1310"/>
     <s v="All retail businesses, excluding motor trades and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="109.8"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1320"/>
     <s v="All retail businesses, excluding motor trades"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="113"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1330"/>
     <s v="All retail businesses, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="110"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1340"/>
     <s v="Retail sale of food (4711,4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="94.5"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1350"/>
     <s v="Retail sale of non food products, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="119.6"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1360"/>
     <s v="Retail sale of food, beverages and tobacco in specialised stores (4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="84.2"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1370"/>
     <s v="Retail sale of household equipment (4741 to 4743,4752,4754,4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100.7"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1380"/>
     <s v="Retail sale of electrical goods (4741 to 4743,4754)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="93.8"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1390"/>
     <s v="Retail sale of textiles, clothing and footwear (4751,4771,4772)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="135.3"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1400"/>
     <s v="Retail sale of books, newspapers, stationery and other goods (4753,4761 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="130.1"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1410"/>
     <s v="Other retail sales (4753,4763 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="130.2"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1420"/>
     <s v="Retail sale of books, newspapers and stationery (4761,4762)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="127.6"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1430"/>
     <s v="Retail sale of pharmaceutical, medical and cosmetic articles (4773 to 4775)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="107.5"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="45"/>
     <s v="Motor trades (45)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="116.9"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4711"/>
     <s v="Retail sale in non-specialised stores with food, beverages or tobacco predominating (4711)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="97.1"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4719"/>
     <s v="Department stores (4719)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="112.6"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4730"/>
     <s v="Retail sale of automotive fuel (4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="104.6"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4752"/>
     <s v="Retail sale of hardware, paints and glass (4752)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="97.8"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4759"/>
     <s v="Retail sale of furniture and lighting (4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="122.9"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="5630"/>
     <s v="Bars (5630)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="184.3"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="V3970"/>
     <s v="All retail businesses"/>
-    <s v="Base 2021=100"/>
-    <n v="114.9"/>
+    <s v="Base Year 2021=100"/>
+    <n v="115"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="V3980"/>
     <s v="Motor trades and automotive fuel (45,4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="115"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1310"/>
     <s v="All retail businesses, excluding motor trades and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="111.2"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1320"/>
     <s v="All retail businesses, excluding motor trades"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="114.2"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1330"/>
     <s v="All retail businesses, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
-    <n v="111.5"/>
+    <s v="Base Year 2021=100"/>
+    <n v="111.6"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1340"/>
     <s v="Retail sale of food (4711,4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="95.8"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1350"/>
     <s v="Retail sale of non food products, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="121.3"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1360"/>
     <s v="Retail sale of food, beverages and tobacco in specialised stores (4721 to 4729)"/>
-    <s v="Base 2021=100"/>
-    <n v="82.3"/>
+    <s v="Base Year 2021=100"/>
+    <n v="82.2"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1370"/>
     <s v="Retail sale of household equipment (4741 to 4743,4752,4754,4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="102"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1380"/>
     <s v="Retail sale of electrical goods (4741 to 4743,4754)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="92.9"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1390"/>
     <s v="Retail sale of textiles, clothing and footwear (4751,4771,4772)"/>
-    <s v="Base 2021=100"/>
-    <n v="135.1"/>
+    <s v="Base Year 2021=100"/>
+    <n v="135.4"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1400"/>
     <s v="Retail sale of books, newspapers, stationery and other goods (4753,4761 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
-    <n v="133.5"/>
+    <s v="Base Year 2021=100"/>
+    <n v="133.4"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1410"/>
     <s v="Other retail sales (4753,4763 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
-    <n v="133.7"/>
+    <s v="Base Year 2021=100"/>
+    <n v="133.6"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1420"/>
     <s v="Retail sale of books, newspapers and stationery (4761,4762)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="126.7"/>
   </r>
   <r>
     <s v="RSA08C02"/>
     <s v="Retail Sales Index Volume Unadjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1430"/>
     <s v="Retail sale of pharmaceutical, medical and cosmetic articles (4773 to 4775)"/>
-    <s v="Base 2021=100"/>
-    <n v="109.6"/>
+    <s v="Base Year 2021=100"/>
+    <n v="109.8"/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="45"/>
     <s v="Motor trades (45)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="4711"/>
     <s v="Retail sale in non-specialised stores with food, beverages or tobacco predominating (4711)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="4719"/>
     <s v="Department stores (4719)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="4730"/>
     <s v="Retail sale of automotive fuel (4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="4752"/>
     <s v="Retail sale of hardware, paints and glass (4752)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="4759"/>
     <s v="Retail sale of furniture and lighting (4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="5630"/>
     <s v="Bars (5630)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="V3970"/>
     <s v="All retail businesses"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="V3980"/>
     <s v="Motor trades and automotive fuel (45,4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1310"/>
     <s v="All retail businesses, excluding motor trades and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1320"/>
     <s v="All retail businesses, excluding motor trades"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1330"/>
     <s v="All retail businesses, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1340"/>
     <s v="Retail sale of food (4711,4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1350"/>
     <s v="Retail sale of non food products, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1360"/>
     <s v="Retail sale of food, beverages and tobacco in specialised stores (4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1370"/>
     <s v="Retail sale of household equipment (4741 to 4743,4752,4754,4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1380"/>
     <s v="Retail sale of electrical goods (4741 to 4743,4754)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1390"/>
     <s v="Retail sale of textiles, clothing and footwear (4751,4771,4772)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1400"/>
     <s v="Retail sale of books, newspapers, stationery and other goods (4753,4761 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1410"/>
     <s v="Other retail sales (4753,4763 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1420"/>
     <s v="Retail sale of books, newspapers and stationery (4761,4762)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1430"/>
     <s v="Retail sale of pharmaceutical, medical and cosmetic articles (4773 to 4775)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="45"/>
     <s v="Motor trades (45)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="4711"/>
     <s v="Retail sale in non-specialised stores with food, beverages or tobacco predominating (4711)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="4719"/>
     <s v="Department stores (4719)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="4730"/>
     <s v="Retail sale of automotive fuel (4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="4752"/>
     <s v="Retail sale of hardware, paints and glass (4752)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="4759"/>
     <s v="Retail sale of furniture and lighting (4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="5630"/>
     <s v="Bars (5630)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3970"/>
     <s v="All retail businesses"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3980"/>
     <s v="Motor trades and automotive fuel (45,4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1310"/>
     <s v="All retail businesses, excluding motor trades and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1320"/>
     <s v="All retail businesses, excluding motor trades"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1330"/>
     <s v="All retail businesses, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1340"/>
     <s v="Retail sale of food (4711,4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1350"/>
     <s v="Retail sale of non food products, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1360"/>
     <s v="Retail sale of food, beverages and tobacco in specialised stores (4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1370"/>
     <s v="Retail sale of household equipment (4741 to 4743,4752,4754,4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1380"/>
     <s v="Retail sale of electrical goods (4741 to 4743,4754)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1390"/>
     <s v="Retail sale of textiles, clothing and footwear (4751,4771,4772)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1400"/>
     <s v="Retail sale of books, newspapers, stationery and other goods (4753,4761 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1410"/>
     <s v="Other retail sales (4753,4763 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1420"/>
     <s v="Retail sale of books, newspapers and stationery (4761,4762)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1430"/>
     <s v="Retail sale of pharmaceutical, medical and cosmetic articles (4773 to 4775)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="45"/>
     <s v="Motor trades (45)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="4711"/>
     <s v="Retail sale in non-specialised stores with food, beverages or tobacco predominating (4711)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="4719"/>
     <s v="Department stores (4719)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="4730"/>
     <s v="Retail sale of automotive fuel (4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="4752"/>
     <s v="Retail sale of hardware, paints and glass (4752)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="4759"/>
     <s v="Retail sale of furniture and lighting (4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="5630"/>
     <s v="Bars (5630)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="V3970"/>
     <s v="All retail businesses"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="V3980"/>
     <s v="Motor trades and automotive fuel (45,4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1310"/>
     <s v="All retail businesses, excluding motor trades and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1320"/>
     <s v="All retail businesses, excluding motor trades"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1330"/>
     <s v="All retail businesses, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1340"/>
     <s v="Retail sale of food (4711,4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1350"/>
     <s v="Retail sale of non food products, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1360"/>
     <s v="Retail sale of food, beverages and tobacco in specialised stores (4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1370"/>
     <s v="Retail sale of household equipment (4741 to 4743,4752,4754,4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1380"/>
     <s v="Retail sale of electrical goods (4741 to 4743,4754)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1390"/>
     <s v="Retail sale of textiles, clothing and footwear (4751,4771,4772)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1400"/>
     <s v="Retail sale of books, newspapers, stationery and other goods (4753,4761 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1410"/>
     <s v="Other retail sales (4753,4763 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1420"/>
     <s v="Retail sale of books, newspapers and stationery (4761,4762)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1430"/>
     <s v="Retail sale of pharmaceutical, medical and cosmetic articles (4773 to 4775)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="45"/>
     <s v="Motor trades (45)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="4711"/>
     <s v="Retail sale in non-specialised stores with food, beverages or tobacco predominating (4711)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="4719"/>
     <s v="Department stores (4719)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="4730"/>
     <s v="Retail sale of automotive fuel (4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="4752"/>
     <s v="Retail sale of hardware, paints and glass (4752)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="4759"/>
     <s v="Retail sale of furniture and lighting (4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="5630"/>
     <s v="Bars (5630)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="V3970"/>
     <s v="All retail businesses"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="V3980"/>
     <s v="Motor trades and automotive fuel (45,4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1310"/>
     <s v="All retail businesses, excluding motor trades and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1320"/>
     <s v="All retail businesses, excluding motor trades"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1330"/>
     <s v="All retail businesses, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1340"/>
     <s v="Retail sale of food (4711,4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1350"/>
     <s v="Retail sale of non food products, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1360"/>
     <s v="Retail sale of food, beverages and tobacco in specialised stores (4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1370"/>
     <s v="Retail sale of household equipment (4741 to 4743,4752,4754,4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1380"/>
     <s v="Retail sale of electrical goods (4741 to 4743,4754)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1390"/>
     <s v="Retail sale of textiles, clothing and footwear (4751,4771,4772)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1400"/>
     <s v="Retail sale of books, newspapers, stationery and other goods (4753,4761 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1410"/>
     <s v="Other retail sales (4753,4763 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1420"/>
     <s v="Retail sale of books, newspapers and stationery (4761,4762)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1430"/>
     <s v="Retail sale of pharmaceutical, medical and cosmetic articles (4773 to 4775)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="45"/>
     <s v="Motor trades (45)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4711"/>
     <s v="Retail sale in non-specialised stores with food, beverages or tobacco predominating (4711)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4719"/>
     <s v="Department stores (4719)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4730"/>
     <s v="Retail sale of automotive fuel (4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4752"/>
     <s v="Retail sale of hardware, paints and glass (4752)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4759"/>
     <s v="Retail sale of furniture and lighting (4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="5630"/>
     <s v="Bars (5630)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="V3970"/>
     <s v="All retail businesses"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="V3980"/>
     <s v="Motor trades and automotive fuel (45,4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1310"/>
     <s v="All retail businesses, excluding motor trades and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1320"/>
     <s v="All retail businesses, excluding motor trades"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1330"/>
     <s v="All retail businesses, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1340"/>
     <s v="Retail sale of food (4711,4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1350"/>
     <s v="Retail sale of non food products, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1360"/>
     <s v="Retail sale of food, beverages and tobacco in specialised stores (4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1370"/>
     <s v="Retail sale of household equipment (4741 to 4743,4752,4754,4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1380"/>
     <s v="Retail sale of electrical goods (4741 to 4743,4754)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1390"/>
     <s v="Retail sale of textiles, clothing and footwear (4751,4771,4772)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1400"/>
     <s v="Retail sale of books, newspapers, stationery and other goods (4753,4761 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1410"/>
     <s v="Other retail sales (4753,4763 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1420"/>
     <s v="Retail sale of books, newspapers and stationery (4761,4762)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C03"/>
     <s v="Retail Sales Index Value Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1430"/>
     <s v="Retail sale of pharmaceutical, medical and cosmetic articles (4773 to 4775)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="45"/>
     <s v="Motor trades (45)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="4711"/>
     <s v="Retail sale in non-specialised stores with food, beverages or tobacco predominating (4711)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="4719"/>
     <s v="Department stores (4719)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="4730"/>
     <s v="Retail sale of automotive fuel (4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="4752"/>
     <s v="Retail sale of hardware, paints and glass (4752)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="4759"/>
     <s v="Retail sale of furniture and lighting (4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="5630"/>
     <s v="Bars (5630)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="V3970"/>
     <s v="All retail businesses"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="V3980"/>
     <s v="Motor trades and automotive fuel (45,4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1310"/>
     <s v="All retail businesses, excluding motor trades and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1320"/>
     <s v="All retail businesses, excluding motor trades"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1330"/>
     <s v="All retail businesses, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1340"/>
     <s v="Retail sale of food (4711,4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1350"/>
     <s v="Retail sale of non food products, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1360"/>
     <s v="Retail sale of food, beverages and tobacco in specialised stores (4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1370"/>
     <s v="Retail sale of household equipment (4741 to 4743,4752,4754,4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1380"/>
     <s v="Retail sale of electrical goods (4741 to 4743,4754)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1390"/>
     <s v="Retail sale of textiles, clothing and footwear (4751,4771,4772)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1400"/>
     <s v="Retail sale of books, newspapers, stationery and other goods (4753,4761 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1410"/>
     <s v="Other retail sales (4753,4763 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1420"/>
     <s v="Retail sale of books, newspapers and stationery (4761,4762)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X1430"/>
     <s v="Retail sale of pharmaceutical, medical and cosmetic articles (4773 to 4775)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="45"/>
     <s v="Motor trades (45)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="4711"/>
     <s v="Retail sale in non-specialised stores with food, beverages or tobacco predominating (4711)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="4719"/>
     <s v="Department stores (4719)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="4730"/>
     <s v="Retail sale of automotive fuel (4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="4752"/>
     <s v="Retail sale of hardware, paints and glass (4752)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="4759"/>
     <s v="Retail sale of furniture and lighting (4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="5630"/>
     <s v="Bars (5630)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3970"/>
     <s v="All retail businesses"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3980"/>
     <s v="Motor trades and automotive fuel (45,4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1310"/>
     <s v="All retail businesses, excluding motor trades and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1320"/>
     <s v="All retail businesses, excluding motor trades"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1330"/>
     <s v="All retail businesses, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1340"/>
     <s v="Retail sale of food (4711,4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1350"/>
     <s v="Retail sale of non food products, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1360"/>
     <s v="Retail sale of food, beverages and tobacco in specialised stores (4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1370"/>
     <s v="Retail sale of household equipment (4741 to 4743,4752,4754,4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1380"/>
     <s v="Retail sale of electrical goods (4741 to 4743,4754)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1390"/>
     <s v="Retail sale of textiles, clothing and footwear (4751,4771,4772)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1400"/>
     <s v="Retail sale of books, newspapers, stationery and other goods (4753,4761 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1410"/>
     <s v="Other retail sales (4753,4763 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1420"/>
     <s v="Retail sale of books, newspapers and stationery (4761,4762)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="X1430"/>
     <s v="Retail sale of pharmaceutical, medical and cosmetic articles (4773 to 4775)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="45"/>
     <s v="Motor trades (45)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="4711"/>
     <s v="Retail sale in non-specialised stores with food, beverages or tobacco predominating (4711)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="4719"/>
     <s v="Department stores (4719)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="4730"/>
     <s v="Retail sale of automotive fuel (4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="4752"/>
     <s v="Retail sale of hardware, paints and glass (4752)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="4759"/>
     <s v="Retail sale of furniture and lighting (4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="5630"/>
     <s v="Bars (5630)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="V3970"/>
     <s v="All retail businesses"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="V3980"/>
     <s v="Motor trades and automotive fuel (45,4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1310"/>
     <s v="All retail businesses, excluding motor trades and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1320"/>
     <s v="All retail businesses, excluding motor trades"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1330"/>
     <s v="All retail businesses, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1340"/>
     <s v="Retail sale of food (4711,4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1350"/>
     <s v="Retail sale of non food products, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1360"/>
     <s v="Retail sale of food, beverages and tobacco in specialised stores (4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1370"/>
     <s v="Retail sale of household equipment (4741 to 4743,4752,4754,4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1380"/>
     <s v="Retail sale of electrical goods (4741 to 4743,4754)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1390"/>
     <s v="Retail sale of textiles, clothing and footwear (4751,4771,4772)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1400"/>
     <s v="Retail sale of books, newspapers, stationery and other goods (4753,4761 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1410"/>
     <s v="Other retail sales (4753,4763 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1420"/>
     <s v="Retail sale of books, newspapers and stationery (4761,4762)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X1430"/>
     <s v="Retail sale of pharmaceutical, medical and cosmetic articles (4773 to 4775)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="45"/>
     <s v="Motor trades (45)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="4711"/>
     <s v="Retail sale in non-specialised stores with food, beverages or tobacco predominating (4711)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="4719"/>
     <s v="Department stores (4719)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="4730"/>
     <s v="Retail sale of automotive fuel (4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="4752"/>
     <s v="Retail sale of hardware, paints and glass (4752)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="4759"/>
     <s v="Retail sale of furniture and lighting (4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="5630"/>
     <s v="Bars (5630)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="V3970"/>
     <s v="All retail businesses"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="V3980"/>
     <s v="Motor trades and automotive fuel (45,4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1310"/>
     <s v="All retail businesses, excluding motor trades and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1320"/>
     <s v="All retail businesses, excluding motor trades"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1330"/>
     <s v="All retail businesses, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1340"/>
     <s v="Retail sale of food (4711,4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1350"/>
     <s v="Retail sale of non food products, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1360"/>
     <s v="Retail sale of food, beverages and tobacco in specialised stores (4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1370"/>
     <s v="Retail sale of household equipment (4741 to 4743,4752,4754,4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1380"/>
     <s v="Retail sale of electrical goods (4741 to 4743,4754)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1390"/>
     <s v="Retail sale of textiles, clothing and footwear (4751,4771,4772)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1400"/>
     <s v="Retail sale of books, newspapers, stationery and other goods (4753,4761 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1410"/>
     <s v="Other retail sales (4753,4763 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1420"/>
     <s v="Retail sale of books, newspapers and stationery (4761,4762)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X1430"/>
     <s v="Retail sale of pharmaceutical, medical and cosmetic articles (4773 to 4775)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="45"/>
     <s v="Motor trades (45)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4711"/>
     <s v="Retail sale in non-specialised stores with food, beverages or tobacco predominating (4711)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4719"/>
     <s v="Department stores (4719)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4730"/>
     <s v="Retail sale of automotive fuel (4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4752"/>
     <s v="Retail sale of hardware, paints and glass (4752)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4759"/>
     <s v="Retail sale of furniture and lighting (4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="5630"/>
     <s v="Bars (5630)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="V3970"/>
     <s v="All retail businesses"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="V3980"/>
     <s v="Motor trades and automotive fuel (45,4730)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1310"/>
     <s v="All retail businesses, excluding motor trades and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1320"/>
     <s v="All retail businesses, excluding motor trades"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1330"/>
     <s v="All retail businesses, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1340"/>
     <s v="Retail sale of food (4711,4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1350"/>
     <s v="Retail sale of non food products, excluding motor trades, automotive fuel and bars"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1360"/>
     <s v="Retail sale of food, beverages and tobacco in specialised stores (4721 to 4729)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1370"/>
     <s v="Retail sale of household equipment (4741 to 4743,4752,4754,4759)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1380"/>
     <s v="Retail sale of electrical goods (4741 to 4743,4754)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1390"/>
     <s v="Retail sale of textiles, clothing and footwear (4751,4771,4772)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1400"/>
     <s v="Retail sale of books, newspapers, stationery and other goods (4753,4761 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1410"/>
     <s v="Other retail sales (4753,4763 to 4765,4776 to 4778)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1420"/>
     <s v="Retail sale of books, newspapers and stationery (4761,4762)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="RSA08C04"/>
     <s v="Retail Sales Index Volume Adjusted"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="X1430"/>
     <s v="Retail sale of pharmaceutical, medical and cosmetic articles (4773 to 4775)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
 </pivotCacheRecords>
 </file>