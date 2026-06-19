--- v3 (2026-04-12)
+++ v4 (2026-06-19)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0090ba5f1c814860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b06bc5ed3c454e8dbd73010f06fe1a34.psmdcp" Id="R8c2ace9e3ded4b25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83a30375ba8843c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdadf7cfd9e049aca94d111f9499b36b.psmdcp" Id="R9b560a244c7b430c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>