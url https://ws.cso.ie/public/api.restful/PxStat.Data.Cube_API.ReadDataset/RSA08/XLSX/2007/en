--- v4 (2026-06-19)
+++ v5 (2026-08-19)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83a30375ba8843c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdadf7cfd9e049aca94d111f9499b36b.psmdcp" Id="R9b560a244c7b430c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bb0efb357234bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a878a20944440499d12b2be8a3a48aa.psmdcp" Id="R1478a29988ca4926" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>