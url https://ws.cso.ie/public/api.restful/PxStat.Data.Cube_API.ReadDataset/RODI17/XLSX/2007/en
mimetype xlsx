--- v0 (2026-03-30)
+++ v1 (2026-07-08)
@@ -1,111 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf33c0831842c41f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11407cb254b9434a9ecef6f17581e98a.psmdcp" Id="R774620a99c534773" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cd513fbb381444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8f190d5017a4516a6e71e8429652b62.psmdcp" Id="R7899ce9299184502" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>RODI17</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Detected PULSE crime incidents classified by re-offending indicator</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>25/11/2025 11:00:00</x:t>
+    <x:t>08/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
-      <x:t>An incident is determined as re-offending when the detected individual has also been linked with at least one previous incident.&lt;br&gt;This table does not include incidents where the age of the individuals was unavailable.&lt;br&gt;</x:t>
+      <x:t xml:space="preserve">08 July 2026 - The classification labels for </x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:i/>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Incident Type (C04522V05306)</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> have been updated to better reflect the Incident and Crime Incident Related Classifications as listed in the Background Notes(https://www.cso.ie/en/releasesandpublications/fp/fp-rodi/re-offendingbydetectedincidents2024/backgroundnotes/) of the publication.&lt;br&gt;An incident is determined as re-offending when the detected individual has also been linked with at least one previous incident.&lt;br&gt;This table does not include incidents where the age of the individuals was unavailable.&lt;br&gt;</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:i/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Dangerous, careless driving including speeding and general road incidents (62)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve"> does not include Fixed Charge Notices such as speeding or parking tickets if the incident was not escalated due to non-compliance or severity.&lt;br&gt;Please note data may not add to 100% due to rounding issues.&lt;br&gt;.. Number of incidents too small to be considered reliable.</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
@@ -377,51 +398,51 @@
   <x:si>
     <x:t>In charge of vehicles while influenced by drugs, alcohol (61)</x:t>
   </x:si>
   <x:si>
     <x:t>62</x:t>
   </x:si>
   <x:si>
     <x:t>Dangerous, careless driving including speeding and general road incidents  (62)</x:t>
   </x:si>
   <x:si>
     <x:t>63</x:t>
   </x:si>
   <x:si>
     <x:t>Vehicle maintenance and duty of care (63)</x:t>
   </x:si>
   <x:si>
     <x:t>64</x:t>
   </x:si>
   <x:si>
     <x:t>Rail, maritime or air related (64)</x:t>
   </x:si>
   <x:si>
     <x:t>7</x:t>
   </x:si>
   <x:si>
-    <x:t>Incidents not classified elsewhere (7)</x:t>
+    <x:t>Incidents n.e.c. (71-72)</x:t>
   </x:si>
   <x:si>
     <x:t>RODI17C02</x:t>
   </x:si>
   <x:si>
     <x:t>Percentage of re-offending incidents</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -8798,51 +8819,51 @@
     </x:cacheField>
     <x:cacheField name="Incident Type">
       <x:sharedItems count="23">
         <x:s v="All incident types"/>
         <x:s v="Murder, attempted murder or manslaughter (11)"/>
         <x:s v="Assaults or harassments (12)"/>
         <x:s v="Sexual violence (13)"/>
         <x:s v="Coercion, intimidation or exploitation (14)"/>
         <x:s v="Accidental harm or neglect (15)"/>
         <x:s v="Theft, fraud, robbery and deception (21)"/>
         <x:s v="Trespassing, burglary, illegal access, damage and loss (22)"/>
         <x:s v="Drugs (31)"/>
         <x:s v="Alcohol (32)"/>
         <x:s v="Firearms, explosives or chemicals (33)"/>
         <x:s v="Gambling (34)"/>
         <x:s v="Justice procedures (41)"/>
         <x:s v="Public order (42)"/>
         <x:s v="Organised crime (44)"/>
         <x:s v="Trading regulations (45)"/>
         <x:s v="Pollution or damage to the environment (51)"/>
         <x:s v="Animal welfare (52)"/>
         <x:s v="In charge of vehicles while influenced by drugs, alcohol (61)"/>
         <x:s v="Dangerous, careless driving including speeding and general road incidents  (62)"/>
         <x:s v="Vehicle maintenance and duty of care (63)"/>
         <x:s v="Rail, maritime or air related (64)"/>
-        <x:s v="Incidents not classified elsewhere (7)"/>
+        <x:s v="Incidents n.e.c. (71-72)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02076V03371">
       <x:sharedItems count="5">
         <x:s v="344"/>
         <x:s v="350"/>
         <x:s v="416"/>
         <x:s v="485"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Age at time of incident">
       <x:sharedItems count="5">
         <x:s v="Under 18 years"/>
         <x:s v="18 - 24 years"/>
         <x:s v="25 - 39 years"/>
         <x:s v="40 years and over"/>
         <x:s v="All ages"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="2">
         <x:s v="Number"/>
         <x:s v="%"/>
       </x:sharedItems>
@@ -10282,99 +10303,99 @@
     <s v="64"/>
     <s v="Rail, maritime or air related (64)"/>
     <s v="485"/>
     <s v="40 years and over"/>
     <s v="Number"/>
     <n v="9"/>
   </r>
   <r>
     <s v="RODI17C01"/>
     <s v="Number of re-offending incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="64"/>
     <s v="Rail, maritime or air related (64)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="Number"/>
     <n v="24"/>
   </r>
   <r>
     <s v="RODI17C01"/>
     <s v="Number of re-offending incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="Number"/>
     <n v="4"/>
   </r>
   <r>
     <s v="RODI17C01"/>
     <s v="Number of re-offending incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="350"/>
     <s v="18 - 24 years"/>
     <s v="Number"/>
     <n v="73"/>
   </r>
   <r>
     <s v="RODI17C01"/>
     <s v="Number of re-offending incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="416"/>
     <s v="25 - 39 years"/>
     <s v="Number"/>
     <n v="275"/>
   </r>
   <r>
     <s v="RODI17C01"/>
     <s v="Number of re-offending incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="485"/>
     <s v="40 years and over"/>
     <s v="Number"/>
     <n v="252"/>
   </r>
   <r>
     <s v="RODI17C01"/>
     <s v="Number of re-offending incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="Number"/>
     <n v="604"/>
   </r>
   <r>
     <s v="RODI17C02"/>
     <s v="Percentage of re-offending incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="%"/>
     <n v="4"/>
   </r>
   <r>
     <s v="RODI17C02"/>
     <s v="Percentage of re-offending incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="350"/>
@@ -11662,81 +11683,81 @@
     <s v="64"/>
     <s v="Rail, maritime or air related (64)"/>
     <s v="485"/>
     <s v="40 years and over"/>
     <s v="%"/>
     <n v="38"/>
   </r>
   <r>
     <s v="RODI17C02"/>
     <s v="Percentage of re-offending incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="64"/>
     <s v="Rail, maritime or air related (64)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="%"/>
     <n v="100"/>
   </r>
   <r>
     <s v="RODI17C02"/>
     <s v="Percentage of re-offending incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="RODI17C02"/>
     <s v="Percentage of re-offending incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="350"/>
     <s v="18 - 24 years"/>
     <s v="%"/>
     <n v="12"/>
   </r>
   <r>
     <s v="RODI17C02"/>
     <s v="Percentage of re-offending incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="416"/>
     <s v="25 - 39 years"/>
     <s v="%"/>
     <n v="46"/>
   </r>
   <r>
     <s v="RODI17C02"/>
     <s v="Percentage of re-offending incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="485"/>
     <s v="40 years and over"/>
     <s v="%"/>
     <n v="42"/>
   </r>
   <r>
     <s v="RODI17C02"/>
     <s v="Percentage of re-offending incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="%"/>
     <n v="100"/>
   </r>
 </pivotCacheRecords>
 </file>