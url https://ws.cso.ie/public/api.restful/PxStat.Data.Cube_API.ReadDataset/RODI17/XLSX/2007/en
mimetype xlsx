--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cd513fbb381444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8f190d5017a4516a6e71e8429652b62.psmdcp" Id="R7899ce9299184502" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0826e4075c1411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e4688228253430486f928f4315e6ca0.psmdcp" Id="Rd233e627119444d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -110,51 +110,51 @@
       <x:rPr>
         <x:i/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Dangerous, careless driving including speeding and general road incidents (62)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve"> does not include Fixed Charge Notices such as speeding or parking tickets if the incident was not escalated due to non-compliance or severity.&lt;br&gt;Please note data may not add to 100% due to rounding issues.&lt;br&gt;.. Number of incidents too small to be considered reliable.</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/RODI17/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/RODI17/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>RODI</x:t>
   </x:si>
   <x:si>
     <x:t>Re-offending by Detected Incidents</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Felix Colman</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>Felix.Coleman@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -1013,51 +1013,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/RODI17/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/RODI17/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">