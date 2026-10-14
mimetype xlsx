--- v0 (2026-04-05)
+++ v1 (2026-10-14)
@@ -1,111 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cf85e64807b4e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f6d50a7fca744629b11a5490679646a.psmdcp" Id="R3e13518f8b4b4dd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra88fa0ce5d404de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f40698c1c8174e3ebae1bc8bf28be826.psmdcp" Id="Rb169c91dc31d4bcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>RODI16</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Detected PULSE crime incidents classified by link to previous incident</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>25/11/2025 11:00:00</x:t>
+    <x:t>08/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
-      <x:t>An incident is determined as re-offending when the detected individual has also been linked with at least one previous incident.&lt;br&gt;</x:t>
+      <x:t xml:space="preserve">08 July 2026 - The classification labels for </x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:i/>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Incident Type (C04522V05306)</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> have been updated to better reflect the Incident and Crime Incident Related Classifications as listed in the Background Notes(https://www.cso.ie/en/releasesandpublications/fp/fp-rodi/re-offendingbydetectedincidents2024/backgroundnotes/) of the publication.&lt;br&gt;An incident is determined as re-offending when the detected individual has also been linked with at least one previous incident.&lt;br&gt;</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:i/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Dangerous, careless driving including speeding and general road incidents (62)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve"> does not include Fixed Charge Notices such as speeding or parking tickets if the incident was not escalated due to non-compliance or severity.&lt;br&gt;Please note data may not add to 100% due to rounding issues.&lt;br&gt;.. Number of incidents less than 10.</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
@@ -350,51 +371,51 @@
   <x:si>
     <x:t>In charge of vehicles while influenced by drugs, alcohol (61)</x:t>
   </x:si>
   <x:si>
     <x:t>62</x:t>
   </x:si>
   <x:si>
     <x:t>Dangerous, careless driving including speeding and general road incidents  (62)</x:t>
   </x:si>
   <x:si>
     <x:t>63</x:t>
   </x:si>
   <x:si>
     <x:t>Vehicle maintenance and duty of care (63)</x:t>
   </x:si>
   <x:si>
     <x:t>64</x:t>
   </x:si>
   <x:si>
     <x:t>Rail, maritime or air related (64)</x:t>
   </x:si>
   <x:si>
     <x:t>7</x:t>
   </x:si>
   <x:si>
-    <x:t>Incidents not classified elsewhere (7)</x:t>
+    <x:t>Incidents n.e.c. (71-72)</x:t>
   </x:si>
   <x:si>
     <x:t>CCJ1</x:t>
   </x:si>
   <x:si>
     <x:t>No incidents</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
@@ -18368,51 +18389,51 @@
     </x:cacheField>
     <x:cacheField name="Incident Type">
       <x:sharedItems count="23">
         <x:s v="All incident types"/>
         <x:s v="Murder, attempted murder or manslaughter (11)"/>
         <x:s v="Assaults or harassments (12)"/>
         <x:s v="Sexual violence (13)"/>
         <x:s v="Coercion, intimidation or exploitation (14)"/>
         <x:s v="Accidental harm or neglect (15)"/>
         <x:s v="Theft, fraud, robbery and deception (21)"/>
         <x:s v="Trespassing, burglary, illegal access, damage and loss (22)"/>
         <x:s v="Drugs (31)"/>
         <x:s v="Alcohol (32)"/>
         <x:s v="Firearms, explosives or chemicals (33)"/>
         <x:s v="Gambling (34)"/>
         <x:s v="Justice procedures (41)"/>
         <x:s v="Public order (42)"/>
         <x:s v="Organised crime (44)"/>
         <x:s v="Trading regulations (45)"/>
         <x:s v="Pollution or damage to the environment (51)"/>
         <x:s v="Animal welfare (52)"/>
         <x:s v="In charge of vehicles while influenced by drugs, alcohol (61)"/>
         <x:s v="Dangerous, careless driving including speeding and general road incidents  (62)"/>
         <x:s v="Vehicle maintenance and duty of care (63)"/>
         <x:s v="Rail, maritime or air related (64)"/>
-        <x:s v="Incidents not classified elsewhere (7)"/>
+        <x:s v="Incidents n.e.c. (71-72)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04522V05306a">
       <x:sharedItems count="23">
         <x:s v="11"/>
         <x:s v="12"/>
         <x:s v="13"/>
         <x:s v="14"/>
         <x:s v="15"/>
         <x:s v="21"/>
         <x:s v="22"/>
         <x:s v="31"/>
         <x:s v="32"/>
         <x:s v="33"/>
         <x:s v="34"/>
         <x:s v="41"/>
         <x:s v="42"/>
         <x:s v="44"/>
         <x:s v="45"/>
         <x:s v="51"/>
         <x:s v="52"/>
         <x:s v="61"/>
         <x:s v="62"/>
         <x:s v="63"/>
         <x:s v="64"/>
@@ -18421,51 +18442,51 @@
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Previous incident linked to re-offending">
       <x:sharedItems count="23">
         <x:s v="Murder, attempted murder or manslaughter (11)"/>
         <x:s v="Assaults or harassments (12)"/>
         <x:s v="Sexual violence (13)"/>
         <x:s v="Coercion, intimidation or exploitation (14)"/>
         <x:s v="Accidental harm or neglect (15)"/>
         <x:s v="Theft, fraud, robbery and deception (21)"/>
         <x:s v="Trespassing, burglary, illegal access, damage and loss (22)"/>
         <x:s v="Drugs (31)"/>
         <x:s v="Alcohol (32)"/>
         <x:s v="Firearms, explosives or chemicals (33)"/>
         <x:s v="Gambling (34)"/>
         <x:s v="Justice procedures (41)"/>
         <x:s v="Public order (42)"/>
         <x:s v="Organised crime (44)"/>
         <x:s v="Trading regulations (45)"/>
         <x:s v="Pollution or damage to the environment (51)"/>
         <x:s v="Animal welfare (52)"/>
         <x:s v="In charge of vehicles while influenced by drugs, alcohol (61)"/>
         <x:s v="Dangerous, careless driving including speeding and general road incidents  (62)"/>
         <x:s v="Vehicle maintenance and duty of care (63)"/>
         <x:s v="Rail, maritime or air related (64)"/>
-        <x:s v="Incidents not classified elsewhere (7)"/>
+        <x:s v="Incidents n.e.c. (71-72)"/>
         <x:s v="No incidents"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
       <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="74" count="40">
         <x:n v="0"/>
         <x:n v="2"/>
         <x:n v="13"/>
         <x:n v="4"/>
         <x:n v="7"/>
         <x:n v="5"/>
         <x:n v="1"/>
         <x:s v=""/>
         <x:n v="8"/>
         <x:n v="39"/>
         <x:n v="9"/>
         <x:n v="11"/>
         <x:n v="10"/>
         <x:n v="6"/>
         <x:n v="14"/>
@@ -18740,51 +18761,51 @@
     <s v="63"/>
     <s v="Vehicle maintenance and duty of care (63)"/>
     <s v="%"/>
     <n v="7"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="64"/>
     <s v="Rail, maritime or air related (64)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="CCJ1"/>
     <s v="No incidents"/>
     <s v="%"/>
     <n v="39"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="11"/>
     <s v="Murder, attempted murder or manslaughter (11)"/>
     <s v="11"/>
     <s v="Murder, attempted murder or manslaughter (11)"/>
     <s v="%"/>
@@ -19016,51 +19037,51 @@
     <s v="63"/>
     <s v="Vehicle maintenance and duty of care (63)"/>
     <s v="%"/>
     <n v="6"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="11"/>
     <s v="Murder, attempted murder or manslaughter (11)"/>
     <s v="64"/>
     <s v="Rail, maritime or air related (64)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="11"/>
     <s v="Murder, attempted murder or manslaughter (11)"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="11"/>
     <s v="Murder, attempted murder or manslaughter (11)"/>
     <s v="CCJ1"/>
     <s v="No incidents"/>
     <s v="%"/>
     <n v="14"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="12"/>
     <s v="Assaults or harassments (12)"/>
     <s v="11"/>
     <s v="Murder, attempted murder or manslaughter (11)"/>
     <s v="%"/>
@@ -19292,51 +19313,51 @@
     <s v="63"/>
     <s v="Vehicle maintenance and duty of care (63)"/>
     <s v="%"/>
     <n v="5"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="12"/>
     <s v="Assaults or harassments (12)"/>
     <s v="64"/>
     <s v="Rail, maritime or air related (64)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="12"/>
     <s v="Assaults or harassments (12)"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="12"/>
     <s v="Assaults or harassments (12)"/>
     <s v="CCJ1"/>
     <s v="No incidents"/>
     <s v="%"/>
     <n v="27"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="13"/>
     <s v="Sexual violence (13)"/>
     <s v="11"/>
     <s v="Murder, attempted murder or manslaughter (11)"/>
     <s v="%"/>
@@ -19568,51 +19589,51 @@
     <s v="63"/>
     <s v="Vehicle maintenance and duty of care (63)"/>
     <s v="%"/>
     <n v="3"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="13"/>
     <s v="Sexual violence (13)"/>
     <s v="64"/>
     <s v="Rail, maritime or air related (64)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="13"/>
     <s v="Sexual violence (13)"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="13"/>
     <s v="Sexual violence (13)"/>
     <s v="CCJ1"/>
     <s v="No incidents"/>
     <s v="%"/>
     <n v="30"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="14"/>
     <s v="Coercion, intimidation or exploitation (14)"/>
     <s v="11"/>
     <s v="Murder, attempted murder or manslaughter (11)"/>
     <s v="%"/>
@@ -19844,51 +19865,51 @@
     <s v="63"/>
     <s v="Vehicle maintenance and duty of care (63)"/>
     <s v="%"/>
     <n v="4"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="14"/>
     <s v="Coercion, intimidation or exploitation (14)"/>
     <s v="64"/>
     <s v="Rail, maritime or air related (64)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="14"/>
     <s v="Coercion, intimidation or exploitation (14)"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="14"/>
     <s v="Coercion, intimidation or exploitation (14)"/>
     <s v="CCJ1"/>
     <s v="No incidents"/>
     <s v="%"/>
     <n v="14"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="15"/>
     <s v="Accidental harm or neglect (15)"/>
     <s v="11"/>
     <s v="Murder, attempted murder or manslaughter (11)"/>
     <s v="%"/>
@@ -20120,51 +20141,51 @@
     <s v="63"/>
     <s v="Vehicle maintenance and duty of care (63)"/>
     <s v="%"/>
     <n v="11"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="15"/>
     <s v="Accidental harm or neglect (15)"/>
     <s v="64"/>
     <s v="Rail, maritime or air related (64)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="15"/>
     <s v="Accidental harm or neglect (15)"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="15"/>
     <s v="Accidental harm or neglect (15)"/>
     <s v="CCJ1"/>
     <s v="No incidents"/>
     <s v="%"/>
     <n v="35"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="21"/>
     <s v="Theft, fraud, robbery and deception (21)"/>
     <s v="11"/>
     <s v="Murder, attempted murder or manslaughter (11)"/>
     <s v="%"/>
@@ -20396,51 +20417,51 @@
     <s v="63"/>
     <s v="Vehicle maintenance and duty of care (63)"/>
     <s v="%"/>
     <n v="3"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="21"/>
     <s v="Theft, fraud, robbery and deception (21)"/>
     <s v="64"/>
     <s v="Rail, maritime or air related (64)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="21"/>
     <s v="Theft, fraud, robbery and deception (21)"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="21"/>
     <s v="Theft, fraud, robbery and deception (21)"/>
     <s v="CCJ1"/>
     <s v="No incidents"/>
     <s v="%"/>
     <n v="16"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="22"/>
     <s v="Trespassing, burglary, illegal access, damage and loss (22)"/>
     <s v="11"/>
     <s v="Murder, attempted murder or manslaughter (11)"/>
     <s v="%"/>
@@ -20672,51 +20693,51 @@
     <s v="63"/>
     <s v="Vehicle maintenance and duty of care (63)"/>
     <s v="%"/>
     <n v="3"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="22"/>
     <s v="Trespassing, burglary, illegal access, damage and loss (22)"/>
     <s v="64"/>
     <s v="Rail, maritime or air related (64)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="22"/>
     <s v="Trespassing, burglary, illegal access, damage and loss (22)"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="22"/>
     <s v="Trespassing, burglary, illegal access, damage and loss (22)"/>
     <s v="CCJ1"/>
     <s v="No incidents"/>
     <s v="%"/>
     <n v="13"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="31"/>
     <s v="Drugs (31)"/>
     <s v="11"/>
     <s v="Murder, attempted murder or manslaughter (11)"/>
     <s v="%"/>
@@ -20948,51 +20969,51 @@
     <s v="63"/>
     <s v="Vehicle maintenance and duty of care (63)"/>
     <s v="%"/>
     <n v="7"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="31"/>
     <s v="Drugs (31)"/>
     <s v="64"/>
     <s v="Rail, maritime or air related (64)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="31"/>
     <s v="Drugs (31)"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="31"/>
     <s v="Drugs (31)"/>
     <s v="CCJ1"/>
     <s v="No incidents"/>
     <s v="%"/>
     <n v="20"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="32"/>
     <s v="Alcohol (32)"/>
     <s v="11"/>
     <s v="Murder, attempted murder or manslaughter (11)"/>
     <s v="%"/>
@@ -21224,51 +21245,51 @@
     <s v="63"/>
     <s v="Vehicle maintenance and duty of care (63)"/>
     <s v="%"/>
     <n v="3"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="32"/>
     <s v="Alcohol (32)"/>
     <s v="64"/>
     <s v="Rail, maritime or air related (64)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="32"/>
     <s v="Alcohol (32)"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="32"/>
     <s v="Alcohol (32)"/>
     <s v="CCJ1"/>
     <s v="No incidents"/>
     <s v="%"/>
     <n v="20"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="33"/>
     <s v="Firearms, explosives or chemicals (33)"/>
     <s v="11"/>
     <s v="Murder, attempted murder or manslaughter (11)"/>
     <s v="%"/>
@@ -21500,51 +21521,51 @@
     <s v="63"/>
     <s v="Vehicle maintenance and duty of care (63)"/>
     <s v="%"/>
     <n v="5"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="33"/>
     <s v="Firearms, explosives or chemicals (33)"/>
     <s v="64"/>
     <s v="Rail, maritime or air related (64)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="33"/>
     <s v="Firearms, explosives or chemicals (33)"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="33"/>
     <s v="Firearms, explosives or chemicals (33)"/>
     <s v="CCJ1"/>
     <s v="No incidents"/>
     <s v="%"/>
     <n v="15"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="34"/>
     <s v="Gambling (34)"/>
     <s v="11"/>
     <s v="Murder, attempted murder or manslaughter (11)"/>
     <s v="%"/>
@@ -21776,51 +21797,51 @@
     <s v="63"/>
     <s v="Vehicle maintenance and duty of care (63)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="34"/>
     <s v="Gambling (34)"/>
     <s v="64"/>
     <s v="Rail, maritime or air related (64)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="34"/>
     <s v="Gambling (34)"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="34"/>
     <s v="Gambling (34)"/>
     <s v="CCJ1"/>
     <s v="No incidents"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="41"/>
     <s v="Justice procedures (41)"/>
     <s v="11"/>
     <s v="Murder, attempted murder or manslaughter (11)"/>
     <s v="%"/>
@@ -22052,51 +22073,51 @@
     <s v="63"/>
     <s v="Vehicle maintenance and duty of care (63)"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="41"/>
     <s v="Justice procedures (41)"/>
     <s v="64"/>
     <s v="Rail, maritime or air related (64)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="41"/>
     <s v="Justice procedures (41)"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="41"/>
     <s v="Justice procedures (41)"/>
     <s v="CCJ1"/>
     <s v="No incidents"/>
     <s v="%"/>
     <n v="4"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="42"/>
     <s v="Public order (42)"/>
     <s v="11"/>
     <s v="Murder, attempted murder or manslaughter (11)"/>
     <s v="%"/>
@@ -22328,51 +22349,51 @@
     <s v="63"/>
     <s v="Vehicle maintenance and duty of care (63)"/>
     <s v="%"/>
     <n v="4"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="42"/>
     <s v="Public order (42)"/>
     <s v="64"/>
     <s v="Rail, maritime or air related (64)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="42"/>
     <s v="Public order (42)"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="42"/>
     <s v="Public order (42)"/>
     <s v="CCJ1"/>
     <s v="No incidents"/>
     <s v="%"/>
     <n v="17"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="44"/>
     <s v="Organised crime (44)"/>
     <s v="11"/>
     <s v="Murder, attempted murder or manslaughter (11)"/>
     <s v="%"/>
@@ -22604,51 +22625,51 @@
     <s v="63"/>
     <s v="Vehicle maintenance and duty of care (63)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="44"/>
     <s v="Organised crime (44)"/>
     <s v="64"/>
     <s v="Rail, maritime or air related (64)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="44"/>
     <s v="Organised crime (44)"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="44"/>
     <s v="Organised crime (44)"/>
     <s v="CCJ1"/>
     <s v="No incidents"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="45"/>
     <s v="Trading regulations (45)"/>
     <s v="11"/>
     <s v="Murder, attempted murder or manslaughter (11)"/>
     <s v="%"/>
@@ -22880,51 +22901,51 @@
     <s v="63"/>
     <s v="Vehicle maintenance and duty of care (63)"/>
     <s v="%"/>
     <n v="9"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="45"/>
     <s v="Trading regulations (45)"/>
     <s v="64"/>
     <s v="Rail, maritime or air related (64)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="45"/>
     <s v="Trading regulations (45)"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="45"/>
     <s v="Trading regulations (45)"/>
     <s v="CCJ1"/>
     <s v="No incidents"/>
     <s v="%"/>
     <n v="22"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="51"/>
     <s v="Pollution or damage to the environment (51)"/>
     <s v="11"/>
     <s v="Murder, attempted murder or manslaughter (11)"/>
     <s v="%"/>
@@ -23156,51 +23177,51 @@
     <s v="63"/>
     <s v="Vehicle maintenance and duty of care (63)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="51"/>
     <s v="Pollution or damage to the environment (51)"/>
     <s v="64"/>
     <s v="Rail, maritime or air related (64)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="51"/>
     <s v="Pollution or damage to the environment (51)"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="51"/>
     <s v="Pollution or damage to the environment (51)"/>
     <s v="CCJ1"/>
     <s v="No incidents"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="52"/>
     <s v="Animal welfare (52)"/>
     <s v="11"/>
     <s v="Murder, attempted murder or manslaughter (11)"/>
     <s v="%"/>
@@ -23432,51 +23453,51 @@
     <s v="63"/>
     <s v="Vehicle maintenance and duty of care (63)"/>
     <s v="%"/>
     <n v="7"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="52"/>
     <s v="Animal welfare (52)"/>
     <s v="64"/>
     <s v="Rail, maritime or air related (64)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="52"/>
     <s v="Animal welfare (52)"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="52"/>
     <s v="Animal welfare (52)"/>
     <s v="CCJ1"/>
     <s v="No incidents"/>
     <s v="%"/>
     <n v="43"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="61"/>
     <s v="In charge of vehicles while influenced by drugs, alcohol (61)"/>
     <s v="11"/>
     <s v="Murder, attempted murder or manslaughter (11)"/>
     <s v="%"/>
@@ -23708,51 +23729,51 @@
     <s v="63"/>
     <s v="Vehicle maintenance and duty of care (63)"/>
     <s v="%"/>
     <n v="10"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="61"/>
     <s v="In charge of vehicles while influenced by drugs, alcohol (61)"/>
     <s v="64"/>
     <s v="Rail, maritime or air related (64)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="61"/>
     <s v="In charge of vehicles while influenced by drugs, alcohol (61)"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="61"/>
     <s v="In charge of vehicles while influenced by drugs, alcohol (61)"/>
     <s v="CCJ1"/>
     <s v="No incidents"/>
     <s v="%"/>
     <n v="44"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="62"/>
     <s v="Dangerous, careless driving including speeding and general road incidents  (62)"/>
     <s v="11"/>
     <s v="Murder, attempted murder or manslaughter (11)"/>
     <s v="%"/>
@@ -23984,51 +24005,51 @@
     <s v="63"/>
     <s v="Vehicle maintenance and duty of care (63)"/>
     <s v="%"/>
     <n v="8"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="62"/>
     <s v="Dangerous, careless driving including speeding and general road incidents  (62)"/>
     <s v="64"/>
     <s v="Rail, maritime or air related (64)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="62"/>
     <s v="Dangerous, careless driving including speeding and general road incidents  (62)"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="62"/>
     <s v="Dangerous, careless driving including speeding and general road incidents  (62)"/>
     <s v="CCJ1"/>
     <s v="No incidents"/>
     <s v="%"/>
     <n v="71"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="63"/>
     <s v="Vehicle maintenance and duty of care (63)"/>
     <s v="11"/>
     <s v="Murder, attempted murder or manslaughter (11)"/>
     <s v="%"/>
@@ -24260,51 +24281,51 @@
     <s v="63"/>
     <s v="Vehicle maintenance and duty of care (63)"/>
     <s v="%"/>
     <n v="14"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="63"/>
     <s v="Vehicle maintenance and duty of care (63)"/>
     <s v="64"/>
     <s v="Rail, maritime or air related (64)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="63"/>
     <s v="Vehicle maintenance and duty of care (63)"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="63"/>
     <s v="Vehicle maintenance and duty of care (63)"/>
     <s v="CCJ1"/>
     <s v="No incidents"/>
     <s v="%"/>
     <n v="63"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="64"/>
     <s v="Rail, maritime or air related (64)"/>
     <s v="11"/>
     <s v="Murder, attempted murder or manslaughter (11)"/>
     <s v="%"/>
@@ -24536,319 +24557,319 @@
     <s v="63"/>
     <s v="Vehicle maintenance and duty of care (63)"/>
     <s v="%"/>
     <n v="4"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="64"/>
     <s v="Rail, maritime or air related (64)"/>
     <s v="64"/>
     <s v="Rail, maritime or air related (64)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="64"/>
     <s v="Rail, maritime or air related (64)"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="64"/>
     <s v="Rail, maritime or air related (64)"/>
     <s v="CCJ1"/>
     <s v="No incidents"/>
     <s v="%"/>
     <n v="51"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="11"/>
     <s v="Murder, attempted murder or manslaughter (11)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="12"/>
     <s v="Assaults or harassments (12)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="13"/>
     <s v="Sexual violence (13)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="14"/>
     <s v="Coercion, intimidation or exploitation (14)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="15"/>
     <s v="Accidental harm or neglect (15)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="21"/>
     <s v="Theft, fraud, robbery and deception (21)"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="22"/>
     <s v="Trespassing, burglary, illegal access, damage and loss (22)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="31"/>
     <s v="Drugs (31)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="32"/>
     <s v="Alcohol (32)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="33"/>
     <s v="Firearms, explosives or chemicals (33)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="34"/>
     <s v="Gambling (34)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="41"/>
     <s v="Justice procedures (41)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="42"/>
     <s v="Public order (42)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="44"/>
     <s v="Organised crime (44)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="45"/>
     <s v="Trading regulations (45)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="51"/>
     <s v="Pollution or damage to the environment (51)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="52"/>
     <s v="Animal welfare (52)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="61"/>
     <s v="In charge of vehicles while influenced by drugs, alcohol (61)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="62"/>
     <s v="Dangerous, careless driving including speeding and general road incidents  (62)"/>
     <s v="%"/>
     <n v="9"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="63"/>
     <s v="Vehicle maintenance and duty of care (63)"/>
     <s v="%"/>
     <n v="11"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="64"/>
     <s v="Rail, maritime or air related (64)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="%"/>
     <n v="4"/>
   </r>
   <r>
     <s v="RODI16C01"/>
     <s v="Percentage of incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="7"/>
-    <s v="Incidents not classified elsewhere (7)"/>
+    <s v="Incidents n.e.c. (71-72)"/>
     <s v="CCJ1"/>
     <s v="No incidents"/>
     <s v="%"/>
     <n v="74"/>
   </r>
 </pivotCacheRecords>
 </file>