--- v1 (2025-12-09)
+++ v2 (2026-07-08)
@@ -1,111 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ed339fc048f4e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a50816823c534e5b819e7f42aebd1823.psmdcp" Id="Rf55425505d464ed4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31d05a9302504bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd917f2a10434813b573f63317a7bd40.psmdcp" Id="R480a5a5533e84bfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>ROA47</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Serious injuries</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>23/07/2025 11:00:00</x:t>
+    <x:t>19/12/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
-      <x:t xml:space="preserve">Note: Figures are provisional and subject to change. &lt;br&gt;Figures for 2019–2023 among: motorcyclists are current as of 31 March 2024; drivers are current as of 21 July 2024; and pedestrians are current as of 26 September 2024.&lt;br&gt;Note, figures for 2021 onwards are provisional and subject to change.&lt;br&gt;Figures for 2020–2024 among cyclists is current as of 3 March 2025.&lt;br&gt;Figures for 2020–2024 among motorcyclists is current as of 2 May 2025.&lt;br&gt;An </x:t>
+      <x:t xml:space="preserve">Note: Figures are provisional and subject to change. &lt;br&gt;Figures for 2019–2023 among: motorcyclists are current as of 31 March 2024; drivers are current as of 21 July 2024; and pedestrians are current as of 26 September 2024.&lt;br&gt;Note, figures for 2021 onwards are provisional and subject to change.&lt;br&gt;Figures for 2020–2024 among cyclists is current as of 3 March 2025.&lt;br&gt;Figures for 2020–2024 among motorcyclists is current as of 2 May 2025.&lt;br&gt;Figures for 2020–2024 among pedestrians is current as of 2 September 2025.&lt;br&gt;Figures for 2020–2024 among drivers is current as of 2 October 2025.&lt;br&gt;An </x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:b/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>urban road</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve"> has a speed limit of 60km/h or less while a </x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:b/>
@@ -1545,52 +1545,52 @@
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H14" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J14" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="J14" s="0">
+        <x:v>1299</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
@@ -1641,84 +1641,84 @@
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J17" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="J17" s="0">
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J18" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="J18" s="0">
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
@@ -1769,84 +1769,84 @@
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J21" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="J21" s="0">
+        <x:v>1806</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H22" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I22" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J22" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="J22" s="0">
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
@@ -1897,52 +1897,52 @@
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J25" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="J25" s="0">
+        <x:v>0</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -2035,63 +2035,67 @@
         <x:s v="Unknown road type"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03116V03768">
       <x:sharedItems count="4">
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="11"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Road User Type">
       <x:sharedItems count="4">
         <x:s v="Pedestrians"/>
         <x:s v="Pedal cyclists"/>
         <x:s v="Motor cyclists"/>
         <x:s v="Drivers"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="1710" count="12">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="1806" count="16">
         <x:n v="1265"/>
         <x:s v=""/>
         <x:n v="478"/>
         <x:n v="643"/>
         <x:n v="161"/>
         <x:n v="443"/>
         <x:n v="1710"/>
         <x:n v="0"/>
+        <x:n v="1299"/>
         <x:n v="1026"/>
         <x:n v="445"/>
+        <x:n v="658"/>
+        <x:n v="163"/>
         <x:n v="252"/>
         <x:n v="439"/>
+        <x:n v="1806"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="ROA47C01"/>
     <s v="Serious injuries"/>
     <s v="2019-2023"/>
     <s v="2019-2023"/>
     <s v="10"/>
     <s v="Urban road"/>
     <s v="01"/>
     <s v="Pedestrians"/>
     <s v="Number"/>
     <n v="1265"/>
   </r>
   <r>
     <s v="ROA47C01"/>
     <s v="Serious injuries"/>
     <s v="2019-2023"/>
     <s v="2019-2023"/>
@@ -2210,161 +2214,161 @@
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="ROA47C01"/>
     <s v="Serious injuries"/>
     <s v="2019-2023"/>
     <s v="2019-2023"/>
     <s v="30"/>
     <s v="Unknown road type"/>
     <s v="11"/>
     <s v="Drivers"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="ROA47C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="10"/>
     <s v="Urban road"/>
     <s v="01"/>
     <s v="Pedestrians"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="1299"/>
   </r>
   <r>
     <s v="ROA47C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="10"/>
     <s v="Urban road"/>
     <s v="02"/>
     <s v="Pedal cyclists"/>
     <s v="Number"/>
     <n v="1026"/>
   </r>
   <r>
     <s v="ROA47C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="10"/>
     <s v="Urban road"/>
     <s v="03"/>
     <s v="Motor cyclists"/>
     <s v="Number"/>
     <n v="445"/>
   </r>
   <r>
     <s v="ROA47C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="10"/>
     <s v="Urban road"/>
     <s v="11"/>
     <s v="Drivers"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="658"/>
   </r>
   <r>
     <s v="ROA47C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="20"/>
     <s v="Rural road"/>
     <s v="01"/>
     <s v="Pedestrians"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="163"/>
   </r>
   <r>
     <s v="ROA47C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="20"/>
     <s v="Rural road"/>
     <s v="02"/>
     <s v="Pedal cyclists"/>
     <s v="Number"/>
     <n v="252"/>
   </r>
   <r>
     <s v="ROA47C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="20"/>
     <s v="Rural road"/>
     <s v="03"/>
     <s v="Motor cyclists"/>
     <s v="Number"/>
     <n v="439"/>
   </r>
   <r>
     <s v="ROA47C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="20"/>
     <s v="Rural road"/>
     <s v="11"/>
     <s v="Drivers"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="1806"/>
   </r>
   <r>
     <s v="ROA47C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="30"/>
     <s v="Unknown road type"/>
     <s v="01"/>
     <s v="Pedestrians"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="0"/>
   </r>
   <r>
     <s v="ROA47C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="30"/>
     <s v="Unknown road type"/>
     <s v="02"/>
     <s v="Pedal cyclists"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="ROA47C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="30"/>
     <s v="Unknown road type"/>
     <s v="03"/>
     <s v="Motor cyclists"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="ROA47C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="30"/>
     <s v="Unknown road type"/>
     <s v="11"/>
     <s v="Drivers"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="0"/>
   </r>
 </pivotCacheRecords>
 </file>