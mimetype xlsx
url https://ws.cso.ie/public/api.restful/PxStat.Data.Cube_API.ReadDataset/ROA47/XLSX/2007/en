--- v2 (2026-07-08)
+++ v3 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31d05a9302504bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd917f2a10434813b573f63317a7bd40.psmdcp" Id="R480a5a5533e84bfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ad8818c7b4a4f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a2a56fc4fc64de58404396faac2e163.psmdcp" Id="R6a4743cb9b83463e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>