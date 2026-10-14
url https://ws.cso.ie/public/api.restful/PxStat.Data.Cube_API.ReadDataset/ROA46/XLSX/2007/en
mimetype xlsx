--- v1 (2025-12-09)
+++ v2 (2026-10-14)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f05b00874d4e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2900fab12e924fbaa9f80c1915b299ea.psmdcp" Id="R879b046758404e8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ead32dea5b4fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/353f1ab2546c476ca7e57dfcd198de3d.psmdcp" Id="R83a94ac9bdd24e63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>ROA46</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Serious injuries</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>23/07/2025 11:00:00</x:t>
+    <x:t>07/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>Note: Figures are provisional and subject to change. &lt;br&gt;Figures for 2019–2023 among: motorcyclists are current as of 31 March 2024; drivers are current as of 21 July 2024; and pedestrians are current as of 26 September 2024.&lt;br&gt;Figures for 2020–2024 among cyclists is current as of 3 March 2025.&lt;br&gt;Figures for 2020–2024 among motorcyclists is current as of 2 May 2025</x:t>
+    <x:t>Note: Figures are provisional and subject to change.&lt;br&gt;Figures for 2020–2024 among pedestrians is current as of 2 September 2025.&lt;br&gt;Figures for 2020–2024 among drivers is current as of 2 October 2025.&lt;br&gt;Figures for 2021–2025 among cyclists is current as of 2 March 2026.&lt;br&gt;Figures for 2021–2025 among motorcyclists is current as of 2 March 2026.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/ROA46/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>RSACS</x:t>
   </x:si>
   <x:si>
     <x:t>Road Traffic Casualty Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Paul Deane</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -270,50 +270,53 @@
     <x:t>August</x:t>
   </x:si>
   <x:si>
     <x:t>09</x:t>
   </x:si>
   <x:si>
     <x:t>September</x:t>
   </x:si>
   <x:si>
     <x:t>10</x:t>
   </x:si>
   <x:si>
     <x:t>October</x:t>
   </x:si>
   <x:si>
     <x:t>November</x:t>
   </x:si>
   <x:si>
     <x:t>12</x:t>
   </x:si>
   <x:si>
     <x:t>December</x:t>
   </x:si>
   <x:si>
     <x:t>2020-2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2021-2025</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -465,59 +468,61 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="10">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="2">
+      <items count="3">
         <item x="0"/>
         <item x="1"/>
+        <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="2">
+      <items count="3">
         <item x="0"/>
         <item x="1"/>
+        <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="C01885V02316" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="13">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
       </items>
     </pivotField>
     <pivotField name="Month of Year" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="13">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
@@ -552,52 +557,52 @@
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="8">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
     <field x="6"/>
     <field x="7"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="9"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J105" totalsRowShown="0">
-  <x:autoFilter ref="A1:J105"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J157" totalsRowShown="0">
+  <x:autoFilter ref="A1:J157"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C01885V02316"/>
     <x:tableColumn id="6" name="Month of Year"/>
     <x:tableColumn id="7" name="C03116V03768"/>
     <x:tableColumn id="8" name="Road User Type"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1100,51 +1105,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J105"/>
+  <x:dimension ref="A1:J157"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="17.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="9.853482" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="17.139196" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -2840,52 +2845,52 @@
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H54" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I54" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J54" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="J54" s="0">
+        <x:v>1462</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:10">
       <x:c r="A55" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
@@ -2936,84 +2941,84 @@
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I57" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J57" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="J57" s="0">
+        <x:v>2464</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:10">
       <x:c r="A58" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H58" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I58" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J58" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="J58" s="0">
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:10">
       <x:c r="A59" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
@@ -3064,84 +3069,84 @@
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I61" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J61" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="J61" s="0">
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:10">
       <x:c r="A62" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H62" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I62" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J62" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="J62" s="0">
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:10">
       <x:c r="A63" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
@@ -3192,84 +3197,84 @@
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I65" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J65" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="J65" s="0">
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:10">
       <x:c r="A66" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H66" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I66" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J66" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="J66" s="0">
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:10">
       <x:c r="A67" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
@@ -3320,84 +3325,84 @@
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I69" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J69" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="J69" s="0">
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:10">
       <x:c r="A70" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H70" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I70" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J70" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="J70" s="0">
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:10">
       <x:c r="A71" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
@@ -3448,84 +3453,84 @@
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I73" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J73" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="J73" s="0">
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:10">
       <x:c r="A74" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H74" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I74" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J74" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="J74" s="0">
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:10">
       <x:c r="A75" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
@@ -3576,84 +3581,84 @@
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I77" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J77" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="J77" s="0">
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:10">
       <x:c r="A78" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H78" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I78" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J78" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="J78" s="0">
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:10">
       <x:c r="A79" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
@@ -3704,84 +3709,84 @@
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I81" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J81" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="J81" s="0">
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:10">
       <x:c r="A82" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H82" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I82" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J82" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="J82" s="0">
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:10">
       <x:c r="A83" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
@@ -3832,84 +3837,84 @@
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I85" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J85" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="J85" s="0">
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:10">
       <x:c r="A86" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H86" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I86" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J86" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="J86" s="0">
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:10">
       <x:c r="A87" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
@@ -3960,84 +3965,84 @@
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I89" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J89" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="J89" s="0">
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:10">
       <x:c r="A90" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H90" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I90" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J90" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="J90" s="0">
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:10">
       <x:c r="A91" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
@@ -4088,84 +4093,84 @@
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I93" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J93" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="J93" s="0">
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:10">
       <x:c r="A94" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H94" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I94" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J94" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="J94" s="0">
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:10">
       <x:c r="A95" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
@@ -4216,84 +4221,84 @@
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I97" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J97" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="J97" s="0">
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:10">
       <x:c r="A98" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H98" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I98" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J98" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="J98" s="0">
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:10">
       <x:c r="A99" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
@@ -4344,84 +4349,84 @@
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I101" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J101" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="J101" s="0">
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:10">
       <x:c r="A102" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H102" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I102" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J102" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="J102" s="0">
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:10">
       <x:c r="A103" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
@@ -4472,51 +4477,1715 @@
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I105" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J105" s="0" t="s">
+      <x:c r="J105" s="0">
+        <x:v>213</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:10">
+      <x:c r="A106" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B106" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F106" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G106" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H106" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I106" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J106" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:10">
+      <x:c r="A107" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B107" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F107" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G107" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H107" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I107" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J107" s="0">
+        <x:v>1324</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:10">
+      <x:c r="A108" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B108" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F108" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G108" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H108" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I108" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J108" s="0">
+        <x:v>954</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:10">
+      <x:c r="A109" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B109" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F109" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G109" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H109" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I109" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J109" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:10">
+      <x:c r="A110" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B110" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F110" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G110" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H110" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I110" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J110" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:10">
+      <x:c r="A111" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B111" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F111" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G111" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H111" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I111" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J111" s="0">
+        <x:v>82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:10">
+      <x:c r="A112" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B112" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F112" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G112" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H112" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I112" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J112" s="0">
+        <x:v>39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:10">
+      <x:c r="A113" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B113" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F113" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G113" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H113" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I113" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J113" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:10">
+      <x:c r="A114" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B114" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F114" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G114" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H114" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I114" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J114" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:10">
+      <x:c r="A115" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B115" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F115" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G115" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H115" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I115" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J115" s="0">
+        <x:v>91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:10">
+      <x:c r="A116" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B116" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F116" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G116" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H116" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I116" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J116" s="0">
+        <x:v>49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:10">
+      <x:c r="A117" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B117" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F117" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G117" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H117" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I117" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J117" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:10">
+      <x:c r="A118" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B118" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F118" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G118" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H118" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I118" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J118" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:10">
+      <x:c r="A119" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B119" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F119" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G119" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H119" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I119" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J119" s="0">
+        <x:v>92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:10">
+      <x:c r="A120" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B120" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F120" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G120" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H120" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I120" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J120" s="0">
+        <x:v>67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:10">
+      <x:c r="A121" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B121" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F121" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G121" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H121" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I121" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J121" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:10">
+      <x:c r="A122" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B122" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F122" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G122" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H122" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I122" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J122" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:10">
+      <x:c r="A123" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B123" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F123" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G123" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H123" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I123" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J123" s="0">
+        <x:v>105</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:10">
+      <x:c r="A124" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B124" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C124" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E124" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F124" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G124" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H124" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I124" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J124" s="0">
+        <x:v>85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:10">
+      <x:c r="A125" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B125" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C125" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D125" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E125" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F125" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G125" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H125" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I125" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J125" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:10">
+      <x:c r="A126" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B126" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C126" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D126" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E126" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F126" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G126" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H126" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I126" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J126" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:10">
+      <x:c r="A127" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B127" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C127" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D127" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E127" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F127" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G127" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H127" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I127" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J127" s="0">
+        <x:v>137</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:10">
+      <x:c r="A128" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B128" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C128" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D128" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E128" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F128" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G128" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H128" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I128" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J128" s="0">
+        <x:v>107</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:10">
+      <x:c r="A129" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B129" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C129" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D129" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E129" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F129" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G129" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H129" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I129" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J129" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:10">
+      <x:c r="A130" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B130" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C130" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D130" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E130" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F130" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G130" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H130" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I130" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J130" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:10">
+      <x:c r="A131" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B131" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C131" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D131" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E131" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F131" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G131" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H131" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I131" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J131" s="0">
+        <x:v>136</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:10">
+      <x:c r="A132" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B132" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C132" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D132" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E132" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F132" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G132" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H132" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I132" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J132" s="0">
+        <x:v>132</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:10">
+      <x:c r="A133" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B133" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C133" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D133" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E133" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F133" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G133" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H133" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I133" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J133" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:10">
+      <x:c r="A134" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B134" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C134" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D134" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E134" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F134" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G134" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H134" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I134" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J134" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:10">
+      <x:c r="A135" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B135" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C135" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D135" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E135" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F135" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G135" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H135" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I135" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J135" s="0">
+        <x:v>126</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:10">
+      <x:c r="A136" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B136" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C136" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D136" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E136" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F136" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G136" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H136" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I136" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J136" s="0">
+        <x:v>103</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:10">
+      <x:c r="A137" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B137" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C137" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D137" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E137" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F137" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G137" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H137" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I137" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J137" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:10">
+      <x:c r="A138" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B138" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C138" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D138" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E138" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F138" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G138" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H138" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I138" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J138" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="139" spans="1:10">
+      <x:c r="A139" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B139" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C139" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D139" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E139" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F139" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G139" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H139" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I139" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J139" s="0">
+        <x:v>143</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="140" spans="1:10">
+      <x:c r="A140" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B140" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C140" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D140" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E140" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F140" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G140" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H140" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I140" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J140" s="0">
+        <x:v>93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="141" spans="1:10">
+      <x:c r="A141" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B141" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C141" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D141" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E141" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F141" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G141" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H141" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I141" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J141" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="142" spans="1:10">
+      <x:c r="A142" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B142" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C142" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D142" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E142" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F142" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G142" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H142" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I142" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J142" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="143" spans="1:10">
+      <x:c r="A143" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B143" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C143" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D143" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E143" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F143" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G143" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H143" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I143" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J143" s="0">
+        <x:v>126</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="144" spans="1:10">
+      <x:c r="A144" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B144" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C144" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D144" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E144" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F144" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G144" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H144" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I144" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J144" s="0">
+        <x:v>99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="145" spans="1:10">
+      <x:c r="A145" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B145" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C145" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D145" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E145" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F145" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G145" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H145" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I145" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J145" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="146" spans="1:10">
+      <x:c r="A146" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B146" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C146" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D146" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E146" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F146" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G146" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H146" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I146" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J146" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="147" spans="1:10">
+      <x:c r="A147" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B147" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C147" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D147" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E147" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F147" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G147" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H147" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I147" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J147" s="0">
+        <x:v>106</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="148" spans="1:10">
+      <x:c r="A148" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B148" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C148" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D148" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E148" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F148" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G148" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H148" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I148" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J148" s="0">
+        <x:v>73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="149" spans="1:10">
+      <x:c r="A149" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B149" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C149" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D149" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E149" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F149" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G149" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H149" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I149" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J149" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="150" spans="1:10">
+      <x:c r="A150" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B150" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C150" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D150" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E150" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F150" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G150" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H150" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I150" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J150" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="151" spans="1:10">
+      <x:c r="A151" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B151" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C151" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D151" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E151" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F151" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G151" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H151" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I151" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J151" s="0">
+        <x:v>107</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="152" spans="1:10">
+      <x:c r="A152" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B152" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C152" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D152" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E152" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F152" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G152" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H152" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I152" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J152" s="0">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="153" spans="1:10">
+      <x:c r="A153" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B153" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C153" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D153" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E153" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F153" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G153" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H153" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I153" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J153" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="154" spans="1:10">
+      <x:c r="A154" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B154" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C154" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D154" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E154" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F154" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G154" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H154" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I154" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J154" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="155" spans="1:10">
+      <x:c r="A155" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B155" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C155" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D155" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E155" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F155" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G155" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H155" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I155" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J155" s="0">
+        <x:v>73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="156" spans="1:10">
+      <x:c r="A156" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B156" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C156" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D156" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E156" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F156" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G156" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H156" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I156" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J156" s="0">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="157" spans="1:10">
+      <x:c r="A157" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B157" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C157" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D157" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E157" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F157" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G157" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H157" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I157" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J157" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
@@ -4563,59 +6232,61 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="ROA46C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="Serious injuries"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="2">
+      <x:sharedItems count="3">
         <x:s v="2019-2023"/>
         <x:s v="2020-2024"/>
+        <x:s v="2021-2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="2">
+      <x:sharedItems count="3">
         <x:s v="2019-2023"/>
         <x:s v="2020-2024"/>
+        <x:s v="2021-2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C01885V02316">
       <x:sharedItems count="13">
         <x:s v="-"/>
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="04"/>
         <x:s v="05"/>
         <x:s v="06"/>
         <x:s v="07"/>
         <x:s v="08"/>
         <x:s v="09"/>
         <x:s v="10"/>
         <x:s v="11"/>
         <x:s v="12"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Month of Year">
       <x:sharedItems count="13">
         <x:s v="All months"/>
         <x:s v="January"/>
         <x:s v="February"/>
         <x:s v="March"/>
@@ -4630,108 +6301,141 @@
         <x:s v="December"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03116V03768">
       <x:sharedItems count="4">
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="11"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Road User Type">
       <x:sharedItems count="4">
         <x:s v="Pedestrians"/>
         <x:s v="Pedal cyclists"/>
         <x:s v="Motor cyclists"/>
         <x:s v="Drivers"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="40" maxValue="2353" count="57">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="39" maxValue="2464" count="90">
         <x:n v="1426"/>
         <x:s v=""/>
         <x:n v="921"/>
         <x:n v="2353"/>
         <x:n v="121"/>
         <x:n v="40"/>
         <x:n v="196"/>
         <x:n v="104"/>
         <x:n v="45"/>
         <x:n v="187"/>
         <x:n v="131"/>
         <x:n v="68"/>
         <x:n v="163"/>
         <x:n v="87"/>
         <x:n v="74"/>
         <x:n v="171"/>
         <x:n v="100"/>
         <x:n v="91"/>
         <x:n v="174"/>
         <x:n v="76"/>
         <x:n v="117"/>
         <x:n v="193"/>
         <x:n v="95"/>
         <x:n v="101"/>
         <x:n v="219"/>
         <x:n v="92"/>
         <x:n v="94"/>
         <x:n v="233"/>
         <x:n v="128"/>
         <x:n v="103"/>
         <x:n v="188"/>
         <x:n v="152"/>
         <x:n v="212"/>
         <x:n v="165"/>
         <x:n v="59"/>
         <x:n v="199"/>
         <x:n v="175"/>
         <x:n v="55"/>
         <x:n v="218"/>
+        <x:n v="1462"/>
         <x:n v="1278"/>
         <x:n v="884"/>
+        <x:n v="2464"/>
+        <x:n v="143"/>
         <x:n v="82"/>
         <x:n v="44"/>
+        <x:n v="201"/>
+        <x:n v="113"/>
         <x:n v="49"/>
+        <x:n v="203"/>
+        <x:n v="118"/>
         <x:n v="67"/>
+        <x:n v="186"/>
+        <x:n v="96"/>
         <x:n v="83"/>
         <x:n v="69"/>
+        <x:n v="176"/>
         <x:n v="114"/>
         <x:n v="89"/>
+        <x:n v="77"/>
         <x:n v="116"/>
+        <x:n v="97"/>
         <x:n v="140"/>
+        <x:n v="252"/>
         <x:n v="145"/>
         <x:n v="85"/>
-        <x:n v="143"/>
-        <x:n v="97"/>
+        <x:n v="241"/>
+        <x:n v="129"/>
+        <x:n v="146"/>
+        <x:n v="220"/>
+        <x:n v="169"/>
+        <x:n v="210"/>
+        <x:n v="181"/>
         <x:n v="80"/>
         <x:n v="50"/>
+        <x:n v="213"/>
+        <x:n v="1324"/>
+        <x:n v="954"/>
+        <x:n v="39"/>
+        <x:n v="105"/>
+        <x:n v="137"/>
+        <x:n v="107"/>
+        <x:n v="136"/>
+        <x:n v="132"/>
+        <x:n v="126"/>
+        <x:n v="93"/>
+        <x:n v="99"/>
+        <x:n v="106"/>
+        <x:n v="73"/>
+        <x:n v="52"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2019-2023"/>
     <s v="2019-2023"/>
     <s v="-"/>
     <s v="All months"/>
     <s v="01"/>
     <s v="Pedestrians"/>
     <s v="Number"/>
     <n v="1426"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2019-2023"/>
     <s v="2019-2023"/>
@@ -5330,641 +7034,1265 @@
     <s v="Number"/>
     <n v="55"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2019-2023"/>
     <s v="2019-2023"/>
     <s v="12"/>
     <s v="December"/>
     <s v="11"/>
     <s v="Drivers"/>
     <s v="Number"/>
     <n v="218"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="-"/>
     <s v="All months"/>
     <s v="01"/>
     <s v="Pedestrians"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="1462"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="-"/>
     <s v="All months"/>
     <s v="02"/>
     <s v="Pedal cyclists"/>
     <s v="Number"/>
     <n v="1278"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="-"/>
     <s v="All months"/>
     <s v="03"/>
     <s v="Motor cyclists"/>
     <s v="Number"/>
     <n v="884"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="-"/>
     <s v="All months"/>
     <s v="11"/>
     <s v="Drivers"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="2464"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="01"/>
     <s v="January"/>
     <s v="01"/>
     <s v="Pedestrians"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="143"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="01"/>
     <s v="January"/>
     <s v="02"/>
     <s v="Pedal cyclists"/>
     <s v="Number"/>
     <n v="82"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="01"/>
     <s v="January"/>
     <s v="03"/>
     <s v="Motor cyclists"/>
     <s v="Number"/>
     <n v="44"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="01"/>
     <s v="January"/>
     <s v="11"/>
     <s v="Drivers"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="201"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="02"/>
     <s v="February"/>
     <s v="01"/>
     <s v="Pedestrians"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="113"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="02"/>
     <s v="February"/>
     <s v="02"/>
     <s v="Pedal cyclists"/>
     <s v="Number"/>
     <n v="82"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="02"/>
     <s v="February"/>
     <s v="03"/>
     <s v="Motor cyclists"/>
     <s v="Number"/>
     <n v="49"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="02"/>
     <s v="February"/>
     <s v="11"/>
     <s v="Drivers"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="203"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="03"/>
     <s v="March"/>
     <s v="01"/>
     <s v="Pedestrians"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="118"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="03"/>
     <s v="March"/>
     <s v="02"/>
     <s v="Pedal cyclists"/>
     <s v="Number"/>
     <n v="74"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="03"/>
     <s v="March"/>
     <s v="03"/>
     <s v="Motor cyclists"/>
     <s v="Number"/>
     <n v="67"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="03"/>
     <s v="March"/>
     <s v="11"/>
     <s v="Drivers"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="186"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="04"/>
     <s v="April"/>
     <s v="01"/>
     <s v="Pedestrians"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="96"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="04"/>
     <s v="April"/>
     <s v="02"/>
     <s v="Pedal cyclists"/>
     <s v="Number"/>
     <n v="83"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="04"/>
     <s v="April"/>
     <s v="03"/>
     <s v="Motor cyclists"/>
     <s v="Number"/>
     <n v="69"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="04"/>
     <s v="April"/>
     <s v="11"/>
     <s v="Drivers"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="176"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="05"/>
     <s v="May"/>
     <s v="01"/>
     <s v="Pedestrians"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="101"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="05"/>
     <s v="May"/>
     <s v="02"/>
     <s v="Pedal cyclists"/>
     <s v="Number"/>
     <n v="114"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="05"/>
     <s v="May"/>
     <s v="03"/>
     <s v="Motor cyclists"/>
     <s v="Number"/>
     <n v="89"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="05"/>
     <s v="May"/>
     <s v="11"/>
     <s v="Drivers"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="186"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="06"/>
     <s v="June"/>
     <s v="01"/>
     <s v="Pedestrians"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="77"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="06"/>
     <s v="June"/>
     <s v="02"/>
     <s v="Pedal cyclists"/>
     <s v="Number"/>
     <n v="128"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="06"/>
     <s v="June"/>
     <s v="03"/>
     <s v="Motor cyclists"/>
     <s v="Number"/>
     <n v="116"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="06"/>
     <s v="June"/>
     <s v="11"/>
     <s v="Drivers"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="188"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="07"/>
     <s v="July"/>
     <s v="01"/>
     <s v="Pedestrians"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="97"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="07"/>
     <s v="July"/>
     <s v="02"/>
     <s v="Pedal cyclists"/>
     <s v="Number"/>
     <n v="140"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="07"/>
     <s v="July"/>
     <s v="03"/>
     <s v="Motor cyclists"/>
     <s v="Number"/>
     <n v="95"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="07"/>
     <s v="July"/>
     <s v="11"/>
     <s v="Drivers"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="252"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="08"/>
     <s v="August"/>
     <s v="01"/>
     <s v="Pedestrians"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="92"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="08"/>
     <s v="August"/>
     <s v="02"/>
     <s v="Pedal cyclists"/>
     <s v="Number"/>
     <n v="145"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="08"/>
     <s v="August"/>
     <s v="03"/>
     <s v="Motor cyclists"/>
     <s v="Number"/>
     <n v="85"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="08"/>
     <s v="August"/>
     <s v="11"/>
     <s v="Drivers"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="241"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="09"/>
     <s v="September"/>
     <s v="01"/>
     <s v="Pedestrians"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="129"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="09"/>
     <s v="September"/>
     <s v="02"/>
     <s v="Pedal cyclists"/>
     <s v="Number"/>
     <n v="143"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="09"/>
     <s v="September"/>
     <s v="03"/>
     <s v="Motor cyclists"/>
     <s v="Number"/>
     <n v="97"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="09"/>
     <s v="September"/>
     <s v="11"/>
     <s v="Drivers"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="188"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="10"/>
     <s v="October"/>
     <s v="01"/>
     <s v="Pedestrians"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="146"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="10"/>
     <s v="October"/>
     <s v="02"/>
     <s v="Pedal cyclists"/>
     <s v="Number"/>
     <n v="103"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="10"/>
     <s v="October"/>
     <s v="03"/>
     <s v="Motor cyclists"/>
     <s v="Number"/>
     <n v="74"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="10"/>
     <s v="October"/>
     <s v="11"/>
     <s v="Drivers"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="220"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="11"/>
     <s v="November"/>
     <s v="01"/>
     <s v="Pedestrians"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="169"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="11"/>
     <s v="November"/>
     <s v="02"/>
     <s v="Pedal cyclists"/>
     <s v="Number"/>
     <n v="104"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="11"/>
     <s v="November"/>
     <s v="03"/>
     <s v="Motor cyclists"/>
     <s v="Number"/>
     <n v="49"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="11"/>
     <s v="November"/>
     <s v="11"/>
     <s v="Drivers"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="210"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="12"/>
     <s v="December"/>
     <s v="01"/>
     <s v="Pedestrians"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="181"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="12"/>
     <s v="December"/>
     <s v="02"/>
     <s v="Pedal cyclists"/>
     <s v="Number"/>
     <n v="80"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="12"/>
     <s v="December"/>
     <s v="03"/>
     <s v="Motor cyclists"/>
     <s v="Number"/>
     <n v="50"/>
   </r>
   <r>
     <s v="ROA46C01"/>
     <s v="Serious injuries"/>
     <s v="2020-2024"/>
     <s v="2020-2024"/>
     <s v="12"/>
     <s v="December"/>
     <s v="11"/>
     <s v="Drivers"/>
     <s v="Number"/>
+    <n v="213"/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="-"/>
+    <s v="All months"/>
+    <s v="01"/>
+    <s v="Pedestrians"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="-"/>
+    <s v="All months"/>
+    <s v="02"/>
+    <s v="Pedal cyclists"/>
+    <s v="Number"/>
+    <n v="1324"/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="-"/>
+    <s v="All months"/>
+    <s v="03"/>
+    <s v="Motor cyclists"/>
+    <s v="Number"/>
+    <n v="954"/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="-"/>
+    <s v="All months"/>
+    <s v="11"/>
+    <s v="Drivers"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="01"/>
+    <s v="January"/>
+    <s v="01"/>
+    <s v="Pedestrians"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="01"/>
+    <s v="January"/>
+    <s v="02"/>
+    <s v="Pedal cyclists"/>
+    <s v="Number"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="01"/>
+    <s v="January"/>
+    <s v="03"/>
+    <s v="Motor cyclists"/>
+    <s v="Number"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="01"/>
+    <s v="January"/>
+    <s v="11"/>
+    <s v="Drivers"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="02"/>
+    <s v="February"/>
+    <s v="01"/>
+    <s v="Pedestrians"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="02"/>
+    <s v="February"/>
+    <s v="02"/>
+    <s v="Pedal cyclists"/>
+    <s v="Number"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="02"/>
+    <s v="February"/>
+    <s v="03"/>
+    <s v="Motor cyclists"/>
+    <s v="Number"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="02"/>
+    <s v="February"/>
+    <s v="11"/>
+    <s v="Drivers"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="03"/>
+    <s v="March"/>
+    <s v="01"/>
+    <s v="Pedestrians"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="03"/>
+    <s v="March"/>
+    <s v="02"/>
+    <s v="Pedal cyclists"/>
+    <s v="Number"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="03"/>
+    <s v="March"/>
+    <s v="03"/>
+    <s v="Motor cyclists"/>
+    <s v="Number"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="03"/>
+    <s v="March"/>
+    <s v="11"/>
+    <s v="Drivers"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="04"/>
+    <s v="April"/>
+    <s v="01"/>
+    <s v="Pedestrians"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="04"/>
+    <s v="April"/>
+    <s v="02"/>
+    <s v="Pedal cyclists"/>
+    <s v="Number"/>
+    <n v="105"/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="04"/>
+    <s v="April"/>
+    <s v="03"/>
+    <s v="Motor cyclists"/>
+    <s v="Number"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="04"/>
+    <s v="April"/>
+    <s v="11"/>
+    <s v="Drivers"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="05"/>
+    <s v="May"/>
+    <s v="01"/>
+    <s v="Pedestrians"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="05"/>
+    <s v="May"/>
+    <s v="02"/>
+    <s v="Pedal cyclists"/>
+    <s v="Number"/>
+    <n v="137"/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="05"/>
+    <s v="May"/>
+    <s v="03"/>
+    <s v="Motor cyclists"/>
+    <s v="Number"/>
+    <n v="107"/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="05"/>
+    <s v="May"/>
+    <s v="11"/>
+    <s v="Drivers"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="06"/>
+    <s v="June"/>
+    <s v="01"/>
+    <s v="Pedestrians"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="06"/>
+    <s v="June"/>
+    <s v="02"/>
+    <s v="Pedal cyclists"/>
+    <s v="Number"/>
+    <n v="136"/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="06"/>
+    <s v="June"/>
+    <s v="03"/>
+    <s v="Motor cyclists"/>
+    <s v="Number"/>
+    <n v="132"/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="06"/>
+    <s v="June"/>
+    <s v="11"/>
+    <s v="Drivers"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="07"/>
+    <s v="July"/>
+    <s v="01"/>
+    <s v="Pedestrians"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="07"/>
+    <s v="July"/>
+    <s v="02"/>
+    <s v="Pedal cyclists"/>
+    <s v="Number"/>
+    <n v="126"/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="07"/>
+    <s v="July"/>
+    <s v="03"/>
+    <s v="Motor cyclists"/>
+    <s v="Number"/>
+    <n v="103"/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="07"/>
+    <s v="July"/>
+    <s v="11"/>
+    <s v="Drivers"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="08"/>
+    <s v="August"/>
+    <s v="01"/>
+    <s v="Pedestrians"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="08"/>
+    <s v="August"/>
+    <s v="02"/>
+    <s v="Pedal cyclists"/>
+    <s v="Number"/>
+    <n v="143"/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="08"/>
+    <s v="August"/>
+    <s v="03"/>
+    <s v="Motor cyclists"/>
+    <s v="Number"/>
+    <n v="93"/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="08"/>
+    <s v="August"/>
+    <s v="11"/>
+    <s v="Drivers"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="09"/>
+    <s v="September"/>
+    <s v="01"/>
+    <s v="Pedestrians"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="09"/>
+    <s v="September"/>
+    <s v="02"/>
+    <s v="Pedal cyclists"/>
+    <s v="Number"/>
+    <n v="126"/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="09"/>
+    <s v="September"/>
+    <s v="03"/>
+    <s v="Motor cyclists"/>
+    <s v="Number"/>
+    <n v="99"/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="09"/>
+    <s v="September"/>
+    <s v="11"/>
+    <s v="Drivers"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="10"/>
+    <s v="October"/>
+    <s v="01"/>
+    <s v="Pedestrians"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="10"/>
+    <s v="October"/>
+    <s v="02"/>
+    <s v="Pedal cyclists"/>
+    <s v="Number"/>
+    <n v="106"/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="10"/>
+    <s v="October"/>
+    <s v="03"/>
+    <s v="Motor cyclists"/>
+    <s v="Number"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="10"/>
+    <s v="October"/>
+    <s v="11"/>
+    <s v="Drivers"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="11"/>
+    <s v="November"/>
+    <s v="01"/>
+    <s v="Pedestrians"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="11"/>
+    <s v="November"/>
+    <s v="02"/>
+    <s v="Pedal cyclists"/>
+    <s v="Number"/>
+    <n v="107"/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="11"/>
+    <s v="November"/>
+    <s v="03"/>
+    <s v="Motor cyclists"/>
+    <s v="Number"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="11"/>
+    <s v="November"/>
+    <s v="11"/>
+    <s v="Drivers"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="12"/>
+    <s v="December"/>
+    <s v="01"/>
+    <s v="Pedestrians"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="12"/>
+    <s v="December"/>
+    <s v="02"/>
+    <s v="Pedal cyclists"/>
+    <s v="Number"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="12"/>
+    <s v="December"/>
+    <s v="03"/>
+    <s v="Motor cyclists"/>
+    <s v="Number"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="ROA46C01"/>
+    <s v="Serious injuries"/>
+    <s v="2021-2025"/>
+    <s v="2021-2025"/>
+    <s v="12"/>
+    <s v="December"/>
+    <s v="11"/>
+    <s v="Drivers"/>
+    <s v="Number"/>
     <s v=""/>
   </r>
 </pivotCacheRecords>
 </file>