--- v1 (2025-12-08)
+++ v2 (2026-10-12)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6a2f8d470364b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cf8361842f994a3ea8fbb3895219a488.psmdcp" Id="Rf83f2d5e1ba144ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c3fe707ee43425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0fbf3755a1114d9d9e62b72c50cf02e4.psmdcp" Id="Rb2be7a1dae414465" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>ROA40</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Fatalities and serious injuries</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>23/07/2025 11:00:00</x:t>
+    <x:t>07/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>Note: Figures for 2020 onwards are provisional and subject to change. &lt;br&gt;Figures for 2019–2023 among: motorcyclists are current as of 31 March 2024; drivers are current as of 21 July 2024; and pedestrians are current as of 26 September 2024.&lt;br&gt;Note: Figures for 2021 onwards are provisional and subject to change. Cyclist data is current as of 2 May 2025.</x:t>
+    <x:t>Note: Figures for 2022 onwards are provisional and subject to change.&lt;br&gt;Pedestrian data is current as of 2 September 2025&lt;br&gt;Figures for 2020–2024 among drivers is current as of 2 October 2025.&lt;br&gt;Figures for 2021–2025 among cyclists is current as of 2 March 2026.&lt;br&gt;Figures for 2021–2025 among motorcyclists is current as of 2 March 2026.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/ROA40/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>RSACS</x:t>
   </x:si>
   <x:si>
     <x:t>Road Traffic Casualty Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Paul Deane</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -213,50 +213,53 @@
     <x:t>03</x:t>
   </x:si>
   <x:si>
     <x:t>Motor cyclists</x:t>
   </x:si>
   <x:si>
     <x:t>11</x:t>
   </x:si>
   <x:si>
     <x:t>Drivers</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>ROA40C02</x:t>
   </x:si>
   <x:si>
     <x:t>Serious injuries</x:t>
   </x:si>
   <x:si>
     <x:t>ROA40C03</x:t>
   </x:si>
   <x:si>
     <x:t>All fatalities and serious injuries</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -424,111 +427,113 @@
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="6">
+      <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
+        <item x="6"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="6">
+      <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
+        <item x="6"/>
       </items>
     </pivotField>
     <pivotField name="C03116V03768" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField name="Road User Type" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H73" totalsRowShown="0">
-  <x:autoFilter ref="A1:H73"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H85" totalsRowShown="0">
+  <x:autoFilter ref="A1:H85"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03116V03768"/>
     <x:tableColumn id="6" name="Road User Type"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1029,51 +1034,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H73"/>
+  <x:dimension ref="A1:H85"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="28.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="17.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -1276,51 +1281,51 @@
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H9" s="0">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H10" s="0">
@@ -1380,77 +1385,77 @@
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H13" s="0">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H14" s="0">
-        <x:v>42</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H15" s="0">
@@ -1484,51 +1489,51 @@
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H17" s="0">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="A18" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H18" s="0">
@@ -1562,103 +1567,103 @@
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H20" s="0">
-        <x:v>26</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H21" s="0">
-        <x:v>67</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H22" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="H22" s="0">
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H23" s="0">
@@ -1691,1299 +1696,1611 @@
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H25" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="H25" s="0">
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B26" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C26" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="B26" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H26" s="0">
-        <x:v>301</x:v>
+      <x:c r="H26" s="0" t="s">
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B27" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C27" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="B27" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H27" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="H27" s="0">
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B28" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C28" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="B28" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H28" s="0">
-        <x:v>226</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B29" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C29" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="B29" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H29" s="0">
-        <x:v>461</x:v>
+      <x:c r="H29" s="0" t="s">
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H30" s="0">
-        <x:v>226</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H31" s="0">
-        <x:v>268</x:v>
+      <x:c r="H31" s="0" t="s">
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H32" s="0">
-        <x:v>147</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H33" s="0">
-        <x:v>389</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H34" s="0">
-        <x:v>218</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H35" s="0">
-        <x:v>314</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H36" s="0">
-        <x:v>186</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H37" s="0">
-        <x:v>464</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H38" s="0">
-        <x:v>372</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H39" s="0">
-        <x:v>274</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H40" s="0">
-        <x:v>198</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H41" s="0">
-        <x:v>554</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H42" s="0">
-        <x:v>309</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H43" s="0">
-        <x:v>224</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H44" s="0">
-        <x:v>175</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H45" s="0">
-        <x:v>485</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H46" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="H46" s="0">
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H47" s="0">
-        <x:v>198</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H48" s="0">
-        <x:v>178</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H49" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="H49" s="0">
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B50" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="B50" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H50" s="0">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B51" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="B51" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H51" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="H51" s="0">
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B52" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="B52" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H52" s="0">
-        <x:v>242</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B53" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="B53" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H53" s="0">
-        <x:v>535</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="B54" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H54" s="0">
-        <x:v>258</x:v>
+      <x:c r="H54" s="0" t="s">
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="B55" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H55" s="0">
-        <x:v>278</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="B56" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H56" s="0">
-        <x:v>164</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="B57" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H57" s="0">
-        <x:v>447</x:v>
+      <x:c r="H57" s="0" t="s">
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H58" s="0">
-        <x:v>237</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H59" s="0">
-        <x:v>321</x:v>
+      <x:c r="H59" s="0" t="s">
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H60" s="0">
-        <x:v>208</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H61" s="0">
-        <x:v>531</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H62" s="0">
-        <x:v>414</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H63" s="0">
-        <x:v>281</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H64" s="0">
-        <x:v>221</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H65" s="0">
-        <x:v>612</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H66" s="0">
-        <x:v>353</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H67" s="0">
-        <x:v>233</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H68" s="0">
-        <x:v>201</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H69" s="0">
-        <x:v>552</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H70" s="0" t="s">
-        <x:v>21</x:v>
+      <x:c r="H70" s="0">
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H71" s="0">
-        <x:v>210</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H72" s="0">
-        <x:v>195</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H73" s="0" t="s">
+      <x:c r="H73" s="0">
+        <x:v>620</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:8">
+      <x:c r="A74" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B74" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C74" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D74" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E74" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F74" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G74" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H74" s="0">
+        <x:v>353</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:8">
+      <x:c r="A75" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B75" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C75" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D75" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E75" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F75" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G75" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H75" s="0">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:8">
+      <x:c r="A76" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B76" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C76" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D76" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E76" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F76" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G76" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H76" s="0">
+        <x:v>212</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:8">
+      <x:c r="A77" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B77" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C77" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D77" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E77" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F77" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G77" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H77" s="0">
+        <x:v>559</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:8">
+      <x:c r="A78" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B78" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C78" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D78" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E78" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F78" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G78" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H78" s="0">
+        <x:v>361</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:8">
+      <x:c r="A79" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B79" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C79" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D79" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E79" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F79" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G79" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H79" s="0">
+        <x:v>225</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:8">
+      <x:c r="A80" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B80" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C80" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D80" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E80" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F80" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G80" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H80" s="0">
+        <x:v>205</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:8">
+      <x:c r="A81" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B81" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C81" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D81" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E81" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F81" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G81" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H81" s="0">
+        <x:v>587</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:8">
+      <x:c r="A82" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B82" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C82" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D82" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E82" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F82" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G82" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H82" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:8">
+      <x:c r="A83" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B83" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C83" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D83" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E83" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F83" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G83" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H83" s="0">
+        <x:v>279</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:8">
+      <x:c r="A84" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B84" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C84" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D84" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E84" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F84" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G84" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H84" s="0">
+        <x:v>225</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:8">
+      <x:c r="A85" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B85" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C85" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E85" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F85" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G85" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H85" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
@@ -3034,150 +3351,162 @@
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="3">
         <x:s v="ROA40C01"/>
         <x:s v="ROA40C02"/>
         <x:s v="ROA40C03"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="3">
         <x:s v="Fatalities"/>
         <x:s v="Serious injuries"/>
         <x:s v="All fatalities and serious injuries"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="6">
+      <x:sharedItems count="7">
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="6">
+      <x:sharedItems count="7">
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03116V03768">
       <x:sharedItems count="4">
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="11"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Road User Type">
       <x:sharedItems count="4">
         <x:s v="Pedestrians"/>
         <x:s v="Pedal cyclists"/>
         <x:s v="Motor cyclists"/>
         <x:s v="Drivers"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="7" maxValue="612" count="58">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="7" maxValue="620" count="68">
         <x:n v="27"/>
         <x:s v=""/>
         <x:n v="16"/>
         <x:n v="74"/>
         <x:n v="32"/>
         <x:n v="10"/>
         <x:n v="17"/>
-        <x:n v="58"/>
+        <x:n v="57"/>
         <x:n v="19"/>
         <x:n v="7"/>
         <x:n v="22"/>
-        <x:n v="67"/>
-        <x:n v="42"/>
+        <x:n v="66"/>
+        <x:n v="503"/>
         <x:n v="23"/>
         <x:n v="44"/>
         <x:n v="9"/>
-        <x:n v="26"/>
+        <x:n v="25"/>
+        <x:n v="65"/>
+        <x:n v="33"/>
         <x:n v="12"/>
+        <x:n v="72"/>
+        <x:n v="14"/>
+        <x:n v="30"/>
         <x:n v="301"/>
         <x:n v="226"/>
         <x:n v="461"/>
         <x:n v="268"/>
         <x:n v="147"/>
         <x:n v="389"/>
         <x:n v="218"/>
         <x:n v="314"/>
         <x:n v="186"/>
-        <x:n v="464"/>
         <x:n v="372"/>
-        <x:n v="274"/>
+        <x:n v="276"/>
         <x:n v="198"/>
-        <x:n v="554"/>
+        <x:n v="563"/>
         <x:n v="309"/>
-        <x:n v="224"/>
-[...2 lines deleted...]
-        <x:n v="178"/>
+        <x:n v="256"/>
+        <x:n v="187"/>
+        <x:n v="494"/>
         <x:n v="328"/>
+        <x:n v="213"/>
+        <x:n v="188"/>
+        <x:n v="515"/>
+        <x:n v="265"/>
+        <x:n v="195"/>
         <x:n v="242"/>
         <x:n v="535"/>
         <x:n v="258"/>
         <x:n v="278"/>
         <x:n v="164"/>
-        <x:n v="447"/>
+        <x:n v="446"/>
         <x:n v="237"/>
         <x:n v="321"/>
         <x:n v="208"/>
-        <x:n v="531"/>
+        <x:n v="529"/>
         <x:n v="414"/>
-        <x:n v="281"/>
+        <x:n v="283"/>
         <x:n v="221"/>
-        <x:n v="612"/>
+        <x:n v="620"/>
         <x:n v="353"/>
-        <x:n v="233"/>
-[...3 lines deleted...]
-        <x:n v="195"/>
+        <x:n v="212"/>
+        <x:n v="559"/>
+        <x:n v="361"/>
+        <x:n v="225"/>
+        <x:n v="205"/>
+        <x:n v="587"/>
+        <x:n v="279"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="ROA40C01"/>
     <s v="Fatalities"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="01"/>
     <s v="Pedestrians"/>
     <s v="Number"/>
     <n v="27"/>
   </r>
   <r>
     <s v="ROA40C01"/>
     <s v="Fatalities"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="02"/>
     <s v="Pedal cyclists"/>
@@ -3220,210 +3549,250 @@
     <s v="2020"/>
     <s v="2020"/>
     <s v="02"/>
     <s v="Pedal cyclists"/>
     <s v="Number"/>
     <n v="10"/>
   </r>
   <r>
     <s v="ROA40C01"/>
     <s v="Fatalities"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="03"/>
     <s v="Motor cyclists"/>
     <s v="Number"/>
     <n v="17"/>
   </r>
   <r>
     <s v="ROA40C01"/>
     <s v="Fatalities"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="11"/>
     <s v="Drivers"/>
     <s v="Number"/>
-    <n v="58"/>
+    <n v="57"/>
   </r>
   <r>
     <s v="ROA40C01"/>
     <s v="Fatalities"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="Pedestrians"/>
     <s v="Number"/>
     <n v="19"/>
   </r>
   <r>
     <s v="ROA40C01"/>
     <s v="Fatalities"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="02"/>
     <s v="Pedal cyclists"/>
     <s v="Number"/>
     <n v="7"/>
   </r>
   <r>
     <s v="ROA40C01"/>
     <s v="Fatalities"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="Motor cyclists"/>
     <s v="Number"/>
     <n v="22"/>
   </r>
   <r>
     <s v="ROA40C01"/>
     <s v="Fatalities"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="11"/>
     <s v="Drivers"/>
     <s v="Number"/>
-    <n v="67"/>
+    <n v="66"/>
   </r>
   <r>
     <s v="ROA40C01"/>
     <s v="Fatalities"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="01"/>
     <s v="Pedestrians"/>
     <s v="Number"/>
-    <n v="42"/>
+    <n v="503"/>
   </r>
   <r>
     <s v="ROA40C01"/>
     <s v="Fatalities"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
     <s v="Pedal cyclists"/>
     <s v="Number"/>
     <n v="7"/>
   </r>
   <r>
     <s v="ROA40C01"/>
     <s v="Fatalities"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
     <s v="Motor cyclists"/>
     <s v="Number"/>
     <n v="23"/>
   </r>
   <r>
     <s v="ROA40C01"/>
     <s v="Fatalities"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="11"/>
     <s v="Drivers"/>
     <s v="Number"/>
-    <n v="58"/>
+    <n v="57"/>
   </r>
   <r>
     <s v="ROA40C01"/>
     <s v="Fatalities"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="01"/>
     <s v="Pedestrians"/>
     <s v="Number"/>
     <n v="44"/>
   </r>
   <r>
     <s v="ROA40C01"/>
     <s v="Fatalities"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
     <s v="Pedal cyclists"/>
     <s v="Number"/>
     <n v="9"/>
   </r>
   <r>
     <s v="ROA40C01"/>
     <s v="Fatalities"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
     <s v="Motor cyclists"/>
     <s v="Number"/>
-    <n v="26"/>
+    <n v="25"/>
   </r>
   <r>
     <s v="ROA40C01"/>
     <s v="Fatalities"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="11"/>
     <s v="Drivers"/>
     <s v="Number"/>
-    <n v="67"/>
+    <n v="65"/>
   </r>
   <r>
     <s v="ROA40C01"/>
     <s v="Fatalities"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="01"/>
     <s v="Pedestrians"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="33"/>
   </r>
   <r>
     <s v="ROA40C01"/>
     <s v="Fatalities"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="02"/>
     <s v="Pedal cyclists"/>
     <s v="Number"/>
     <n v="12"/>
   </r>
   <r>
     <s v="ROA40C01"/>
     <s v="Fatalities"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="03"/>
     <s v="Motor cyclists"/>
     <s v="Number"/>
     <n v="17"/>
   </r>
   <r>
     <s v="ROA40C01"/>
     <s v="Fatalities"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="11"/>
     <s v="Drivers"/>
     <s v="Number"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="ROA40C01"/>
+    <s v="Fatalities"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Pedestrians"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="ROA40C01"/>
+    <s v="Fatalities"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Pedal cyclists"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="ROA40C01"/>
+    <s v="Fatalities"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="Motor cyclists"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="ROA40C01"/>
+    <s v="Fatalities"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="11"/>
+    <s v="Drivers"/>
+    <s v="Number"/>
     <s v=""/>
   </r>
   <r>
     <s v="ROA40C02"/>
     <s v="Serious injuries"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="01"/>
     <s v="Pedestrians"/>
     <s v="Number"/>
     <n v="301"/>
   </r>
   <r>
     <s v="ROA40C02"/>
     <s v="Serious injuries"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="02"/>
     <s v="Pedal cyclists"/>
     <s v="Number"/>
     <s v=""/>
   </r>
   <r>
     <s v="ROA40C02"/>
     <s v="Serious injuries"/>
@@ -3500,170 +3869,210 @@
     <s v="2021"/>
     <s v="2021"/>
     <s v="02"/>
     <s v="Pedal cyclists"/>
     <s v="Number"/>
     <n v="314"/>
   </r>
   <r>
     <s v="ROA40C02"/>
     <s v="Serious injuries"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="Motor cyclists"/>
     <s v="Number"/>
     <n v="186"/>
   </r>
   <r>
     <s v="ROA40C02"/>
     <s v="Serious injuries"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="11"/>
     <s v="Drivers"/>
     <s v="Number"/>
-    <n v="464"/>
+    <n v="503"/>
   </r>
   <r>
     <s v="ROA40C02"/>
     <s v="Serious injuries"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="01"/>
     <s v="Pedestrians"/>
     <s v="Number"/>
     <n v="372"/>
   </r>
   <r>
     <s v="ROA40C02"/>
     <s v="Serious injuries"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
     <s v="Pedal cyclists"/>
     <s v="Number"/>
-    <n v="274"/>
+    <n v="276"/>
   </r>
   <r>
     <s v="ROA40C02"/>
     <s v="Serious injuries"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
     <s v="Motor cyclists"/>
     <s v="Number"/>
     <n v="198"/>
   </r>
   <r>
     <s v="ROA40C02"/>
     <s v="Serious injuries"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="11"/>
     <s v="Drivers"/>
     <s v="Number"/>
-    <n v="554"/>
+    <n v="563"/>
   </r>
   <r>
     <s v="ROA40C02"/>
     <s v="Serious injuries"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="01"/>
     <s v="Pedestrians"/>
     <s v="Number"/>
     <n v="309"/>
   </r>
   <r>
     <s v="ROA40C02"/>
     <s v="Serious injuries"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
     <s v="Pedal cyclists"/>
     <s v="Number"/>
-    <n v="224"/>
+    <n v="256"/>
   </r>
   <r>
     <s v="ROA40C02"/>
     <s v="Serious injuries"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
     <s v="Motor cyclists"/>
     <s v="Number"/>
-    <n v="175"/>
+    <n v="187"/>
   </r>
   <r>
     <s v="ROA40C02"/>
     <s v="Serious injuries"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="11"/>
     <s v="Drivers"/>
     <s v="Number"/>
-    <n v="485"/>
+    <n v="494"/>
   </r>
   <r>
     <s v="ROA40C02"/>
     <s v="Serious injuries"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="01"/>
     <s v="Pedestrians"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="328"/>
   </r>
   <r>
     <s v="ROA40C02"/>
     <s v="Serious injuries"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="02"/>
     <s v="Pedal cyclists"/>
     <s v="Number"/>
-    <n v="198"/>
+    <n v="213"/>
   </r>
   <r>
     <s v="ROA40C02"/>
     <s v="Serious injuries"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="03"/>
     <s v="Motor cyclists"/>
     <s v="Number"/>
-    <n v="178"/>
+    <n v="188"/>
   </r>
   <r>
     <s v="ROA40C02"/>
     <s v="Serious injuries"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="11"/>
     <s v="Drivers"/>
     <s v="Number"/>
+    <n v="515"/>
+  </r>
+  <r>
+    <s v="ROA40C02"/>
+    <s v="Serious injuries"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Pedestrians"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="ROA40C02"/>
+    <s v="Serious injuries"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Pedal cyclists"/>
+    <s v="Number"/>
+    <n v="265"/>
+  </r>
+  <r>
+    <s v="ROA40C02"/>
+    <s v="Serious injuries"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="Motor cyclists"/>
+    <s v="Number"/>
+    <n v="195"/>
+  </r>
+  <r>
+    <s v="ROA40C02"/>
+    <s v="Serious injuries"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="11"/>
+    <s v="Drivers"/>
+    <s v="Number"/>
     <s v=""/>
   </r>
   <r>
     <s v="ROA40C03"/>
     <s v="All fatalities and serious injuries"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="01"/>
     <s v="Pedestrians"/>
     <s v="Number"/>
     <n v="328"/>
   </r>
   <r>
     <s v="ROA40C03"/>
     <s v="All fatalities and serious injuries"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="02"/>
     <s v="Pedal cyclists"/>
     <s v="Number"/>
     <s v=""/>
   </r>
   <r>
     <s v="ROA40C03"/>
     <s v="All fatalities and serious injuries"/>
@@ -3700,189 +4109,229 @@
     <s v="2020"/>
     <s v="2020"/>
     <s v="02"/>
     <s v="Pedal cyclists"/>
     <s v="Number"/>
     <n v="278"/>
   </r>
   <r>
     <s v="ROA40C03"/>
     <s v="All fatalities and serious injuries"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="03"/>
     <s v="Motor cyclists"/>
     <s v="Number"/>
     <n v="164"/>
   </r>
   <r>
     <s v="ROA40C03"/>
     <s v="All fatalities and serious injuries"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="11"/>
     <s v="Drivers"/>
     <s v="Number"/>
-    <n v="447"/>
+    <n v="446"/>
   </r>
   <r>
     <s v="ROA40C03"/>
     <s v="All fatalities and serious injuries"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="Pedestrians"/>
     <s v="Number"/>
     <n v="237"/>
   </r>
   <r>
     <s v="ROA40C03"/>
     <s v="All fatalities and serious injuries"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="02"/>
     <s v="Pedal cyclists"/>
     <s v="Number"/>
     <n v="321"/>
   </r>
   <r>
     <s v="ROA40C03"/>
     <s v="All fatalities and serious injuries"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="Motor cyclists"/>
     <s v="Number"/>
     <n v="208"/>
   </r>
   <r>
     <s v="ROA40C03"/>
     <s v="All fatalities and serious injuries"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="11"/>
     <s v="Drivers"/>
     <s v="Number"/>
-    <n v="531"/>
+    <n v="529"/>
   </r>
   <r>
     <s v="ROA40C03"/>
     <s v="All fatalities and serious injuries"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="01"/>
     <s v="Pedestrians"/>
     <s v="Number"/>
     <n v="414"/>
   </r>
   <r>
     <s v="ROA40C03"/>
     <s v="All fatalities and serious injuries"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
     <s v="Pedal cyclists"/>
     <s v="Number"/>
-    <n v="281"/>
+    <n v="283"/>
   </r>
   <r>
     <s v="ROA40C03"/>
     <s v="All fatalities and serious injuries"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
     <s v="Motor cyclists"/>
     <s v="Number"/>
     <n v="221"/>
   </r>
   <r>
     <s v="ROA40C03"/>
     <s v="All fatalities and serious injuries"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="11"/>
     <s v="Drivers"/>
     <s v="Number"/>
-    <n v="612"/>
+    <n v="620"/>
   </r>
   <r>
     <s v="ROA40C03"/>
     <s v="All fatalities and serious injuries"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="01"/>
     <s v="Pedestrians"/>
     <s v="Number"/>
     <n v="353"/>
   </r>
   <r>
     <s v="ROA40C03"/>
     <s v="All fatalities and serious injuries"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
     <s v="Pedal cyclists"/>
     <s v="Number"/>
-    <n v="233"/>
+    <n v="265"/>
   </r>
   <r>
     <s v="ROA40C03"/>
     <s v="All fatalities and serious injuries"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
     <s v="Motor cyclists"/>
     <s v="Number"/>
-    <n v="201"/>
+    <n v="212"/>
   </r>
   <r>
     <s v="ROA40C03"/>
     <s v="All fatalities and serious injuries"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="11"/>
     <s v="Drivers"/>
     <s v="Number"/>
-    <n v="552"/>
+    <n v="559"/>
   </r>
   <r>
     <s v="ROA40C03"/>
     <s v="All fatalities and serious injuries"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="01"/>
     <s v="Pedestrians"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="361"/>
   </r>
   <r>
     <s v="ROA40C03"/>
     <s v="All fatalities and serious injuries"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="02"/>
     <s v="Pedal cyclists"/>
     <s v="Number"/>
-    <n v="210"/>
+    <n v="225"/>
   </r>
   <r>
     <s v="ROA40C03"/>
     <s v="All fatalities and serious injuries"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="03"/>
     <s v="Motor cyclists"/>
     <s v="Number"/>
-    <n v="195"/>
+    <n v="205"/>
   </r>
   <r>
     <s v="ROA40C03"/>
     <s v="All fatalities and serious injuries"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="11"/>
     <s v="Drivers"/>
     <s v="Number"/>
+    <n v="587"/>
+  </r>
+  <r>
+    <s v="ROA40C03"/>
+    <s v="All fatalities and serious injuries"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Pedestrians"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="ROA40C03"/>
+    <s v="All fatalities and serious injuries"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Pedal cyclists"/>
+    <s v="Number"/>
+    <n v="279"/>
+  </r>
+  <r>
+    <s v="ROA40C03"/>
+    <s v="All fatalities and serious injuries"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="Motor cyclists"/>
+    <s v="Number"/>
+    <n v="225"/>
+  </r>
+  <r>
+    <s v="ROA40C03"/>
+    <s v="All fatalities and serious injuries"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="11"/>
+    <s v="Drivers"/>
+    <s v="Number"/>
     <s v=""/>
   </r>
 </pivotCacheRecords>
 </file>