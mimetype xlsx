--- v0 (2025-10-23)
+++ v1 (2026-10-13)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R789f409e458d4316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3641e5ee4f74a3cb271d4de19735f9d.psmdcp" Id="Rd742039fcabe46c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5966328bdf6946bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ba8df897bec474dbe9ce2b6df0fa672.psmdcp" Id="Rb6ba0a073d0149f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>ROA29</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Road Fatalities</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>9/19/2025 11:00:00 AM</x:t>
+    <x:t>22/09/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>Data for 2022, 2023, 2024 and 2025 is provisional. Data is subject to revision. Road Safety Authority of Ireland statistics hosted by the CSO. Any comments or queries can be sent to info@rsa.ie(mailto:info@rsa.ie).&lt;br&gt;This table replaces ROA11(table/ROA11).</x:t>
+    <x:t>Data for 2023, 2024, 2025 and 2026 is provisional. Data is subject to revision. Road Safety Authority of Ireland statistics hosted by the CSO. Any comments or queries can be sent to info@rsa.ie(mailto:info@rsa.ie).&lt;br&gt;This table replaces ROA11(table/ROA11).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/ROA29/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>RSARS</x:t>
   </x:si>
   <x:si>
     <x:t>Road Safety Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Noreen Dorgan</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -2019,50 +2019,122 @@
     <x:t>2025 April</x:t>
   </x:si>
   <x:si>
     <x:t>202505</x:t>
   </x:si>
   <x:si>
     <x:t>2025 May</x:t>
   </x:si>
   <x:si>
     <x:t>202506</x:t>
   </x:si>
   <x:si>
     <x:t>2025 June</x:t>
   </x:si>
   <x:si>
     <x:t>202507</x:t>
   </x:si>
   <x:si>
     <x:t>2025 July</x:t>
   </x:si>
   <x:si>
     <x:t>202508</x:t>
   </x:si>
   <x:si>
     <x:t>2025 August</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 September</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 October</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 November</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 December</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 January</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 February</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 March</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 April</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 May</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 June</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 July</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 August</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -2200,2608 +2272,747 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...2551 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="320">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
+        <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
+        <item x="66"/>
+        <item x="67"/>
+        <item x="68"/>
+        <item x="69"/>
+        <item x="70"/>
+        <item x="71"/>
+        <item x="72"/>
+        <item x="73"/>
+        <item x="74"/>
+        <item x="75"/>
+        <item x="76"/>
+        <item x="77"/>
+        <item x="78"/>
+        <item x="79"/>
+        <item x="80"/>
+        <item x="81"/>
+        <item x="82"/>
+        <item x="83"/>
+        <item x="84"/>
+        <item x="85"/>
+        <item x="86"/>
+        <item x="87"/>
+        <item x="88"/>
+        <item x="89"/>
+        <item x="90"/>
+        <item x="91"/>
+        <item x="92"/>
+        <item x="93"/>
+        <item x="94"/>
+        <item x="95"/>
+        <item x="96"/>
+        <item x="97"/>
+        <item x="98"/>
+        <item x="99"/>
+        <item x="100"/>
+        <item x="101"/>
+        <item x="102"/>
+        <item x="103"/>
+        <item x="104"/>
+        <item x="105"/>
+        <item x="106"/>
+        <item x="107"/>
+        <item x="108"/>
+        <item x="109"/>
+        <item x="110"/>
+        <item x="111"/>
+        <item x="112"/>
+        <item x="113"/>
+        <item x="114"/>
+        <item x="115"/>
+        <item x="116"/>
+        <item x="117"/>
+        <item x="118"/>
+        <item x="119"/>
+        <item x="120"/>
+        <item x="121"/>
+        <item x="122"/>
+        <item x="123"/>
+        <item x="124"/>
+        <item x="125"/>
+        <item x="126"/>
+        <item x="127"/>
+        <item x="128"/>
+        <item x="129"/>
+        <item x="130"/>
+        <item x="131"/>
+        <item x="132"/>
+        <item x="133"/>
+        <item x="134"/>
+        <item x="135"/>
+        <item x="136"/>
+        <item x="137"/>
+        <item x="138"/>
+        <item x="139"/>
+        <item x="140"/>
+        <item x="141"/>
+        <item x="142"/>
+        <item x="143"/>
+        <item x="144"/>
+        <item x="145"/>
+        <item x="146"/>
+        <item x="147"/>
+        <item x="148"/>
+        <item x="149"/>
+        <item x="150"/>
+        <item x="151"/>
+        <item x="152"/>
+        <item x="153"/>
+        <item x="154"/>
+        <item x="155"/>
+        <item x="156"/>
+        <item x="157"/>
+        <item x="158"/>
+        <item x="159"/>
+        <item x="160"/>
+        <item x="161"/>
+        <item x="162"/>
+        <item x="163"/>
+        <item x="164"/>
+        <item x="165"/>
+        <item x="166"/>
+        <item x="167"/>
+        <item x="168"/>
+        <item x="169"/>
+        <item x="170"/>
+        <item x="171"/>
+        <item x="172"/>
+        <item x="173"/>
+        <item x="174"/>
+        <item x="175"/>
+        <item x="176"/>
+        <item x="177"/>
+        <item x="178"/>
+        <item x="179"/>
+        <item x="180"/>
+        <item x="181"/>
+        <item x="182"/>
+        <item x="183"/>
+        <item x="184"/>
+        <item x="185"/>
+        <item x="186"/>
+        <item x="187"/>
+        <item x="188"/>
+        <item x="189"/>
+        <item x="190"/>
+        <item x="191"/>
+        <item x="192"/>
+        <item x="193"/>
+        <item x="194"/>
+        <item x="195"/>
+        <item x="196"/>
+        <item x="197"/>
+        <item x="198"/>
+        <item x="199"/>
+        <item x="200"/>
+        <item x="201"/>
+        <item x="202"/>
+        <item x="203"/>
+        <item x="204"/>
+        <item x="205"/>
+        <item x="206"/>
+        <item x="207"/>
+        <item x="208"/>
+        <item x="209"/>
+        <item x="210"/>
+        <item x="211"/>
+        <item x="212"/>
+        <item x="213"/>
+        <item x="214"/>
+        <item x="215"/>
+        <item x="216"/>
+        <item x="217"/>
+        <item x="218"/>
+        <item x="219"/>
+        <item x="220"/>
+        <item x="221"/>
+        <item x="222"/>
+        <item x="223"/>
+        <item x="224"/>
+        <item x="225"/>
+        <item x="226"/>
+        <item x="227"/>
+        <item x="228"/>
+        <item x="229"/>
+        <item x="230"/>
+        <item x="231"/>
+        <item x="232"/>
+        <item x="233"/>
+        <item x="234"/>
+        <item x="235"/>
+        <item x="236"/>
+        <item x="237"/>
+        <item x="238"/>
+        <item x="239"/>
+        <item x="240"/>
+        <item x="241"/>
+        <item x="242"/>
+        <item x="243"/>
+        <item x="244"/>
+        <item x="245"/>
+        <item x="246"/>
+        <item x="247"/>
+        <item x="248"/>
+        <item x="249"/>
+        <item x="250"/>
+        <item x="251"/>
+        <item x="252"/>
+        <item x="253"/>
+        <item x="254"/>
+        <item x="255"/>
+        <item x="256"/>
+        <item x="257"/>
+        <item x="258"/>
+        <item x="259"/>
+        <item x="260"/>
+        <item x="261"/>
+        <item x="262"/>
+        <item x="263"/>
+        <item x="264"/>
+        <item x="265"/>
+        <item x="266"/>
+        <item x="267"/>
+        <item x="268"/>
+        <item x="269"/>
+        <item x="270"/>
+        <item x="271"/>
+        <item x="272"/>
+        <item x="273"/>
+        <item x="274"/>
+        <item x="275"/>
+        <item x="276"/>
+        <item x="277"/>
+        <item x="278"/>
+        <item x="279"/>
+        <item x="280"/>
+        <item x="281"/>
+        <item x="282"/>
+        <item x="283"/>
+        <item x="284"/>
+        <item x="285"/>
+        <item x="286"/>
+        <item x="287"/>
+        <item x="288"/>
+        <item x="289"/>
+        <item x="290"/>
+        <item x="291"/>
+        <item x="292"/>
+        <item x="293"/>
+        <item x="294"/>
+        <item x="295"/>
+        <item x="296"/>
+        <item x="297"/>
+        <item x="298"/>
+        <item x="299"/>
+        <item x="300"/>
+        <item x="301"/>
+        <item x="302"/>
+        <item x="303"/>
+        <item x="304"/>
+        <item x="305"/>
+        <item x="306"/>
+        <item x="307"/>
+        <item x="308"/>
+        <item x="309"/>
+        <item x="310"/>
+        <item x="311"/>
+        <item x="312"/>
+        <item x="313"/>
+        <item x="314"/>
+        <item x="315"/>
+        <item x="316"/>
+        <item x="317"/>
+        <item x="318"/>
+        <item x="319"/>
+      </items>
+    </pivotField>
+    <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="320">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
+        <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
+        <item x="66"/>
+        <item x="67"/>
+        <item x="68"/>
+        <item x="69"/>
+        <item x="70"/>
+        <item x="71"/>
+        <item x="72"/>
+        <item x="73"/>
+        <item x="74"/>
+        <item x="75"/>
+        <item x="76"/>
+        <item x="77"/>
+        <item x="78"/>
+        <item x="79"/>
+        <item x="80"/>
+        <item x="81"/>
+        <item x="82"/>
+        <item x="83"/>
+        <item x="84"/>
+        <item x="85"/>
+        <item x="86"/>
+        <item x="87"/>
+        <item x="88"/>
+        <item x="89"/>
+        <item x="90"/>
+        <item x="91"/>
+        <item x="92"/>
+        <item x="93"/>
+        <item x="94"/>
+        <item x="95"/>
+        <item x="96"/>
+        <item x="97"/>
+        <item x="98"/>
+        <item x="99"/>
+        <item x="100"/>
+        <item x="101"/>
+        <item x="102"/>
+        <item x="103"/>
+        <item x="104"/>
+        <item x="105"/>
+        <item x="106"/>
+        <item x="107"/>
+        <item x="108"/>
+        <item x="109"/>
+        <item x="110"/>
+        <item x="111"/>
+        <item x="112"/>
+        <item x="113"/>
+        <item x="114"/>
+        <item x="115"/>
+        <item x="116"/>
+        <item x="117"/>
+        <item x="118"/>
+        <item x="119"/>
+        <item x="120"/>
+        <item x="121"/>
+        <item x="122"/>
+        <item x="123"/>
+        <item x="124"/>
+        <item x="125"/>
+        <item x="126"/>
+        <item x="127"/>
+        <item x="128"/>
+        <item x="129"/>
+        <item x="130"/>
+        <item x="131"/>
+        <item x="132"/>
+        <item x="133"/>
+        <item x="134"/>
+        <item x="135"/>
+        <item x="136"/>
+        <item x="137"/>
+        <item x="138"/>
+        <item x="139"/>
+        <item x="140"/>
+        <item x="141"/>
+        <item x="142"/>
+        <item x="143"/>
+        <item x="144"/>
+        <item x="145"/>
+        <item x="146"/>
+        <item x="147"/>
+        <item x="148"/>
+        <item x="149"/>
+        <item x="150"/>
+        <item x="151"/>
+        <item x="152"/>
+        <item x="153"/>
+        <item x="154"/>
+        <item x="155"/>
+        <item x="156"/>
+        <item x="157"/>
+        <item x="158"/>
+        <item x="159"/>
+        <item x="160"/>
+        <item x="161"/>
+        <item x="162"/>
+        <item x="163"/>
+        <item x="164"/>
+        <item x="165"/>
+        <item x="166"/>
+        <item x="167"/>
+        <item x="168"/>
+        <item x="169"/>
+        <item x="170"/>
+        <item x="171"/>
+        <item x="172"/>
+        <item x="173"/>
+        <item x="174"/>
+        <item x="175"/>
+        <item x="176"/>
+        <item x="177"/>
+        <item x="178"/>
+        <item x="179"/>
+        <item x="180"/>
+        <item x="181"/>
+        <item x="182"/>
+        <item x="183"/>
+        <item x="184"/>
+        <item x="185"/>
+        <item x="186"/>
+        <item x="187"/>
+        <item x="188"/>
+        <item x="189"/>
+        <item x="190"/>
+        <item x="191"/>
+        <item x="192"/>
+        <item x="193"/>
+        <item x="194"/>
+        <item x="195"/>
+        <item x="196"/>
+        <item x="197"/>
+        <item x="198"/>
+        <item x="199"/>
+        <item x="200"/>
+        <item x="201"/>
+        <item x="202"/>
+        <item x="203"/>
+        <item x="204"/>
+        <item x="205"/>
+        <item x="206"/>
+        <item x="207"/>
+        <item x="208"/>
+        <item x="209"/>
+        <item x="210"/>
+        <item x="211"/>
+        <item x="212"/>
+        <item x="213"/>
+        <item x="214"/>
+        <item x="215"/>
+        <item x="216"/>
+        <item x="217"/>
+        <item x="218"/>
+        <item x="219"/>
+        <item x="220"/>
+        <item x="221"/>
+        <item x="222"/>
+        <item x="223"/>
+        <item x="224"/>
+        <item x="225"/>
+        <item x="226"/>
+        <item x="227"/>
+        <item x="228"/>
+        <item x="229"/>
+        <item x="230"/>
+        <item x="231"/>
+        <item x="232"/>
+        <item x="233"/>
+        <item x="234"/>
+        <item x="235"/>
+        <item x="236"/>
+        <item x="237"/>
+        <item x="238"/>
+        <item x="239"/>
+        <item x="240"/>
+        <item x="241"/>
+        <item x="242"/>
+        <item x="243"/>
+        <item x="244"/>
+        <item x="245"/>
+        <item x="246"/>
+        <item x="247"/>
+        <item x="248"/>
+        <item x="249"/>
+        <item x="250"/>
+        <item x="251"/>
+        <item x="252"/>
+        <item x="253"/>
+        <item x="254"/>
+        <item x="255"/>
+        <item x="256"/>
+        <item x="257"/>
+        <item x="258"/>
+        <item x="259"/>
+        <item x="260"/>
+        <item x="261"/>
+        <item x="262"/>
+        <item x="263"/>
+        <item x="264"/>
+        <item x="265"/>
+        <item x="266"/>
+        <item x="267"/>
+        <item x="268"/>
+        <item x="269"/>
+        <item x="270"/>
+        <item x="271"/>
+        <item x="272"/>
+        <item x="273"/>
+        <item x="274"/>
+        <item x="275"/>
+        <item x="276"/>
+        <item x="277"/>
+        <item x="278"/>
+        <item x="279"/>
+        <item x="280"/>
+        <item x="281"/>
+        <item x="282"/>
+        <item x="283"/>
+        <item x="284"/>
+        <item x="285"/>
+        <item x="286"/>
+        <item x="287"/>
+        <item x="288"/>
+        <item x="289"/>
+        <item x="290"/>
+        <item x="291"/>
+        <item x="292"/>
+        <item x="293"/>
+        <item x="294"/>
+        <item x="295"/>
+        <item x="296"/>
+        <item x="297"/>
+        <item x="298"/>
+        <item x="299"/>
+        <item x="300"/>
+        <item x="301"/>
+        <item x="302"/>
+        <item x="303"/>
+        <item x="304"/>
+        <item x="305"/>
+        <item x="306"/>
+        <item x="307"/>
+        <item x="308"/>
+        <item x="309"/>
+        <item x="310"/>
+        <item x="311"/>
+        <item x="312"/>
+        <item x="313"/>
+        <item x="314"/>
+        <item x="315"/>
+        <item x="316"/>
+        <item x="317"/>
+        <item x="318"/>
+        <item x="319"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03788V04538" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Ireland" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H309" totalsRowShown="0">
-  <x:autoFilter ref="A1:H309"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H321" totalsRowShown="0">
+  <x:autoFilter ref="A1:H321"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Month"/>
     <x:tableColumn id="5" name="C03788V04538"/>
     <x:tableColumn id="6" name="Ireland"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -5065,51 +3276,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/ROA29/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rsa.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -5298,55 +3509,55 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H309"/>
+  <x:dimension ref="A1:H321"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="15.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="9.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -12907,51 +11118,51 @@
       </x:c>
     </x:row>
     <x:row r="292" spans="1:8">
       <x:c r="A292" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G292" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H292" s="0">
-        <x:v>18</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:8">
       <x:c r="A293" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H293" s="0">
@@ -12959,51 +11170,51 @@
       </x:c>
     </x:row>
     <x:row r="294" spans="1:8">
       <x:c r="A294" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G294" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H294" s="0">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:8">
       <x:c r="A295" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H295" s="0">
@@ -13193,51 +11404,51 @@
       </x:c>
     </x:row>
     <x:row r="303" spans="1:8">
       <x:c r="A303" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H303" s="0">
-        <x:v>13</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:8">
       <x:c r="A304" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B304" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G304" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H304" s="0">
@@ -13271,51 +11482,51 @@
       </x:c>
     </x:row>
     <x:row r="306" spans="1:8">
       <x:c r="A306" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B306" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G306" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H306" s="0">
-        <x:v>16</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:8">
       <x:c r="A307" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H307" s="0">
@@ -13350,65 +11561,377 @@
     </x:row>
     <x:row r="309" spans="1:8">
       <x:c r="A309" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H309" s="0">
         <x:v>16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="310" spans="1:8">
+      <x:c r="A310" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B310" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C310" s="0" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="D310" s="0" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="E310" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F310" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G310" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H310" s="0">
+        <x:v>16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="311" spans="1:8">
+      <x:c r="A311" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B311" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C311" s="0" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="D311" s="0" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="E311" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F311" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G311" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H311" s="0">
+        <x:v>16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="312" spans="1:8">
+      <x:c r="A312" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B312" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C312" s="0" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="D312" s="0" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="E312" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F312" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G312" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H312" s="0">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="313" spans="1:8">
+      <x:c r="A313" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B313" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C313" s="0" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="D313" s="0" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="E313" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F313" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G313" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H313" s="0">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="314" spans="1:8">
+      <x:c r="A314" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B314" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C314" s="0" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="D314" s="0" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="E314" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F314" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G314" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H314" s="0">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="315" spans="1:8">
+      <x:c r="A315" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B315" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C315" s="0" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="D315" s="0" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="E315" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F315" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G315" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H315" s="0">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="316" spans="1:8">
+      <x:c r="A316" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B316" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C316" s="0" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="D316" s="0" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="E316" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F316" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G316" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H316" s="0">
+        <x:v>16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="317" spans="1:8">
+      <x:c r="A317" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B317" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C317" s="0" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="D317" s="0" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="E317" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F317" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G317" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H317" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="318" spans="1:8">
+      <x:c r="A318" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B318" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C318" s="0" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="D318" s="0" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="E318" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F318" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G318" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H318" s="0">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="319" spans="1:8">
+      <x:c r="A319" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B319" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C319" s="0" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="D319" s="0" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="E319" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F319" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G319" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H319" s="0">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="320" spans="1:8">
+      <x:c r="A320" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B320" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C320" s="0" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="D320" s="0" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="E320" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F320" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G320" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H320" s="0">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="321" spans="1:8">
+      <x:c r="A321" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B321" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C321" s="0" t="s">
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="D321" s="0" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="E321" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F321" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G321" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H321" s="0">
+        <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -13425,65 +11948,65 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H309" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="ROA29C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Road Fatalities"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
-      <x:sharedItems count="308">
+      <x:sharedItems count="320">
         <x:s v="200001"/>
         <x:s v="200002"/>
         <x:s v="200003"/>
         <x:s v="200004"/>
         <x:s v="200005"/>
         <x:s v="200006"/>
         <x:s v="200007"/>
         <x:s v="200008"/>
         <x:s v="200009"/>
         <x:s v="200010"/>
         <x:s v="200011"/>
         <x:s v="200012"/>
         <x:s v="200101"/>
         <x:s v="200102"/>
         <x:s v="200103"/>
         <x:s v="200104"/>
         <x:s v="200105"/>
         <x:s v="200106"/>
         <x:s v="200107"/>
         <x:s v="200108"/>
         <x:s v="200109"/>
         <x:s v="200110"/>
         <x:s v="200111"/>
         <x:s v="200112"/>
         <x:s v="200201"/>
@@ -13748,54 +12271,66 @@
         <x:s v="202308"/>
         <x:s v="202309"/>
         <x:s v="202310"/>
         <x:s v="202311"/>
         <x:s v="202312"/>
         <x:s v="202401"/>
         <x:s v="202402"/>
         <x:s v="202403"/>
         <x:s v="202404"/>
         <x:s v="202405"/>
         <x:s v="202406"/>
         <x:s v="202407"/>
         <x:s v="202408"/>
         <x:s v="202409"/>
         <x:s v="202410"/>
         <x:s v="202411"/>
         <x:s v="202412"/>
         <x:s v="202501"/>
         <x:s v="202502"/>
         <x:s v="202503"/>
         <x:s v="202504"/>
         <x:s v="202505"/>
         <x:s v="202506"/>
         <x:s v="202507"/>
         <x:s v="202508"/>
+        <x:s v="202509"/>
+        <x:s v="202510"/>
+        <x:s v="202511"/>
+        <x:s v="202512"/>
+        <x:s v="202601"/>
+        <x:s v="202602"/>
+        <x:s v="202603"/>
+        <x:s v="202604"/>
+        <x:s v="202605"/>
+        <x:s v="202606"/>
+        <x:s v="202607"/>
+        <x:s v="202608"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Month">
-      <x:sharedItems count="308">
+      <x:sharedItems count="320">
         <x:s v="2000 January"/>
         <x:s v="2000 February"/>
         <x:s v="2000 March"/>
         <x:s v="2000 April"/>
         <x:s v="2000 May"/>
         <x:s v="2000 June"/>
         <x:s v="2000 July"/>
         <x:s v="2000 August"/>
         <x:s v="2000 September"/>
         <x:s v="2000 October"/>
         <x:s v="2000 November"/>
         <x:s v="2000 December"/>
         <x:s v="2001 January"/>
         <x:s v="2001 February"/>
         <x:s v="2001 March"/>
         <x:s v="2001 April"/>
         <x:s v="2001 May"/>
         <x:s v="2001 June"/>
         <x:s v="2001 July"/>
         <x:s v="2001 August"/>
         <x:s v="2001 September"/>
         <x:s v="2001 October"/>
         <x:s v="2001 November"/>
         <x:s v="2001 December"/>
         <x:s v="2002 January"/>
@@ -14060,50 +12595,62 @@
         <x:s v="2023 August"/>
         <x:s v="2023 September"/>
         <x:s v="2023 October"/>
         <x:s v="2023 November"/>
         <x:s v="2023 December"/>
         <x:s v="2024 January"/>
         <x:s v="2024 February"/>
         <x:s v="2024 March"/>
         <x:s v="2024 April"/>
         <x:s v="2024 May"/>
         <x:s v="2024 June"/>
         <x:s v="2024 July"/>
         <x:s v="2024 August"/>
         <x:s v="2024 September"/>
         <x:s v="2024 October"/>
         <x:s v="2024 November"/>
         <x:s v="2024 December"/>
         <x:s v="2025 January"/>
         <x:s v="2025 February"/>
         <x:s v="2025 March"/>
         <x:s v="2025 April"/>
         <x:s v="2025 May"/>
         <x:s v="2025 June"/>
         <x:s v="2025 July"/>
         <x:s v="2025 August"/>
+        <x:s v="2025 September"/>
+        <x:s v="2025 October"/>
+        <x:s v="2025 November"/>
+        <x:s v="2025 December"/>
+        <x:s v="2026 January"/>
+        <x:s v="2026 February"/>
+        <x:s v="2026 March"/>
+        <x:s v="2026 April"/>
+        <x:s v="2026 May"/>
+        <x:s v="2026 June"/>
+        <x:s v="2026 July"/>
+        <x:s v="2026 August"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03788V04538">
       <x:sharedItems count="1">
         <x:s v="IE0"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Ireland">
       <x:sharedItems count="1">
         <x:s v="Ireland"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
       <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="3" maxValue="44" count="41">
         <x:n v="32"/>
         <x:n v="41"/>
         <x:n v="23"/>
         <x:n v="42"/>
         <x:n v="29"/>
         <x:n v="30"/>
@@ -14127,27 +12674,3228 @@
         <x:n v="17"/>
         <x:n v="28"/>
         <x:n v="19"/>
         <x:n v="18"/>
         <x:n v="15"/>
         <x:n v="14"/>
         <x:n v="12"/>
         <x:n v="11"/>
         <x:n v="13"/>
         <x:n v="10"/>
         <x:n v="8"/>
         <x:n v="16"/>
         <x:n v="7"/>
         <x:n v="9"/>
         <x:n v="4"/>
         <x:n v="6"/>
         <x:n v="3"/>
         <x:n v="5"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200001"/>
+    <s v="2000 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200002"/>
+    <s v="2000 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200003"/>
+    <s v="2000 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200004"/>
+    <s v="2000 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200005"/>
+    <s v="2000 May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200006"/>
+    <s v="2000 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200007"/>
+    <s v="2000 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200008"/>
+    <s v="2000 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200009"/>
+    <s v="2000 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200010"/>
+    <s v="2000 October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200011"/>
+    <s v="2000 November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200012"/>
+    <s v="2000 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200101"/>
+    <s v="2001 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200102"/>
+    <s v="2001 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200103"/>
+    <s v="2001 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200104"/>
+    <s v="2001 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200105"/>
+    <s v="2001 May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200106"/>
+    <s v="2001 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200107"/>
+    <s v="2001 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200108"/>
+    <s v="2001 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200109"/>
+    <s v="2001 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200110"/>
+    <s v="2001 October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200111"/>
+    <s v="2001 November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200112"/>
+    <s v="2001 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200201"/>
+    <s v="2002 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200202"/>
+    <s v="2002 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200203"/>
+    <s v="2002 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200204"/>
+    <s v="2002 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200205"/>
+    <s v="2002 May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200206"/>
+    <s v="2002 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200207"/>
+    <s v="2002 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200208"/>
+    <s v="2002 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200209"/>
+    <s v="2002 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200210"/>
+    <s v="2002 October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200211"/>
+    <s v="2002 November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200212"/>
+    <s v="2002 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200301"/>
+    <s v="2003 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200302"/>
+    <s v="2003 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200303"/>
+    <s v="2003 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200304"/>
+    <s v="2003 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200305"/>
+    <s v="2003 May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200306"/>
+    <s v="2003 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200307"/>
+    <s v="2003 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200308"/>
+    <s v="2003 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200309"/>
+    <s v="2003 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200310"/>
+    <s v="2003 October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200311"/>
+    <s v="2003 November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200312"/>
+    <s v="2003 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200401"/>
+    <s v="2004 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200402"/>
+    <s v="2004 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200403"/>
+    <s v="2004 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200404"/>
+    <s v="2004 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200405"/>
+    <s v="2004 May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200406"/>
+    <s v="2004 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200407"/>
+    <s v="2004 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200408"/>
+    <s v="2004 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200409"/>
+    <s v="2004 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200410"/>
+    <s v="2004 October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200411"/>
+    <s v="2004 November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200412"/>
+    <s v="2004 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200501"/>
+    <s v="2005 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200502"/>
+    <s v="2005 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200503"/>
+    <s v="2005 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200504"/>
+    <s v="2005 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200505"/>
+    <s v="2005 May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200506"/>
+    <s v="2005 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200507"/>
+    <s v="2005 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200508"/>
+    <s v="2005 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200509"/>
+    <s v="2005 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200510"/>
+    <s v="2005 October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200511"/>
+    <s v="2005 November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200512"/>
+    <s v="2005 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200601"/>
+    <s v="2006 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200602"/>
+    <s v="2006 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200603"/>
+    <s v="2006 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200604"/>
+    <s v="2006 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200605"/>
+    <s v="2006 May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200606"/>
+    <s v="2006 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200607"/>
+    <s v="2006 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200608"/>
+    <s v="2006 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200609"/>
+    <s v="2006 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200610"/>
+    <s v="2006 October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200611"/>
+    <s v="2006 November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200612"/>
+    <s v="2006 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200701"/>
+    <s v="2007 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200702"/>
+    <s v="2007 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200703"/>
+    <s v="2007 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200704"/>
+    <s v="2007 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200705"/>
+    <s v="2007 May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200706"/>
+    <s v="2007 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200707"/>
+    <s v="2007 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200708"/>
+    <s v="2007 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200709"/>
+    <s v="2007 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200710"/>
+    <s v="2007 October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200711"/>
+    <s v="2007 November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200712"/>
+    <s v="2007 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200801"/>
+    <s v="2008 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200802"/>
+    <s v="2008 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200803"/>
+    <s v="2008 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200804"/>
+    <s v="2008 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200805"/>
+    <s v="2008 May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200806"/>
+    <s v="2008 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200807"/>
+    <s v="2008 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200808"/>
+    <s v="2008 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200809"/>
+    <s v="2008 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200810"/>
+    <s v="2008 October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200811"/>
+    <s v="2008 November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200812"/>
+    <s v="2008 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200901"/>
+    <s v="2009 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200902"/>
+    <s v="2009 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200903"/>
+    <s v="2009 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200904"/>
+    <s v="2009 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200905"/>
+    <s v="2009 May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200906"/>
+    <s v="2009 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200907"/>
+    <s v="2009 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200908"/>
+    <s v="2009 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200909"/>
+    <s v="2009 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200910"/>
+    <s v="2009 October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200911"/>
+    <s v="2009 November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="200912"/>
+    <s v="2009 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201001"/>
+    <s v="2010 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201002"/>
+    <s v="2010 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201003"/>
+    <s v="2010 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201004"/>
+    <s v="2010 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201005"/>
+    <s v="2010 May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201006"/>
+    <s v="2010 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201007"/>
+    <s v="2010 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201008"/>
+    <s v="2010 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201009"/>
+    <s v="2010 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201010"/>
+    <s v="2010 October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201011"/>
+    <s v="2010 November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201012"/>
+    <s v="2010 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201101"/>
+    <s v="2011 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201102"/>
+    <s v="2011 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201103"/>
+    <s v="2011 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201104"/>
+    <s v="2011 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201105"/>
+    <s v="2011 May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201106"/>
+    <s v="2011 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201107"/>
+    <s v="2011 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201108"/>
+    <s v="2011 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201109"/>
+    <s v="2011 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201110"/>
+    <s v="2011 October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201111"/>
+    <s v="2011 November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201112"/>
+    <s v="2011 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201201"/>
+    <s v="2012 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201202"/>
+    <s v="2012 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201203"/>
+    <s v="2012 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201204"/>
+    <s v="2012 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201205"/>
+    <s v="2012 May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201206"/>
+    <s v="2012 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201207"/>
+    <s v="2012 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201208"/>
+    <s v="2012 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201209"/>
+    <s v="2012 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201210"/>
+    <s v="2012 October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201211"/>
+    <s v="2012 November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201212"/>
+    <s v="2012 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201301"/>
+    <s v="2013 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201302"/>
+    <s v="2013 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201303"/>
+    <s v="2013 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201304"/>
+    <s v="2013 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201305"/>
+    <s v="2013 May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201306"/>
+    <s v="2013 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201307"/>
+    <s v="2013 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201308"/>
+    <s v="2013 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201309"/>
+    <s v="2013 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201310"/>
+    <s v="2013 October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201311"/>
+    <s v="2013 November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201312"/>
+    <s v="2013 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201401"/>
+    <s v="2014 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201402"/>
+    <s v="2014 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201403"/>
+    <s v="2014 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201404"/>
+    <s v="2014 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201405"/>
+    <s v="2014 May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201406"/>
+    <s v="2014 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201407"/>
+    <s v="2014 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201408"/>
+    <s v="2014 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201409"/>
+    <s v="2014 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201410"/>
+    <s v="2014 October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201411"/>
+    <s v="2014 November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201412"/>
+    <s v="2014 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201501"/>
+    <s v="2015 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201502"/>
+    <s v="2015 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201503"/>
+    <s v="2015 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201504"/>
+    <s v="2015 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201505"/>
+    <s v="2015 May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201506"/>
+    <s v="2015 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201507"/>
+    <s v="2015 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201508"/>
+    <s v="2015 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201509"/>
+    <s v="2015 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201510"/>
+    <s v="2015 October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201511"/>
+    <s v="2015 November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201512"/>
+    <s v="2015 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201601"/>
+    <s v="2016 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201602"/>
+    <s v="2016 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201603"/>
+    <s v="2016 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201604"/>
+    <s v="2016 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201605"/>
+    <s v="2016 May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201606"/>
+    <s v="2016 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201607"/>
+    <s v="2016 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201608"/>
+    <s v="2016 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201609"/>
+    <s v="2016 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201610"/>
+    <s v="2016 October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201611"/>
+    <s v="2016 November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201612"/>
+    <s v="2016 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201701"/>
+    <s v="2017 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201702"/>
+    <s v="2017 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201703"/>
+    <s v="2017 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201704"/>
+    <s v="2017 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201705"/>
+    <s v="2017 May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201706"/>
+    <s v="2017 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201707"/>
+    <s v="2017 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201708"/>
+    <s v="2017 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201709"/>
+    <s v="2017 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201710"/>
+    <s v="2017 October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201711"/>
+    <s v="2017 November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201712"/>
+    <s v="2017 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201801"/>
+    <s v="2018 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201802"/>
+    <s v="2018 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201803"/>
+    <s v="2018 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201804"/>
+    <s v="2018 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201805"/>
+    <s v="2018 May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201806"/>
+    <s v="2018 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201807"/>
+    <s v="2018 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201808"/>
+    <s v="2018 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201809"/>
+    <s v="2018 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201810"/>
+    <s v="2018 October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201811"/>
+    <s v="2018 November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201812"/>
+    <s v="2018 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201901"/>
+    <s v="2019 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201902"/>
+    <s v="2019 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201903"/>
+    <s v="2019 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201904"/>
+    <s v="2019 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201905"/>
+    <s v="2019 May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201906"/>
+    <s v="2019 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201907"/>
+    <s v="2019 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201908"/>
+    <s v="2019 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201909"/>
+    <s v="2019 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201910"/>
+    <s v="2019 October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201911"/>
+    <s v="2019 November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="201912"/>
+    <s v="2019 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202001"/>
+    <s v="2020 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202002"/>
+    <s v="2020 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202003"/>
+    <s v="2020 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202004"/>
+    <s v="2020 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202005"/>
+    <s v="2020 May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202006"/>
+    <s v="2020 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202007"/>
+    <s v="2020 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202008"/>
+    <s v="2020 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202009"/>
+    <s v="2020 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202010"/>
+    <s v="2020 October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202011"/>
+    <s v="2020 November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202012"/>
+    <s v="2020 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202101"/>
+    <s v="2021 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202102"/>
+    <s v="2021 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202103"/>
+    <s v="2021 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202104"/>
+    <s v="2021 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202105"/>
+    <s v="2021 May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202106"/>
+    <s v="2021 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202107"/>
+    <s v="2021 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202108"/>
+    <s v="2021 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202109"/>
+    <s v="2021 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202110"/>
+    <s v="2021 October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202111"/>
+    <s v="2021 November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202112"/>
+    <s v="2021 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202201"/>
+    <s v="2022 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202202"/>
+    <s v="2022 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202203"/>
+    <s v="2022 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202204"/>
+    <s v="2022 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202205"/>
+    <s v="2022 May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202206"/>
+    <s v="2022 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202207"/>
+    <s v="2022 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202208"/>
+    <s v="2022 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202209"/>
+    <s v="2022 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202210"/>
+    <s v="2022 October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202211"/>
+    <s v="2022 November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202212"/>
+    <s v="2022 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202301"/>
+    <s v="2023 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202302"/>
+    <s v="2023 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202303"/>
+    <s v="2023 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202304"/>
+    <s v="2023 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202305"/>
+    <s v="2023 May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202306"/>
+    <s v="2023 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202307"/>
+    <s v="2023 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202308"/>
+    <s v="2023 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202309"/>
+    <s v="2023 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202310"/>
+    <s v="2023 October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202311"/>
+    <s v="2023 November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202312"/>
+    <s v="2023 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202401"/>
+    <s v="2024 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202402"/>
+    <s v="2024 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202403"/>
+    <s v="2024 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202404"/>
+    <s v="2024 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202405"/>
+    <s v="2024 May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202406"/>
+    <s v="2024 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202407"/>
+    <s v="2024 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202408"/>
+    <s v="2024 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202409"/>
+    <s v="2024 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202410"/>
+    <s v="2024 October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202411"/>
+    <s v="2024 November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202412"/>
+    <s v="2024 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202501"/>
+    <s v="2025 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202502"/>
+    <s v="2025 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202503"/>
+    <s v="2025 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202504"/>
+    <s v="2025 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202505"/>
+    <s v="2025 May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202506"/>
+    <s v="2025 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202507"/>
+    <s v="2025 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202508"/>
+    <s v="2025 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202509"/>
+    <s v="2025 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202510"/>
+    <s v="2025 October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202511"/>
+    <s v="2025 November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202512"/>
+    <s v="2025 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202601"/>
+    <s v="2026 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202602"/>
+    <s v="2026 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202603"/>
+    <s v="2026 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202604"/>
+    <s v="2026 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="ROA29C01"/>
+    <s v="Road Fatalities"/>
+    <s v="202608"/>
+    <s v="2026 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+</pivotCacheRecords>
 </file>