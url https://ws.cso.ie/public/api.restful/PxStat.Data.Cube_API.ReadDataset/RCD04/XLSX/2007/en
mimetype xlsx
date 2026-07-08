--- v0 (2025-10-28)
+++ v1 (2026-07-08)
@@ -1,123 +1,165 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R440bcb8b9d534c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca324de768564f5b8e7c65a8fc31f040.psmdcp" Id="R33f61270967942a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac0cc596a4954b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f4155b1461345b990ad50538a8205af.psmdcp" Id="Re7f950339af4418d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>RCD04</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Recorded Crime incidents detection rates</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>11/27/2024 11:00:00 AM</x:t>
+    <x:t>27/11/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:b/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>The ’Under Reservation’ designation has been removed from Recorded Crime Statistics.</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
-      <x:t>&lt;br&gt;For further information please see our Lifting of Under Reservation categorisation for Recorded Crime Statistics FAQ page(https://www.cso.ie/en/methods/crime/liftingofunderreservationcategorisationforrecordedcrimestatisticsfaq/) on our website.&lt;br&gt;The crime detection rates shown in the table reflect those calculated based on data extracted on 2nd September 2024. Detection rates are measured eight months after the end of a particular year and tend to rise over time as investigations are completed before settling. So therefore, detection rates for 2023 for some crime categories are likely to be lower than in earlier years and users should note this when making comparisons over time.</x:t>
+      <x:t xml:space="preserve"> For further information please see our Lifting of Under Reservation categorisation for Recorded Crime Statistics FAQ page(https://www.cso.ie/en/methods/crime/liftingofunderreservationcategorisationforrecordedcrimestatisticsfaq/) on our website.&lt;br&gt;&lt;br&gt;</x:t>
     </x:r>
+    <x:r>
+      <x:rPr>
+        <x:b/>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Fraud, Deception &amp; Related offences&lt;br&gt;</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Recorded crime incident data for offence group ‘Fraud, Deception &amp; Related offences (09)’ for 2024 are only for those recorded crime incidents that have been reported directly to the Gardaí by members of the public and recorded on PULSE. Recorded crime incidents of this offence group have been revised from Q3 2023 onwards to exclude those reported to the Gardaí by Financial Institutions under Section 19 of the Criminal Justice Act, 2011. This is due to the effect of the backlog in processing suspected fraud crime incidents reported to the Gardaí by Financial Institutions under Section 19 of the Criminal Justice Act, 2011.</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:b/>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Recorded fraud crime data from Q3 2023 onwards is no longer comparable to data prior to Q3 2023 and therefore a figure for 2023 cannot be compiled.&lt;br&gt;&lt;br&gt;</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>The crime detection rates shown in the table reflect those calculated based on data extracted on 01 September 2025. Detection rates are measured eight months after the end of a particular year and users should note that detection rates tend to rise over time as investigations are completed before settling.&lt;br&gt;For more information, please go to the statistical release page(https://www.cso.ie/en/statistics/crimeandjustice/recordedcrimedetection/) on our website.</x:t>
+    </x:r>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/RCD04/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>RCD</x:t>
   </x:si>
   <x:si>
     <x:t>Recorded Crime Detection</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Jim Dalton</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -196,405 +238,411 @@
   <x:si>
     <x:t>C02480V03003</x:t>
   </x:si>
   <x:si>
     <x:t>Type of Offence</x:t>
   </x:si>
   <x:si>
     <x:t>UNIT</x:t>
   </x:si>
   <x:si>
     <x:t>VALUE</x:t>
   </x:si>
   <x:si>
     <x:t>RCD04C01</x:t>
   </x:si>
   <x:si>
     <x:t>Crime incident detection rates</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>01</x:t>
   </x:si>
   <x:si>
-    <x:t>Homicide offences</x:t>
+    <x:t>Homicide &amp; related offences (01)</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
   <x:si>
     <x:t>011</x:t>
   </x:si>
   <x:si>
-    <x:t>Murder/manslaughter/infanticide</x:t>
+    <x:t>Murder/manslaughter/infanticide (011)</x:t>
   </x:si>
   <x:si>
     <x:t>012</x:t>
   </x:si>
   <x:si>
-    <x:t>Dangerous driving leading to death</x:t>
+    <x:t>Dangerous driving leading to death (012)</x:t>
   </x:si>
   <x:si>
     <x:t>02</x:t>
   </x:si>
   <x:si>
-    <x:t>Sexual Offences</x:t>
+    <x:t>Sexual offences (02)</x:t>
   </x:si>
   <x:si>
     <x:t>021</x:t>
   </x:si>
   <x:si>
-    <x:t>Rape and sexual assault</x:t>
+    <x:t>Rape and sexual assault (021)</x:t>
   </x:si>
   <x:si>
     <x:t>022</x:t>
   </x:si>
   <x:si>
-    <x:t>Other sexual offences</x:t>
+    <x:t>Other sexual offences (022)</x:t>
   </x:si>
   <x:si>
     <x:t>03</x:t>
   </x:si>
   <x:si>
-    <x:t>Attempts/Threats to Murder, Assaults, Harassment and Related offences</x:t>
+    <x:t>Attempts/threats to murder, assaults, harassments and related offences (03)</x:t>
   </x:si>
   <x:si>
     <x:t>0311</x:t>
   </x:si>
   <x:si>
-    <x:t>Murder-attempt</x:t>
+    <x:t>Murder-attempt (0311)</x:t>
   </x:si>
   <x:si>
     <x:t>0313</x:t>
   </x:si>
   <x:si>
-    <x:t>Threat to kill or cause serious harm</x:t>
+    <x:t>Threat to kill or cause serious harm  (0313 )</x:t>
   </x:si>
   <x:si>
     <x:t>033</x:t>
   </x:si>
   <x:si>
-    <x:t>Harassment and related offences</x:t>
+    <x:t>Harassment and related offences (033)</x:t>
   </x:si>
   <x:si>
     <x:t>034</x:t>
   </x:si>
   <x:si>
-    <x:t>Assault causing harm, poisoning</x:t>
+    <x:t>Assault causing harm, poisoning (034)</x:t>
   </x:si>
   <x:si>
     <x:t>035</x:t>
   </x:si>
   <x:si>
-    <x:t>Other assault</x:t>
+    <x:t>Other assault (035)</x:t>
   </x:si>
   <x:si>
     <x:t>04</x:t>
   </x:si>
   <x:si>
-    <x:t>Dangerous of negligent acts</x:t>
+    <x:t>Dangerous or negligent acts (04)</x:t>
   </x:si>
   <x:si>
     <x:t>041</x:t>
   </x:si>
   <x:si>
-    <x:t>Dangerous or negligent operation of a vehicle</x:t>
+    <x:t>Dangerous or negligent operation of a vehicle (041)</x:t>
   </x:si>
   <x:si>
     <x:t>042</x:t>
   </x:si>
   <x:si>
-    <x:t>Other dangerous or negligent acts</x:t>
+    <x:t>Other dangerous or negligent acts (042)</x:t>
   </x:si>
   <x:si>
     <x:t>05</x:t>
   </x:si>
   <x:si>
-    <x:t>Kidnapping and related offences</x:t>
+    <x:t>Kidnapping and related offences (05)</x:t>
   </x:si>
   <x:si>
     <x:t>0511</x:t>
   </x:si>
   <x:si>
-    <x:t>False imprisonment</x:t>
+    <x:t>False imprisonment (0511)</x:t>
   </x:si>
   <x:si>
     <x:t>0512</x:t>
   </x:si>
   <x:si>
-    <x:t>Abduction of person under 16 years of age</x:t>
+    <x:t>Abduction of person under 16 years of age (0512)</x:t>
   </x:si>
   <x:si>
     <x:t>0513</x:t>
   </x:si>
   <x:si>
-    <x:t>Human trafficking offences</x:t>
+    <x:t>Human trafficking offences (0513)</x:t>
   </x:si>
   <x:si>
     <x:t>06</x:t>
   </x:si>
   <x:si>
-    <x:t>Robbery, extortion and hijacking offences</x:t>
+    <x:t>Robbery, extortion and hijacking offences (06)</x:t>
   </x:si>
   <x:si>
     <x:t>0611</x:t>
   </x:si>
   <x:si>
-    <x:t>Robbery of an establishment or institution</x:t>
+    <x:t>Robbery of an establishment or institution (0611)</x:t>
   </x:si>
   <x:si>
     <x:t>0612</x:t>
   </x:si>
   <x:si>
-    <x:t>Robbery of cash or goods in transit</x:t>
+    <x:t>Robbery of cash or goods in transit (0612)</x:t>
   </x:si>
   <x:si>
     <x:t>0613</x:t>
   </x:si>
   <x:si>
-    <x:t>Robbery from the person</x:t>
+    <x:t>Robbery from the person (0613)</x:t>
   </x:si>
   <x:si>
     <x:t>0621</x:t>
   </x:si>
   <x:si>
-    <x:t>Blackmail or extortion</x:t>
+    <x:t>Blackmail or extortion (0621)</x:t>
   </x:si>
   <x:si>
     <x:t>0631</x:t>
   </x:si>
   <x:si>
-    <x:t>Carjacking, hijacking/unlawful seizure of an aircraft/vessel</x:t>
+    <x:t>Carjacking, hijacking/unlawful seizure of aircraft/vessel (0631)</x:t>
   </x:si>
   <x:si>
     <x:t>07</x:t>
   </x:si>
   <x:si>
-    <x:t>Burglary and related offences</x:t>
+    <x:t>Burglary and related offences (07)</x:t>
   </x:si>
   <x:si>
     <x:t>071</x:t>
   </x:si>
   <x:si>
-    <x:t>Burglary</x:t>
+    <x:t>Burglary (071)</x:t>
   </x:si>
   <x:si>
     <x:t>0713</x:t>
   </x:si>
   <x:si>
-    <x:t>Possession of an article (with intent to burgle, steal, demand)</x:t>
+    <x:t>Possession of an article (with intent to burgle, steal, demand) (0713)</x:t>
   </x:si>
   <x:si>
     <x:t>08</x:t>
   </x:si>
   <x:si>
-    <x:t>Theft and related offences</x:t>
+    <x:t>Theft and related offences (08)</x:t>
   </x:si>
   <x:si>
     <x:t>081</x:t>
   </x:si>
   <x:si>
-    <x:t>Theft/taking of vehicle and related offences</x:t>
+    <x:t>Theft/taking of vehicle and related offences (081)</x:t>
   </x:si>
   <x:si>
     <x:t>0821</x:t>
   </x:si>
   <x:si>
-    <x:t>Theft from person</x:t>
+    <x:t>Theft from person (0821)</x:t>
   </x:si>
   <x:si>
     <x:t>0822</x:t>
   </x:si>
   <x:si>
-    <x:t>Theft from shop</x:t>
+    <x:t>Theft from shop (0822)</x:t>
   </x:si>
   <x:si>
     <x:t>084</x:t>
   </x:si>
   <x:si>
-    <x:t>Other thefts, handling stolen property</x:t>
+    <x:t>Other thefts, handling stolen property (084)</x:t>
   </x:si>
   <x:si>
     <x:t>09</x:t>
   </x:si>
   <x:si>
-    <x:t>Fraud, deception and related offences</x:t>
+    <x:t>Fraud, deception and related offences (09)</x:t>
   </x:si>
   <x:si>
     <x:t>10</x:t>
   </x:si>
   <x:si>
-    <x:t>Controlled drug offences</x:t>
+    <x:t>Controlled drug offences (10)</x:t>
   </x:si>
   <x:si>
     <x:t>1011</x:t>
   </x:si>
   <x:si>
-    <x:t>Importation of drugs</x:t>
+    <x:t>Importation of drugs (1011)</x:t>
   </x:si>
   <x:si>
     <x:t>1012</x:t>
   </x:si>
   <x:si>
-    <x:t>Cultivation or manufacture of drugs</x:t>
+    <x:t>Cultivation or manufacture of drugs (1012)</x:t>
   </x:si>
   <x:si>
     <x:t>1021</x:t>
   </x:si>
   <x:si>
-    <x:t>Possession of drugs for sale or supply</x:t>
+    <x:t>Possession of drugs for sale or supply (1021)</x:t>
   </x:si>
   <x:si>
     <x:t>1022</x:t>
   </x:si>
   <x:si>
-    <x:t>Possession of drugs for personal use</x:t>
+    <x:t>Possession of drugs for personal use (1022)</x:t>
   </x:si>
   <x:si>
     <x:t>103</x:t>
   </x:si>
   <x:si>
-    <x:t>Other Drug Offences</x:t>
+    <x:t>Other drug offences (103)</x:t>
   </x:si>
   <x:si>
     <x:t>11</x:t>
   </x:si>
   <x:si>
-    <x:t>Weapons and Explosives Offences</x:t>
+    <x:t>Weapons and explosives offences (11)</x:t>
   </x:si>
   <x:si>
     <x:t>111</x:t>
   </x:si>
   <x:si>
-    <x:t>Explosives, Chemical Weapons offences</x:t>
+    <x:t>Explosives, chemical weapons offences (111)</x:t>
   </x:si>
   <x:si>
     <x:t>112</x:t>
   </x:si>
   <x:si>
-    <x:t>Firearms offences</x:t>
+    <x:t>Firearms offences (112)</x:t>
   </x:si>
   <x:si>
     <x:t>113</x:t>
   </x:si>
   <x:si>
-    <x:t>Offensive weapons offences (nec)</x:t>
+    <x:t>Offensive weapons offences (n.e.c.) (113)</x:t>
   </x:si>
   <x:si>
     <x:t>114</x:t>
   </x:si>
   <x:si>
-    <x:t>Fireworks Offences</x:t>
+    <x:t>Fireworks offences (114)</x:t>
   </x:si>
   <x:si>
     <x:t>12</x:t>
   </x:si>
   <x:si>
-    <x:t>Damage to property and the environment</x:t>
+    <x:t>Damage to property and to the environment  offences (12)</x:t>
   </x:si>
   <x:si>
     <x:t>1211</x:t>
   </x:si>
   <x:si>
-    <x:t>Arson</x:t>
+    <x:t>Arson (1211)</x:t>
   </x:si>
   <x:si>
     <x:t>1212</x:t>
   </x:si>
   <x:si>
-    <x:t>Criminal damage (not arson)</x:t>
+    <x:t>Criminal damage (not arson) (1212)</x:t>
   </x:si>
   <x:si>
     <x:t>1221</x:t>
   </x:si>
   <x:si>
-    <x:t>Litter offences</x:t>
+    <x:t>Litter offences (1221)</x:t>
   </x:si>
   <x:si>
     <x:t>13</x:t>
   </x:si>
   <x:si>
-    <x:t>Public order and other social code offences</x:t>
+    <x:t>Public order and other social code offences (13)</x:t>
   </x:si>
   <x:si>
     <x:t>131</x:t>
   </x:si>
   <x:si>
-    <x:t>Disorderly conduct</x:t>
+    <x:t>Disorderly conduct (131)</x:t>
   </x:si>
   <x:si>
     <x:t>132</x:t>
   </x:si>
   <x:si>
-    <x:t>Trespass offences</x:t>
+    <x:t>Trespass offences (132)</x:t>
   </x:si>
   <x:si>
     <x:t>133</x:t>
   </x:si>
   <x:si>
-    <x:t>Liquor licensing offences</x:t>
+    <x:t>Liquor licensing offences (133)</x:t>
   </x:si>
   <x:si>
     <x:t>134</x:t>
   </x:si>
   <x:si>
-    <x:t>Prostitution offences</x:t>
+    <x:t>Prostitution offences (134)</x:t>
   </x:si>
   <x:si>
     <x:t>135</x:t>
   </x:si>
   <x:si>
-    <x:t>Regulated Betting/Money, Collection/Trading Offences</x:t>
+    <x:t>Regulated betting/money, collection/trading offences (135)</x:t>
   </x:si>
   <x:si>
     <x:t>136</x:t>
   </x:si>
   <x:si>
-    <x:t>Other social code offences (nec)</x:t>
+    <x:t>Social code offences (n.e.c.) (136)</x:t>
   </x:si>
   <x:si>
     <x:t>15</x:t>
   </x:si>
   <x:si>
-    <x:t>Offences against Government, Justice Procedures and Organisation of Crime</x:t>
+    <x:t>Offences against government, justice procedures and organisation of crime (15)</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>2024</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -732,640 +780,233 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...583 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02480V03003" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="57">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+      </items>
+    </pivotField>
+    <pivotField name="Type of Offence" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="57">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H343" totalsRowShown="0">
-  <x:autoFilter ref="A1:H343"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H400" totalsRowShown="0">
+  <x:autoFilter ref="A1:H400"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02480V03003"/>
     <x:tableColumn id="6" name="Type of Offence"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1629,51 +1270,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/RCD04/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1862,66 +1503,66 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H343"/>
+  <x:dimension ref="A1:H400"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="27.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
-    <x:col min="6" max="6" width="69.567768" style="0" customWidth="1"/>
+    <x:col min="6" max="6" width="72.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>45</x:v>
@@ -2009,51 +1650,51 @@
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="A5" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H5" s="0">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="A6" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H6" s="0">
@@ -2061,51 +1702,51 @@
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H7" s="0">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H8" s="0">
@@ -3413,77 +3054,77 @@
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H59" s="0">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H60" s="0">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H61" s="0">
@@ -3491,51 +3132,51 @@
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H62" s="0">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H63" s="0">
@@ -3543,51 +3184,51 @@
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H64" s="0">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H65" s="0">
@@ -3595,51 +3236,51 @@
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H66" s="0">
-        <x:v>41</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H67" s="0">
@@ -3777,103 +3418,103 @@
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H73" s="0">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H74" s="0">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H75" s="0">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H76" s="0">
@@ -4063,51 +3704,51 @@
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H84" s="0">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H85" s="0">
@@ -4895,181 +4536,181 @@
       </x:c>
     </x:row>
     <x:row r="116" spans="1:8">
       <x:c r="A116" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H116" s="0">
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H117" s="0">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H118" s="0">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:8">
       <x:c r="A119" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H119" s="0">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:8">
       <x:c r="A120" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H120" s="0">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:8">
       <x:c r="A121" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H121" s="0">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:8">
       <x:c r="A122" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H122" s="0">
@@ -5285,77 +4926,77 @@
       </x:c>
     </x:row>
     <x:row r="131" spans="1:8">
       <x:c r="A131" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H131" s="0">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:8">
       <x:c r="A132" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H132" s="0">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:8">
       <x:c r="A133" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H133" s="0">
@@ -5363,51 +5004,51 @@
       </x:c>
     </x:row>
     <x:row r="134" spans="1:8">
       <x:c r="A134" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H134" s="0">
-        <x:v>5</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:8">
       <x:c r="A135" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H135" s="0">
@@ -5467,51 +5108,51 @@
       </x:c>
     </x:row>
     <x:row r="138" spans="1:8">
       <x:c r="A138" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H138" s="0">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:8">
       <x:c r="A139" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H139" s="0">
@@ -5727,77 +5368,77 @@
       </x:c>
     </x:row>
     <x:row r="148" spans="1:8">
       <x:c r="A148" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H148" s="0">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:8">
       <x:c r="A149" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H149" s="0">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:8">
       <x:c r="A150" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H150" s="0">
@@ -5857,51 +5498,51 @@
       </x:c>
     </x:row>
     <x:row r="153" spans="1:8">
       <x:c r="A153" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H153" s="0">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:8">
       <x:c r="A154" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H154" s="0">
@@ -6221,51 +5862,51 @@
       </x:c>
     </x:row>
     <x:row r="167" spans="1:8">
       <x:c r="A167" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H167" s="0">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:8">
       <x:c r="A168" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H168" s="0">
@@ -6377,77 +6018,77 @@
       </x:c>
     </x:row>
     <x:row r="173" spans="1:8">
       <x:c r="A173" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H173" s="0">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:8">
       <x:c r="A174" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H174" s="0">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:8">
       <x:c r="A175" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H175" s="0">
@@ -6455,103 +6096,103 @@
       </x:c>
     </x:row>
     <x:row r="176" spans="1:8">
       <x:c r="A176" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H176" s="0">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:8">
       <x:c r="A177" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H177" s="0">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:8">
       <x:c r="A178" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H178" s="0">
-        <x:v>28</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:8">
       <x:c r="A179" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H179" s="0">
@@ -6559,51 +6200,51 @@
       </x:c>
     </x:row>
     <x:row r="180" spans="1:8">
       <x:c r="A180" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H180" s="0">
-        <x:v>53</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:8">
       <x:c r="A181" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H181" s="0">
@@ -6611,77 +6252,77 @@
       </x:c>
     </x:row>
     <x:row r="182" spans="1:8">
       <x:c r="A182" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H182" s="0">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:8">
       <x:c r="A183" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H183" s="0">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:8">
       <x:c r="A184" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H184" s="0">
@@ -6871,77 +6512,77 @@
       </x:c>
     </x:row>
     <x:row r="192" spans="1:8">
       <x:c r="A192" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H192" s="0">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:8">
       <x:c r="A193" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H193" s="0">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:8">
       <x:c r="A194" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G194" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H194" s="0">
@@ -6949,77 +6590,77 @@
       </x:c>
     </x:row>
     <x:row r="195" spans="1:8">
       <x:c r="A195" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H195" s="0">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:8">
       <x:c r="A196" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H196" s="0">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:8">
       <x:c r="A197" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H197" s="0">
@@ -7235,51 +6876,51 @@
       </x:c>
     </x:row>
     <x:row r="206" spans="1:8">
       <x:c r="A206" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H206" s="0">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:8">
       <x:c r="A207" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H207" s="0">
@@ -7313,77 +6954,77 @@
       </x:c>
     </x:row>
     <x:row r="209" spans="1:8">
       <x:c r="A209" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H209" s="0">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:8">
       <x:c r="A210" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H210" s="0">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:8">
       <x:c r="A211" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H211" s="0">
@@ -7443,51 +7084,51 @@
       </x:c>
     </x:row>
     <x:row r="214" spans="1:8">
       <x:c r="A214" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H214" s="0">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:8">
       <x:c r="A215" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H215" s="0">
@@ -7521,51 +7162,51 @@
       </x:c>
     </x:row>
     <x:row r="217" spans="1:8">
       <x:c r="A217" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H217" s="0">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:8">
       <x:c r="A218" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H218" s="0">
@@ -7755,51 +7396,51 @@
       </x:c>
     </x:row>
     <x:row r="226" spans="1:8">
       <x:c r="A226" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B226" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="G226" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H226" s="0">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:8">
       <x:c r="A227" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H227" s="0">
@@ -7937,103 +7578,103 @@
       </x:c>
     </x:row>
     <x:row r="233" spans="1:8">
       <x:c r="A233" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H233" s="0">
-        <x:v>16</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:8">
       <x:c r="A234" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H234" s="0">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:8">
       <x:c r="A235" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H235" s="0">
-        <x:v>20</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:8">
       <x:c r="A236" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G236" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H236" s="0">
@@ -8067,103 +7708,103 @@
       </x:c>
     </x:row>
     <x:row r="238" spans="1:8">
       <x:c r="A238" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G238" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H238" s="0">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:8">
       <x:c r="A239" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H239" s="0">
-        <x:v>11</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:8">
       <x:c r="A240" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G240" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H240" s="0">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:8">
       <x:c r="A241" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H241" s="0">
@@ -8223,311 +7864,311 @@
       </x:c>
     </x:row>
     <x:row r="244" spans="1:8">
       <x:c r="A244" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G244" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H244" s="0">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:8">
       <x:c r="A245" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H245" s="0">
-        <x:v>40</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:8">
       <x:c r="A246" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G246" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H246" s="0">
-        <x:v>50</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:8">
       <x:c r="A247" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H247" s="0">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:8">
       <x:c r="A248" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G248" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H248" s="0">
-        <x:v>17</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:8">
       <x:c r="A249" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H249" s="0">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:8">
       <x:c r="A250" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H250" s="0">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:8">
       <x:c r="A251" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H251" s="0">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:8">
       <x:c r="A252" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G252" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H252" s="0">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:8">
       <x:c r="A253" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H253" s="0">
-        <x:v>4</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:8">
       <x:c r="A254" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G254" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H254" s="0">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:8">
       <x:c r="A255" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H255" s="0">
@@ -8535,103 +8176,103 @@
       </x:c>
     </x:row>
     <x:row r="256" spans="1:8">
       <x:c r="A256" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G256" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H256" s="0">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:8">
       <x:c r="A257" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H257" s="0">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:8">
       <x:c r="A258" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G258" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H258" s="0">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:8">
       <x:c r="A259" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H259" s="0">
@@ -8717,181 +8358,181 @@
       </x:c>
     </x:row>
     <x:row r="263" spans="1:8">
       <x:c r="A263" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H263" s="0">
-        <x:v>10</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:8">
       <x:c r="A264" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G264" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H264" s="0">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:8">
       <x:c r="A265" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H265" s="0">
-        <x:v>64</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:8">
       <x:c r="A266" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="G266" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H266" s="0">
-        <x:v>66</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:8">
       <x:c r="A267" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H267" s="0">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:8">
       <x:c r="A268" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="G268" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H268" s="0">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:8">
       <x:c r="A269" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H269" s="0">
@@ -8899,103 +8540,103 @@
       </x:c>
     </x:row>
     <x:row r="270" spans="1:8">
       <x:c r="A270" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G270" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H270" s="0">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:8">
       <x:c r="A271" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H271" s="0">
-        <x:v>8</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:8">
       <x:c r="A272" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="G272" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H272" s="0">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:8">
       <x:c r="A273" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H273" s="0">
@@ -9003,77 +8644,77 @@
       </x:c>
     </x:row>
     <x:row r="274" spans="1:8">
       <x:c r="A274" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="G274" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H274" s="0">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:8">
       <x:c r="A275" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H275" s="0">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:8">
       <x:c r="A276" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B276" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="G276" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H276" s="0">
@@ -9159,51 +8800,51 @@
       </x:c>
     </x:row>
     <x:row r="280" spans="1:8">
       <x:c r="A280" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="G280" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H280" s="0">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:8">
       <x:c r="A281" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H281" s="0">
@@ -9263,51 +8904,51 @@
       </x:c>
     </x:row>
     <x:row r="284" spans="1:8">
       <x:c r="A284" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="G284" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H284" s="0">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:8">
       <x:c r="A285" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H285" s="0">
@@ -9341,337 +8982,337 @@
       </x:c>
     </x:row>
     <x:row r="287" spans="1:8">
       <x:c r="A287" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H287" s="0">
-        <x:v>82</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:8">
       <x:c r="A288" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B288" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G288" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H288" s="0">
-        <x:v>70</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:8">
       <x:c r="A289" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H289" s="0">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:8">
       <x:c r="A290" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B290" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G290" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H290" s="0">
-        <x:v>8</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:8">
       <x:c r="A291" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H291" s="0">
-        <x:v>7</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:8">
       <x:c r="A292" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G292" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H292" s="0">
-        <x:v>11</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:8">
       <x:c r="A293" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H293" s="0">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:8">
       <x:c r="A294" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G294" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H294" s="0">
-        <x:v>43</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:8">
       <x:c r="A295" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H295" s="0">
-        <x:v>23</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:8">
       <x:c r="A296" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B296" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G296" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H296" s="0">
-        <x:v>8</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:8">
       <x:c r="A297" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H297" s="0">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:8">
       <x:c r="A298" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B298" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G298" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H298" s="0">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:8">
       <x:c r="A299" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H299" s="0">
@@ -9705,103 +9346,103 @@
       </x:c>
     </x:row>
     <x:row r="301" spans="1:8">
       <x:c r="A301" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H301" s="0">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:8">
       <x:c r="A302" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B302" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G302" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H302" s="0">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:8">
       <x:c r="A303" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H303" s="0">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:8">
       <x:c r="A304" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B304" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G304" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H304" s="0">
@@ -9835,77 +9476,77 @@
       </x:c>
     </x:row>
     <x:row r="306" spans="1:8">
       <x:c r="A306" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B306" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G306" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H306" s="0">
-        <x:v>23</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:8">
       <x:c r="A307" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H307" s="0">
-        <x:v>54</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:8">
       <x:c r="A308" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B308" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G308" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H308" s="0">
@@ -9913,233 +9554,233 @@
       </x:c>
     </x:row>
     <x:row r="309" spans="1:8">
       <x:c r="A309" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H309" s="0">
-        <x:v>27</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:8">
       <x:c r="A310" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G310" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H310" s="0">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:8">
       <x:c r="A311" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H311" s="0">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:8">
       <x:c r="A312" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B312" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G312" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H312" s="0">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:8">
       <x:c r="A313" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H313" s="0">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:8">
       <x:c r="A314" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B314" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G314" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H314" s="0">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:8">
       <x:c r="A315" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H315" s="0">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:8">
       <x:c r="A316" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G316" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H316" s="0">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:8">
       <x:c r="A317" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H317" s="0">
@@ -10147,129 +9788,129 @@
       </x:c>
     </x:row>
     <x:row r="318" spans="1:8">
       <x:c r="A318" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="G318" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H318" s="0">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:8">
       <x:c r="A319" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H319" s="0">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:8">
       <x:c r="A320" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B320" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G320" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H320" s="0">
-        <x:v>8</x:v>
+      <x:c r="H320" s="0" t="s">
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:8">
       <x:c r="A321" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H321" s="0">
-        <x:v>79</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:8">
       <x:c r="A322" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B322" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G322" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H322" s="0">
@@ -10277,337 +9918,337 @@
       </x:c>
     </x:row>
     <x:row r="323" spans="1:8">
       <x:c r="A323" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H323" s="0">
-        <x:v>60</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:8">
       <x:c r="A324" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B324" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="G324" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H324" s="0">
-        <x:v>67</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:8">
       <x:c r="A325" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H325" s="0">
-        <x:v>85</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:8">
       <x:c r="A326" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B326" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="G326" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H326" s="0">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:8">
       <x:c r="A327" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H327" s="0">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:8">
       <x:c r="A328" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B328" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G328" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H328" s="0">
-        <x:v>10</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:8">
       <x:c r="A329" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H329" s="0">
-        <x:v>33</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:8">
       <x:c r="A330" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B330" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="G330" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H330" s="0">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:8">
       <x:c r="A331" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H331" s="0">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:8">
       <x:c r="A332" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B332" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G332" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H332" s="0">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:8">
       <x:c r="A333" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H333" s="0">
-        <x:v>11</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:8">
       <x:c r="A334" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B334" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="G334" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H334" s="0">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:8">
       <x:c r="A335" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H335" s="0">
@@ -10615,248 +10256,1730 @@
       </x:c>
     </x:row>
     <x:row r="336" spans="1:8">
       <x:c r="A336" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B336" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="G336" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H336" s="0">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:8">
       <x:c r="A337" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H337" s="0">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:8">
       <x:c r="A338" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B338" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="G338" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H338" s="0">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:8">
       <x:c r="A339" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H339" s="0">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:8">
       <x:c r="A340" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B340" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="G340" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H340" s="0">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:8">
       <x:c r="A341" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H341" s="0">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:8">
       <x:c r="A342" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B342" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="G342" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H342" s="0">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:8">
       <x:c r="A343" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H343" s="0">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="344" spans="1:8">
+      <x:c r="A344" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B344" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C344" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D344" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E344" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F344" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G344" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H344" s="0">
+        <x:v>75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="345" spans="1:8">
+      <x:c r="A345" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B345" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C345" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D345" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E345" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F345" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G345" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H345" s="0">
+        <x:v>73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="346" spans="1:8">
+      <x:c r="A346" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B346" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C346" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D346" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E346" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F346" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G346" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H346" s="0">
+        <x:v>78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="347" spans="1:8">
+      <x:c r="A347" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B347" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C347" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D347" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E347" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F347" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G347" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H347" s="0">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="348" spans="1:8">
+      <x:c r="A348" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B348" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C348" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D348" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E348" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F348" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G348" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H348" s="0">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="349" spans="1:8">
+      <x:c r="A349" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B349" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C349" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D349" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E349" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F349" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G349" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H349" s="0">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="350" spans="1:8">
+      <x:c r="A350" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B350" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C350" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D350" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E350" s="0" t="s">
         <x:v>63</x:v>
+      </x:c>
+      <x:c r="F350" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G350" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H350" s="0">
+        <x:v>25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="351" spans="1:8">
+      <x:c r="A351" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B351" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C351" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D351" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E351" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F351" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G351" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H351" s="0">
+        <x:v>85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="352" spans="1:8">
+      <x:c r="A352" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B352" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C352" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D352" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E352" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F352" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G352" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H352" s="0">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="353" spans="1:8">
+      <x:c r="A353" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B353" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C353" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D353" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E353" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F353" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G353" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H353" s="0">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="354" spans="1:8">
+      <x:c r="A354" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B354" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C354" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D354" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E354" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F354" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G354" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H354" s="0">
+        <x:v>33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="355" spans="1:8">
+      <x:c r="A355" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B355" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C355" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D355" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E355" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F355" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G355" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H355" s="0">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="356" spans="1:8">
+      <x:c r="A356" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B356" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C356" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D356" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E356" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F356" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G356" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H356" s="0">
+        <x:v>85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="357" spans="1:8">
+      <x:c r="A357" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B357" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C357" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D357" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E357" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F357" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G357" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H357" s="0">
+        <x:v>92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="358" spans="1:8">
+      <x:c r="A358" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B358" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C358" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D358" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E358" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F358" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G358" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H358" s="0">
+        <x:v>27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="359" spans="1:8">
+      <x:c r="A359" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B359" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C359" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D359" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E359" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F359" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G359" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H359" s="0">
+        <x:v>33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="360" spans="1:8">
+      <x:c r="A360" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B360" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C360" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D360" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E360" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F360" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G360" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H360" s="0">
+        <x:v>39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="361" spans="1:8">
+      <x:c r="A361" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B361" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C361" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D361" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E361" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F361" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G361" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H361" s="0">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="362" spans="1:8">
+      <x:c r="A362" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B362" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C362" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D362" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E362" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="F362" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="G362" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H362" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="363" spans="1:8">
+      <x:c r="A363" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B363" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C363" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D363" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E363" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="F363" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="G363" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H363" s="0">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="364" spans="1:8">
+      <x:c r="A364" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B364" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C364" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D364" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E364" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="F364" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="G364" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H364" s="0">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="365" spans="1:8">
+      <x:c r="A365" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B365" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C365" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D365" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E365" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="F365" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="G365" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H365" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="366" spans="1:8">
+      <x:c r="A366" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B366" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C366" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D366" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E366" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F366" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G366" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H366" s="0">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="367" spans="1:8">
+      <x:c r="A367" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B367" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C367" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D367" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E367" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F367" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G367" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H367" s="0">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="368" spans="1:8">
+      <x:c r="A368" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B368" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C368" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D368" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E368" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="F368" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="G368" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H368" s="0">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="369" spans="1:8">
+      <x:c r="A369" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B369" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C369" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D369" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E369" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F369" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G369" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H369" s="0">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="370" spans="1:8">
+      <x:c r="A370" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B370" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C370" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D370" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E370" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F370" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="G370" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H370" s="0">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="371" spans="1:8">
+      <x:c r="A371" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B371" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C371" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D371" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E371" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="F371" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="G371" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H371" s="0">
+        <x:v>92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="372" spans="1:8">
+      <x:c r="A372" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B372" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C372" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D372" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E372" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="F372" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="G372" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H372" s="0">
+        <x:v>31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="373" spans="1:8">
+      <x:c r="A373" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B373" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C373" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D373" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E373" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="F373" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="G373" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H373" s="0">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="374" spans="1:8">
+      <x:c r="A374" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B374" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C374" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D374" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E374" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="F374" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="G374" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H374" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="375" spans="1:8">
+      <x:c r="A375" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B375" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C375" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D375" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E375" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="F375" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="G375" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H375" s="0">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="376" spans="1:8">
+      <x:c r="A376" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B376" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C376" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D376" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E376" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="F376" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="G376" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H376" s="0">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="377" spans="1:8">
+      <x:c r="A377" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B377" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C377" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D377" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E377" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="F377" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="G377" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H377" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="378" spans="1:8">
+      <x:c r="A378" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B378" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C378" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D378" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E378" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="F378" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="G378" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H378" s="0">
+        <x:v>81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="379" spans="1:8">
+      <x:c r="A379" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B379" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C379" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D379" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E379" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="F379" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="G379" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H379" s="0">
+        <x:v>76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="380" spans="1:8">
+      <x:c r="A380" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B380" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C380" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D380" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E380" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="F380" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="G380" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H380" s="0">
+        <x:v>58</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="381" spans="1:8">
+      <x:c r="A381" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B381" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C381" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D381" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E381" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="F381" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="G381" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H381" s="0">
+        <x:v>69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="382" spans="1:8">
+      <x:c r="A382" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B382" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C382" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D382" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E382" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="F382" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="G382" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H382" s="0">
+        <x:v>87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="383" spans="1:8">
+      <x:c r="A383" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B383" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C383" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D383" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E383" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="F383" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="G383" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H383" s="0">
+        <x:v>80</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="384" spans="1:8">
+      <x:c r="A384" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B384" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C384" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D384" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E384" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="F384" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="G384" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H384" s="0">
+        <x:v>68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="385" spans="1:8">
+      <x:c r="A385" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B385" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C385" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D385" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E385" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="F385" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="G385" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H385" s="0">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="386" spans="1:8">
+      <x:c r="A386" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B386" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C386" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D386" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E386" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="F386" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="G386" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H386" s="0">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="387" spans="1:8">
+      <x:c r="A387" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B387" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C387" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D387" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E387" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="F387" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="G387" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H387" s="0">
+        <x:v>78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="388" spans="1:8">
+      <x:c r="A388" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B388" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C388" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D388" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E388" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="F388" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="G388" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H388" s="0">
+        <x:v>28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="389" spans="1:8">
+      <x:c r="A389" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B389" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C389" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D389" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E389" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="F389" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="G389" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H389" s="0">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="390" spans="1:8">
+      <x:c r="A390" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B390" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C390" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D390" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E390" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="F390" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="G390" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H390" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="391" spans="1:8">
+      <x:c r="A391" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B391" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C391" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D391" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E391" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="F391" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="G391" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H391" s="0">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="392" spans="1:8">
+      <x:c r="A392" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B392" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C392" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D392" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E392" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="F392" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="G392" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H392" s="0">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="393" spans="1:8">
+      <x:c r="A393" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B393" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C393" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D393" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E393" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="F393" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="G393" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H393" s="0">
+        <x:v>83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="394" spans="1:8">
+      <x:c r="A394" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B394" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C394" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D394" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E394" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="F394" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="G394" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H394" s="0">
+        <x:v>88</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="395" spans="1:8">
+      <x:c r="A395" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B395" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C395" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D395" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E395" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="F395" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="G395" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H395" s="0">
+        <x:v>46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="396" spans="1:8">
+      <x:c r="A396" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B396" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C396" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D396" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E396" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="F396" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="G396" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H396" s="0">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="397" spans="1:8">
+      <x:c r="A397" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B397" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C397" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D397" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E397" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F397" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G397" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H397" s="0">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="398" spans="1:8">
+      <x:c r="A398" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B398" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C398" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D398" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E398" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="F398" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="G398" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H398" s="0">
+        <x:v>77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="399" spans="1:8">
+      <x:c r="A399" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B399" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C399" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D399" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E399" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="F399" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="G399" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H399" s="0">
+        <x:v>58</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="400" spans="1:8">
+      <x:c r="A400" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B400" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C400" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D400" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E400" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="F400" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="G400" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H400" s="0">
+        <x:v>70</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -10873,81 +11996,83 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H343" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="RCD04C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Crime incident detection rates"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="6">
+      <x:sharedItems count="7">
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
+        <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="6">
+      <x:sharedItems count="7">
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
+        <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02480V03003">
       <x:sharedItems count="57">
         <x:s v="01"/>
         <x:s v="011"/>
         <x:s v="012"/>
         <x:s v="02"/>
         <x:s v="021"/>
         <x:s v="022"/>
         <x:s v="03"/>
         <x:s v="0311"/>
         <x:s v="0313"/>
         <x:s v="033"/>
         <x:s v="034"/>
         <x:s v="035"/>
         <x:s v="04"/>
         <x:s v="041"/>
         <x:s v="042"/>
         <x:s v="05"/>
         <x:s v="0511"/>
         <x:s v="0512"/>
         <x:s v="0513"/>
         <x:s v="06"/>
         <x:s v="0611"/>
@@ -10969,194 +12094,4183 @@
         <x:s v="1012"/>
         <x:s v="1021"/>
         <x:s v="1022"/>
         <x:s v="103"/>
         <x:s v="11"/>
         <x:s v="111"/>
         <x:s v="112"/>
         <x:s v="113"/>
         <x:s v="114"/>
         <x:s v="12"/>
         <x:s v="1211"/>
         <x:s v="1212"/>
         <x:s v="1221"/>
         <x:s v="13"/>
         <x:s v="131"/>
         <x:s v="132"/>
         <x:s v="133"/>
         <x:s v="134"/>
         <x:s v="135"/>
         <x:s v="136"/>
         <x:s v="15"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of Offence">
       <x:sharedItems count="57">
-        <x:s v="Homicide offences"/>
-[...55 lines deleted...]
-        <x:s v="Offences against Government, Justice Procedures and Organisation of Crime"/>
+        <x:s v="Homicide &amp; related offences (01)"/>
+        <x:s v="Murder/manslaughter/infanticide (011)"/>
+        <x:s v="Dangerous driving leading to death (012)"/>
+        <x:s v="Sexual offences (02)"/>
+        <x:s v="Rape and sexual assault (021)"/>
+        <x:s v="Other sexual offences (022)"/>
+        <x:s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+        <x:s v="Murder-attempt (0311)"/>
+        <x:s v="Threat to kill or cause serious harm  (0313 )"/>
+        <x:s v="Harassment and related offences (033)"/>
+        <x:s v="Assault causing harm, poisoning (034)"/>
+        <x:s v="Other assault (035)"/>
+        <x:s v="Dangerous or negligent acts (04)"/>
+        <x:s v="Dangerous or negligent operation of a vehicle (041)"/>
+        <x:s v="Other dangerous or negligent acts (042)"/>
+        <x:s v="Kidnapping and related offences (05)"/>
+        <x:s v="False imprisonment (0511)"/>
+        <x:s v="Abduction of person under 16 years of age (0512)"/>
+        <x:s v="Human trafficking offences (0513)"/>
+        <x:s v="Robbery, extortion and hijacking offences (06)"/>
+        <x:s v="Robbery of an establishment or institution (0611)"/>
+        <x:s v="Robbery of cash or goods in transit (0612)"/>
+        <x:s v="Robbery from the person (0613)"/>
+        <x:s v="Blackmail or extortion (0621)"/>
+        <x:s v="Carjacking, hijacking/unlawful seizure of aircraft/vessel (0631)"/>
+        <x:s v="Burglary and related offences (07)"/>
+        <x:s v="Burglary (071)"/>
+        <x:s v="Possession of an article (with intent to burgle, steal, demand) (0713)"/>
+        <x:s v="Theft and related offences (08)"/>
+        <x:s v="Theft/taking of vehicle and related offences (081)"/>
+        <x:s v="Theft from person (0821)"/>
+        <x:s v="Theft from shop (0822)"/>
+        <x:s v="Other thefts, handling stolen property (084)"/>
+        <x:s v="Fraud, deception and related offences (09)"/>
+        <x:s v="Controlled drug offences (10)"/>
+        <x:s v="Importation of drugs (1011)"/>
+        <x:s v="Cultivation or manufacture of drugs (1012)"/>
+        <x:s v="Possession of drugs for sale or supply (1021)"/>
+        <x:s v="Possession of drugs for personal use (1022)"/>
+        <x:s v="Other drug offences (103)"/>
+        <x:s v="Weapons and explosives offences (11)"/>
+        <x:s v="Explosives, chemical weapons offences (111)"/>
+        <x:s v="Firearms offences (112)"/>
+        <x:s v="Offensive weapons offences (n.e.c.) (113)"/>
+        <x:s v="Fireworks offences (114)"/>
+        <x:s v="Damage to property and to the environment  offences (12)"/>
+        <x:s v="Arson (1211)"/>
+        <x:s v="Criminal damage (not arson) (1212)"/>
+        <x:s v="Litter offences (1221)"/>
+        <x:s v="Public order and other social code offences (13)"/>
+        <x:s v="Disorderly conduct (131)"/>
+        <x:s v="Trespass offences (132)"/>
+        <x:s v="Liquor licensing offences (133)"/>
+        <x:s v="Prostitution offences (134)"/>
+        <x:s v="Regulated betting/money, collection/trading offences (135)"/>
+        <x:s v="Social code offences (n.e.c.) (136)"/>
+        <x:s v="Offences against government, justice procedures and organisation of crime (15)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="0" maxValue="100" count="94">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="100" count="92">
         <x:n v="82"/>
         <x:n v="75"/>
         <x:n v="90"/>
+        <x:n v="27"/>
         <x:n v="26"/>
-        <x:n v="30"/>
+        <x:n v="31"/>
         <x:n v="35"/>
         <x:n v="43"/>
         <x:n v="32"/>
         <x:n v="11"/>
         <x:n v="49"/>
         <x:n v="34"/>
         <x:n v="85"/>
         <x:n v="91"/>
+        <x:n v="30"/>
         <x:n v="39"/>
         <x:n v="46"/>
         <x:n v="24"/>
-        <x:n v="27"/>
-        <x:n v="31"/>
         <x:n v="44"/>
         <x:n v="28"/>
         <x:n v="8"/>
         <x:n v="18"/>
         <x:n v="17"/>
         <x:n v="92"/>
         <x:n v="15"/>
         <x:n v="12"/>
         <x:n v="69"/>
         <x:n v="29"/>
         <x:n v="73"/>
         <x:n v="80"/>
         <x:n v="89"/>
         <x:n v="93"/>
         <x:n v="79"/>
         <x:n v="48"/>
         <x:n v="87"/>
         <x:n v="42"/>
         <x:n v="20"/>
         <x:n v="21"/>
         <x:n v="84"/>
         <x:n v="88"/>
         <x:n v="83"/>
         <x:n v="56"/>
-        <x:n v="81"/>
-        <x:n v="68"/>
         <x:n v="100"/>
         <x:n v="25"/>
         <x:n v="36"/>
-        <x:n v="41"/>
+        <x:n v="45"/>
         <x:n v="13"/>
         <x:n v="51"/>
-        <x:n v="33"/>
         <x:n v="5"/>
         <x:n v="16"/>
+        <x:n v="33"/>
         <x:n v="50"/>
         <x:n v="94"/>
         <x:n v="65"/>
         <x:n v="57"/>
         <x:n v="96"/>
         <x:n v="77"/>
         <x:n v="14"/>
         <x:n v="22"/>
         <x:n v="86"/>
         <x:n v="47"/>
+        <x:n v="81"/>
         <x:n v="54"/>
         <x:n v="40"/>
         <x:n v="38"/>
         <x:n v="37"/>
-        <x:n v="60"/>
+        <x:n v="52"/>
+        <x:n v="61"/>
+        <x:n v="10"/>
         <x:n v="95"/>
         <x:n v="76"/>
         <x:n v="19"/>
-        <x:n v="52"/>
+        <x:n v="41"/>
         <x:n v="63"/>
+        <x:n v="60"/>
         <x:n v="97"/>
+        <x:n v="0"/>
+        <x:n v="7"/>
         <x:n v="23"/>
-        <x:n v="53"/>
-        <x:n v="0"/>
+        <x:n v="58"/>
+        <x:n v="70"/>
+        <x:n v="55"/>
+        <x:n v="67"/>
+        <x:n v="3"/>
+        <x:n v="9"/>
+        <x:s v=""/>
+        <x:n v="74"/>
+        <x:n v="64"/>
+        <x:n v="68"/>
+        <x:n v="62"/>
+        <x:n v="78"/>
         <x:n v="6"/>
-        <x:n v="58"/>
-[...14 lines deleted...]
-        <x:n v="71"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="01"/>
+    <s v="Homicide &amp; related offences (01)"/>
+    <s v="%"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="011"/>
+    <s v="Murder/manslaughter/infanticide (011)"/>
+    <s v="%"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="012"/>
+    <s v="Dangerous driving leading to death (012)"/>
+    <s v="%"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="%"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="021"/>
+    <s v="Rape and sexual assault (021)"/>
+    <s v="%"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="022"/>
+    <s v="Other sexual offences (022)"/>
+    <s v="%"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="%"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="0311"/>
+    <s v="Murder-attempt (0311)"/>
+    <s v="%"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="0313"/>
+    <s v="Threat to kill or cause serious harm  (0313 )"/>
+    <s v="%"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="033"/>
+    <s v="Harassment and related offences (033)"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="034"/>
+    <s v="Assault causing harm, poisoning (034)"/>
+    <s v="%"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="035"/>
+    <s v="Other assault (035)"/>
+    <s v="%"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="04"/>
+    <s v="Dangerous or negligent acts (04)"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="041"/>
+    <s v="Dangerous or negligent operation of a vehicle (041)"/>
+    <s v="%"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="042"/>
+    <s v="Other dangerous or negligent acts (042)"/>
+    <s v="%"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="05"/>
+    <s v="Kidnapping and related offences (05)"/>
+    <s v="%"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="0511"/>
+    <s v="False imprisonment (0511)"/>
+    <s v="%"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="0512"/>
+    <s v="Abduction of person under 16 years of age (0512)"/>
+    <s v="%"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="0513"/>
+    <s v="Human trafficking offences (0513)"/>
+    <s v="%"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="06"/>
+    <s v="Robbery, extortion and hijacking offences (06)"/>
+    <s v="%"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="0611"/>
+    <s v="Robbery of an establishment or institution (0611)"/>
+    <s v="%"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="0612"/>
+    <s v="Robbery of cash or goods in transit (0612)"/>
+    <s v="%"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="0613"/>
+    <s v="Robbery from the person (0613)"/>
+    <s v="%"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="0621"/>
+    <s v="Blackmail or extortion (0621)"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="0631"/>
+    <s v="Carjacking, hijacking/unlawful seizure of aircraft/vessel (0631)"/>
+    <s v="%"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="07"/>
+    <s v="Burglary and related offences (07)"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="071"/>
+    <s v="Burglary (071)"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="0713"/>
+    <s v="Possession of an article (with intent to burgle, steal, demand) (0713)"/>
+    <s v="%"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="08"/>
+    <s v="Theft and related offences (08)"/>
+    <s v="%"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="081"/>
+    <s v="Theft/taking of vehicle and related offences (081)"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="0821"/>
+    <s v="Theft from person (0821)"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="0822"/>
+    <s v="Theft from shop (0822)"/>
+    <s v="%"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="084"/>
+    <s v="Other thefts, handling stolen property (084)"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="09"/>
+    <s v="Fraud, deception and related offences (09)"/>
+    <s v="%"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Controlled drug offences (10)"/>
+    <s v="%"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1011"/>
+    <s v="Importation of drugs (1011)"/>
+    <s v="%"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1012"/>
+    <s v="Cultivation or manufacture of drugs (1012)"/>
+    <s v="%"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1021"/>
+    <s v="Possession of drugs for sale or supply (1021)"/>
+    <s v="%"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1022"/>
+    <s v="Possession of drugs for personal use (1022)"/>
+    <s v="%"/>
+    <n v="93"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="103"/>
+    <s v="Other drug offences (103)"/>
+    <s v="%"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="11"/>
+    <s v="Weapons and explosives offences (11)"/>
+    <s v="%"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="111"/>
+    <s v="Explosives, chemical weapons offences (111)"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="112"/>
+    <s v="Firearms offences (112)"/>
+    <s v="%"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="113"/>
+    <s v="Offensive weapons offences (n.e.c.) (113)"/>
+    <s v="%"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="114"/>
+    <s v="Fireworks offences (114)"/>
+    <s v="%"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="12"/>
+    <s v="Damage to property and to the environment  offences (12)"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1211"/>
+    <s v="Arson (1211)"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1212"/>
+    <s v="Criminal damage (not arson) (1212)"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1221"/>
+    <s v="Litter offences (1221)"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="13"/>
+    <s v="Public order and other social code offences (13)"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="131"/>
+    <s v="Disorderly conduct (131)"/>
+    <s v="%"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="132"/>
+    <s v="Trespass offences (132)"/>
+    <s v="%"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="133"/>
+    <s v="Liquor licensing offences (133)"/>
+    <s v="%"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="134"/>
+    <s v="Prostitution offences (134)"/>
+    <s v="%"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="135"/>
+    <s v="Regulated betting/money, collection/trading offences (135)"/>
+    <s v="%"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="136"/>
+    <s v="Social code offences (n.e.c.) (136)"/>
+    <s v="%"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="15"/>
+    <s v="Offences against government, justice procedures and organisation of crime (15)"/>
+    <s v="%"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="01"/>
+    <s v="Homicide &amp; related offences (01)"/>
+    <s v="%"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="011"/>
+    <s v="Murder/manslaughter/infanticide (011)"/>
+    <s v="%"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="012"/>
+    <s v="Dangerous driving leading to death (012)"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="%"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="021"/>
+    <s v="Rape and sexual assault (021)"/>
+    <s v="%"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="022"/>
+    <s v="Other sexual offences (022)"/>
+    <s v="%"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="%"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="0311"/>
+    <s v="Murder-attempt (0311)"/>
+    <s v="%"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="0313"/>
+    <s v="Threat to kill or cause serious harm  (0313 )"/>
+    <s v="%"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="033"/>
+    <s v="Harassment and related offences (033)"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="034"/>
+    <s v="Assault causing harm, poisoning (034)"/>
+    <s v="%"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="035"/>
+    <s v="Other assault (035)"/>
+    <s v="%"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="04"/>
+    <s v="Dangerous or negligent acts (04)"/>
+    <s v="%"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="041"/>
+    <s v="Dangerous or negligent operation of a vehicle (041)"/>
+    <s v="%"/>
+    <n v="93"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="042"/>
+    <s v="Other dangerous or negligent acts (042)"/>
+    <s v="%"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="05"/>
+    <s v="Kidnapping and related offences (05)"/>
+    <s v="%"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="0511"/>
+    <s v="False imprisonment (0511)"/>
+    <s v="%"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="0512"/>
+    <s v="Abduction of person under 16 years of age (0512)"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="0513"/>
+    <s v="Human trafficking offences (0513)"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="06"/>
+    <s v="Robbery, extortion and hijacking offences (06)"/>
+    <s v="%"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="0611"/>
+    <s v="Robbery of an establishment or institution (0611)"/>
+    <s v="%"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="0612"/>
+    <s v="Robbery of cash or goods in transit (0612)"/>
+    <s v="%"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="0613"/>
+    <s v="Robbery from the person (0613)"/>
+    <s v="%"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="0621"/>
+    <s v="Blackmail or extortion (0621)"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="0631"/>
+    <s v="Carjacking, hijacking/unlawful seizure of aircraft/vessel (0631)"/>
+    <s v="%"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="07"/>
+    <s v="Burglary and related offences (07)"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="071"/>
+    <s v="Burglary (071)"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="0713"/>
+    <s v="Possession of an article (with intent to burgle, steal, demand) (0713)"/>
+    <s v="%"/>
+    <n v="94"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="08"/>
+    <s v="Theft and related offences (08)"/>
+    <s v="%"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="081"/>
+    <s v="Theft/taking of vehicle and related offences (081)"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="0821"/>
+    <s v="Theft from person (0821)"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="0822"/>
+    <s v="Theft from shop (0822)"/>
+    <s v="%"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="084"/>
+    <s v="Other thefts, handling stolen property (084)"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="09"/>
+    <s v="Fraud, deception and related offences (09)"/>
+    <s v="%"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Controlled drug offences (10)"/>
+    <s v="%"/>
+    <n v="94"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1011"/>
+    <s v="Importation of drugs (1011)"/>
+    <s v="%"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1012"/>
+    <s v="Cultivation or manufacture of drugs (1012)"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1021"/>
+    <s v="Possession of drugs for sale or supply (1021)"/>
+    <s v="%"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1022"/>
+    <s v="Possession of drugs for personal use (1022)"/>
+    <s v="%"/>
+    <n v="96"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="103"/>
+    <s v="Other drug offences (103)"/>
+    <s v="%"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="11"/>
+    <s v="Weapons and explosives offences (11)"/>
+    <s v="%"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="111"/>
+    <s v="Explosives, chemical weapons offences (111)"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="112"/>
+    <s v="Firearms offences (112)"/>
+    <s v="%"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="113"/>
+    <s v="Offensive weapons offences (n.e.c.) (113)"/>
+    <s v="%"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="114"/>
+    <s v="Fireworks offences (114)"/>
+    <s v="%"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="12"/>
+    <s v="Damage to property and to the environment  offences (12)"/>
+    <s v="%"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1211"/>
+    <s v="Arson (1211)"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1212"/>
+    <s v="Criminal damage (not arson) (1212)"/>
+    <s v="%"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1221"/>
+    <s v="Litter offences (1221)"/>
+    <s v="%"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="13"/>
+    <s v="Public order and other social code offences (13)"/>
+    <s v="%"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="131"/>
+    <s v="Disorderly conduct (131)"/>
+    <s v="%"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="132"/>
+    <s v="Trespass offences (132)"/>
+    <s v="%"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="133"/>
+    <s v="Liquor licensing offences (133)"/>
+    <s v="%"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="134"/>
+    <s v="Prostitution offences (134)"/>
+    <s v="%"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="135"/>
+    <s v="Regulated betting/money, collection/trading offences (135)"/>
+    <s v="%"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="136"/>
+    <s v="Social code offences (n.e.c.) (136)"/>
+    <s v="%"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="15"/>
+    <s v="Offences against government, justice procedures and organisation of crime (15)"/>
+    <s v="%"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="01"/>
+    <s v="Homicide &amp; related offences (01)"/>
+    <s v="%"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="011"/>
+    <s v="Murder/manslaughter/infanticide (011)"/>
+    <s v="%"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="012"/>
+    <s v="Dangerous driving leading to death (012)"/>
+    <s v="%"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="%"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="021"/>
+    <s v="Rape and sexual assault (021)"/>
+    <s v="%"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="022"/>
+    <s v="Other sexual offences (022)"/>
+    <s v="%"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="%"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="0311"/>
+    <s v="Murder-attempt (0311)"/>
+    <s v="%"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="0313"/>
+    <s v="Threat to kill or cause serious harm  (0313 )"/>
+    <s v="%"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="033"/>
+    <s v="Harassment and related offences (033)"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="034"/>
+    <s v="Assault causing harm, poisoning (034)"/>
+    <s v="%"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="035"/>
+    <s v="Other assault (035)"/>
+    <s v="%"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="04"/>
+    <s v="Dangerous or negligent acts (04)"/>
+    <s v="%"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="041"/>
+    <s v="Dangerous or negligent operation of a vehicle (041)"/>
+    <s v="%"/>
+    <n v="94"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="042"/>
+    <s v="Other dangerous or negligent acts (042)"/>
+    <s v="%"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="05"/>
+    <s v="Kidnapping and related offences (05)"/>
+    <s v="%"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="0511"/>
+    <s v="False imprisonment (0511)"/>
+    <s v="%"/>
+    <n v="61"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="0512"/>
+    <s v="Abduction of person under 16 years of age (0512)"/>
+    <s v="%"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="0513"/>
+    <s v="Human trafficking offences (0513)"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="06"/>
+    <s v="Robbery, extortion and hijacking offences (06)"/>
+    <s v="%"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="0611"/>
+    <s v="Robbery of an establishment or institution (0611)"/>
+    <s v="%"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="0612"/>
+    <s v="Robbery of cash or goods in transit (0612)"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="0613"/>
+    <s v="Robbery from the person (0613)"/>
+    <s v="%"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="0621"/>
+    <s v="Blackmail or extortion (0621)"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="0631"/>
+    <s v="Carjacking, hijacking/unlawful seizure of aircraft/vessel (0631)"/>
+    <s v="%"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="07"/>
+    <s v="Burglary and related offences (07)"/>
+    <s v="%"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="071"/>
+    <s v="Burglary (071)"/>
+    <s v="%"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="0713"/>
+    <s v="Possession of an article (with intent to burgle, steal, demand) (0713)"/>
+    <s v="%"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="08"/>
+    <s v="Theft and related offences (08)"/>
+    <s v="%"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="081"/>
+    <s v="Theft/taking of vehicle and related offences (081)"/>
+    <s v="%"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="0821"/>
+    <s v="Theft from person (0821)"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="0822"/>
+    <s v="Theft from shop (0822)"/>
+    <s v="%"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="084"/>
+    <s v="Other thefts, handling stolen property (084)"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="09"/>
+    <s v="Fraud, deception and related offences (09)"/>
+    <s v="%"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Controlled drug offences (10)"/>
+    <s v="%"/>
+    <n v="93"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1011"/>
+    <s v="Importation of drugs (1011)"/>
+    <s v="%"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1012"/>
+    <s v="Cultivation or manufacture of drugs (1012)"/>
+    <s v="%"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1021"/>
+    <s v="Possession of drugs for sale or supply (1021)"/>
+    <s v="%"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1022"/>
+    <s v="Possession of drugs for personal use (1022)"/>
+    <s v="%"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="103"/>
+    <s v="Other drug offences (103)"/>
+    <s v="%"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="11"/>
+    <s v="Weapons and explosives offences (11)"/>
+    <s v="%"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="111"/>
+    <s v="Explosives, chemical weapons offences (111)"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="112"/>
+    <s v="Firearms offences (112)"/>
+    <s v="%"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="113"/>
+    <s v="Offensive weapons offences (n.e.c.) (113)"/>
+    <s v="%"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="114"/>
+    <s v="Fireworks offences (114)"/>
+    <s v="%"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="12"/>
+    <s v="Damage to property and to the environment  offences (12)"/>
+    <s v="%"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1211"/>
+    <s v="Arson (1211)"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1212"/>
+    <s v="Criminal damage (not arson) (1212)"/>
+    <s v="%"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1221"/>
+    <s v="Litter offences (1221)"/>
+    <s v="%"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="13"/>
+    <s v="Public order and other social code offences (13)"/>
+    <s v="%"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="131"/>
+    <s v="Disorderly conduct (131)"/>
+    <s v="%"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="132"/>
+    <s v="Trespass offences (132)"/>
+    <s v="%"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="133"/>
+    <s v="Liquor licensing offences (133)"/>
+    <s v="%"/>
+    <n v="63"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="134"/>
+    <s v="Prostitution offences (134)"/>
+    <s v="%"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="135"/>
+    <s v="Regulated betting/money, collection/trading offences (135)"/>
+    <s v="%"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="136"/>
+    <s v="Social code offences (n.e.c.) (136)"/>
+    <s v="%"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="15"/>
+    <s v="Offences against government, justice procedures and organisation of crime (15)"/>
+    <s v="%"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="01"/>
+    <s v="Homicide &amp; related offences (01)"/>
+    <s v="%"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="011"/>
+    <s v="Murder/manslaughter/infanticide (011)"/>
+    <s v="%"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="012"/>
+    <s v="Dangerous driving leading to death (012)"/>
+    <s v="%"/>
+    <n v="97"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="%"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="021"/>
+    <s v="Rape and sexual assault (021)"/>
+    <s v="%"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="022"/>
+    <s v="Other sexual offences (022)"/>
+    <s v="%"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="%"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="0311"/>
+    <s v="Murder-attempt (0311)"/>
+    <s v="%"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="0313"/>
+    <s v="Threat to kill or cause serious harm  (0313 )"/>
+    <s v="%"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="033"/>
+    <s v="Harassment and related offences (033)"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="034"/>
+    <s v="Assault causing harm, poisoning (034)"/>
+    <s v="%"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="035"/>
+    <s v="Other assault (035)"/>
+    <s v="%"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="04"/>
+    <s v="Dangerous or negligent acts (04)"/>
+    <s v="%"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="041"/>
+    <s v="Dangerous or negligent operation of a vehicle (041)"/>
+    <s v="%"/>
+    <n v="93"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="042"/>
+    <s v="Other dangerous or negligent acts (042)"/>
+    <s v="%"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="05"/>
+    <s v="Kidnapping and related offences (05)"/>
+    <s v="%"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="0511"/>
+    <s v="False imprisonment (0511)"/>
+    <s v="%"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="0512"/>
+    <s v="Abduction of person under 16 years of age (0512)"/>
+    <s v="%"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="0513"/>
+    <s v="Human trafficking offences (0513)"/>
+    <s v="%"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="06"/>
+    <s v="Robbery, extortion and hijacking offences (06)"/>
+    <s v="%"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="0611"/>
+    <s v="Robbery of an establishment or institution (0611)"/>
+    <s v="%"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="0612"/>
+    <s v="Robbery of cash or goods in transit (0612)"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="0613"/>
+    <s v="Robbery from the person (0613)"/>
+    <s v="%"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="0621"/>
+    <s v="Blackmail or extortion (0621)"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="0631"/>
+    <s v="Carjacking, hijacking/unlawful seizure of aircraft/vessel (0631)"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="07"/>
+    <s v="Burglary and related offences (07)"/>
+    <s v="%"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="071"/>
+    <s v="Burglary (071)"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="0713"/>
+    <s v="Possession of an article (with intent to burgle, steal, demand) (0713)"/>
+    <s v="%"/>
+    <n v="93"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="08"/>
+    <s v="Theft and related offences (08)"/>
+    <s v="%"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="081"/>
+    <s v="Theft/taking of vehicle and related offences (081)"/>
+    <s v="%"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="0821"/>
+    <s v="Theft from person (0821)"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="0822"/>
+    <s v="Theft from shop (0822)"/>
+    <s v="%"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="084"/>
+    <s v="Other thefts, handling stolen property (084)"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="09"/>
+    <s v="Fraud, deception and related offences (09)"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Controlled drug offences (10)"/>
+    <s v="%"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1011"/>
+    <s v="Importation of drugs (1011)"/>
+    <s v="%"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1012"/>
+    <s v="Cultivation or manufacture of drugs (1012)"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1021"/>
+    <s v="Possession of drugs for sale or supply (1021)"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1022"/>
+    <s v="Possession of drugs for personal use (1022)"/>
+    <s v="%"/>
+    <n v="94"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="103"/>
+    <s v="Other drug offences (103)"/>
+    <s v="%"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="11"/>
+    <s v="Weapons and explosives offences (11)"/>
+    <s v="%"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="111"/>
+    <s v="Explosives, chemical weapons offences (111)"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="112"/>
+    <s v="Firearms offences (112)"/>
+    <s v="%"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="113"/>
+    <s v="Offensive weapons offences (n.e.c.) (113)"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="114"/>
+    <s v="Fireworks offences (114)"/>
+    <s v="%"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="12"/>
+    <s v="Damage to property and to the environment  offences (12)"/>
+    <s v="%"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1211"/>
+    <s v="Arson (1211)"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1212"/>
+    <s v="Criminal damage (not arson) (1212)"/>
+    <s v="%"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1221"/>
+    <s v="Litter offences (1221)"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="13"/>
+    <s v="Public order and other social code offences (13)"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="131"/>
+    <s v="Disorderly conduct (131)"/>
+    <s v="%"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="132"/>
+    <s v="Trespass offences (132)"/>
+    <s v="%"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="133"/>
+    <s v="Liquor licensing offences (133)"/>
+    <s v="%"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="134"/>
+    <s v="Prostitution offences (134)"/>
+    <s v="%"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="135"/>
+    <s v="Regulated betting/money, collection/trading offences (135)"/>
+    <s v="%"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="136"/>
+    <s v="Social code offences (n.e.c.) (136)"/>
+    <s v="%"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="15"/>
+    <s v="Offences against government, justice procedures and organisation of crime (15)"/>
+    <s v="%"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Homicide &amp; related offences (01)"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="Murder/manslaughter/infanticide (011)"/>
+    <s v="%"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="Dangerous driving leading to death (012)"/>
+    <s v="%"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Rape and sexual assault (021)"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Other sexual offences (022)"/>
+    <s v="%"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="%"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Murder-attempt (0311)"/>
+    <s v="%"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0313"/>
+    <s v="Threat to kill or cause serious harm  (0313 )"/>
+    <s v="%"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="033"/>
+    <s v="Harassment and related offences (033)"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="034"/>
+    <s v="Assault causing harm, poisoning (034)"/>
+    <s v="%"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="035"/>
+    <s v="Other assault (035)"/>
+    <s v="%"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Dangerous or negligent acts (04)"/>
+    <s v="%"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="041"/>
+    <s v="Dangerous or negligent operation of a vehicle (041)"/>
+    <s v="%"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="042"/>
+    <s v="Other dangerous or negligent acts (042)"/>
+    <s v="%"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Kidnapping and related offences (05)"/>
+    <s v="%"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0511"/>
+    <s v="False imprisonment (0511)"/>
+    <s v="%"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0512"/>
+    <s v="Abduction of person under 16 years of age (0512)"/>
+    <s v="%"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0513"/>
+    <s v="Human trafficking offences (0513)"/>
+    <s v="%"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Robbery, extortion and hijacking offences (06)"/>
+    <s v="%"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0611"/>
+    <s v="Robbery of an establishment or institution (0611)"/>
+    <s v="%"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0612"/>
+    <s v="Robbery of cash or goods in transit (0612)"/>
+    <s v="%"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0613"/>
+    <s v="Robbery from the person (0613)"/>
+    <s v="%"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0621"/>
+    <s v="Blackmail or extortion (0621)"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0631"/>
+    <s v="Carjacking, hijacking/unlawful seizure of aircraft/vessel (0631)"/>
+    <s v="%"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="Burglary and related offences (07)"/>
+    <s v="%"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="071"/>
+    <s v="Burglary (071)"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0713"/>
+    <s v="Possession of an article (with intent to burgle, steal, demand) (0713)"/>
+    <s v="%"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="08"/>
+    <s v="Theft and related offences (08)"/>
+    <s v="%"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="081"/>
+    <s v="Theft/taking of vehicle and related offences (081)"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0821"/>
+    <s v="Theft from person (0821)"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0822"/>
+    <s v="Theft from shop (0822)"/>
+    <s v="%"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="084"/>
+    <s v="Other thefts, handling stolen property (084)"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="09"/>
+    <s v="Fraud, deception and related offences (09)"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Controlled drug offences (10)"/>
+    <s v="%"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1011"/>
+    <s v="Importation of drugs (1011)"/>
+    <s v="%"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1012"/>
+    <s v="Cultivation or manufacture of drugs (1012)"/>
+    <s v="%"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1021"/>
+    <s v="Possession of drugs for sale or supply (1021)"/>
+    <s v="%"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1022"/>
+    <s v="Possession of drugs for personal use (1022)"/>
+    <s v="%"/>
+    <n v="94"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="103"/>
+    <s v="Other drug offences (103)"/>
+    <s v="%"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="11"/>
+    <s v="Weapons and explosives offences (11)"/>
+    <s v="%"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="111"/>
+    <s v="Explosives, chemical weapons offences (111)"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="112"/>
+    <s v="Firearms offences (112)"/>
+    <s v="%"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="113"/>
+    <s v="Offensive weapons offences (n.e.c.) (113)"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="114"/>
+    <s v="Fireworks offences (114)"/>
+    <s v="%"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="12"/>
+    <s v="Damage to property and to the environment  offences (12)"/>
+    <s v="%"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1211"/>
+    <s v="Arson (1211)"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1212"/>
+    <s v="Criminal damage (not arson) (1212)"/>
+    <s v="%"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1221"/>
+    <s v="Litter offences (1221)"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="13"/>
+    <s v="Public order and other social code offences (13)"/>
+    <s v="%"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="131"/>
+    <s v="Disorderly conduct (131)"/>
+    <s v="%"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="132"/>
+    <s v="Trespass offences (132)"/>
+    <s v="%"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="133"/>
+    <s v="Liquor licensing offences (133)"/>
+    <s v="%"/>
+    <n v="61"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="134"/>
+    <s v="Prostitution offences (134)"/>
+    <s v="%"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="135"/>
+    <s v="Regulated betting/money, collection/trading offences (135)"/>
+    <s v="%"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="136"/>
+    <s v="Social code offences (n.e.c.) (136)"/>
+    <s v="%"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="15"/>
+    <s v="Offences against government, justice procedures and organisation of crime (15)"/>
+    <s v="%"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="Homicide &amp; related offences (01)"/>
+    <s v="%"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="011"/>
+    <s v="Murder/manslaughter/infanticide (011)"/>
+    <s v="%"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="012"/>
+    <s v="Dangerous driving leading to death (012)"/>
+    <s v="%"/>
+    <n v="93"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="021"/>
+    <s v="Rape and sexual assault (021)"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="022"/>
+    <s v="Other sexual offences (022)"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="%"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="0311"/>
+    <s v="Murder-attempt (0311)"/>
+    <s v="%"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="0313"/>
+    <s v="Threat to kill or cause serious harm  (0313 )"/>
+    <s v="%"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="033"/>
+    <s v="Harassment and related offences (033)"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="034"/>
+    <s v="Assault causing harm, poisoning (034)"/>
+    <s v="%"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="035"/>
+    <s v="Other assault (035)"/>
+    <s v="%"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="Dangerous or negligent acts (04)"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="041"/>
+    <s v="Dangerous or negligent operation of a vehicle (041)"/>
+    <s v="%"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="042"/>
+    <s v="Other dangerous or negligent acts (042)"/>
+    <s v="%"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="Kidnapping and related offences (05)"/>
+    <s v="%"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="0511"/>
+    <s v="False imprisonment (0511)"/>
+    <s v="%"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="0512"/>
+    <s v="Abduction of person under 16 years of age (0512)"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="0513"/>
+    <s v="Human trafficking offences (0513)"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="Robbery, extortion and hijacking offences (06)"/>
+    <s v="%"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="0611"/>
+    <s v="Robbery of an establishment or institution (0611)"/>
+    <s v="%"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="0612"/>
+    <s v="Robbery of cash or goods in transit (0612)"/>
+    <s v="%"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="0613"/>
+    <s v="Robbery from the person (0613)"/>
+    <s v="%"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="0621"/>
+    <s v="Blackmail or extortion (0621)"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="0631"/>
+    <s v="Carjacking, hijacking/unlawful seizure of aircraft/vessel (0631)"/>
+    <s v="%"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="Burglary and related offences (07)"/>
+    <s v="%"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="071"/>
+    <s v="Burglary (071)"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="0713"/>
+    <s v="Possession of an article (with intent to burgle, steal, demand) (0713)"/>
+    <s v="%"/>
+    <n v="93"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="Theft and related offences (08)"/>
+    <s v="%"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="081"/>
+    <s v="Theft/taking of vehicle and related offences (081)"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="0821"/>
+    <s v="Theft from person (0821)"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="0822"/>
+    <s v="Theft from shop (0822)"/>
+    <s v="%"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="084"/>
+    <s v="Other thefts, handling stolen property (084)"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="Fraud, deception and related offences (09)"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Controlled drug offences (10)"/>
+    <s v="%"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1011"/>
+    <s v="Importation of drugs (1011)"/>
+    <s v="%"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1012"/>
+    <s v="Cultivation or manufacture of drugs (1012)"/>
+    <s v="%"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1021"/>
+    <s v="Possession of drugs for sale or supply (1021)"/>
+    <s v="%"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1022"/>
+    <s v="Possession of drugs for personal use (1022)"/>
+    <s v="%"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="103"/>
+    <s v="Other drug offences (103)"/>
+    <s v="%"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="11"/>
+    <s v="Weapons and explosives offences (11)"/>
+    <s v="%"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="111"/>
+    <s v="Explosives, chemical weapons offences (111)"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="112"/>
+    <s v="Firearms offences (112)"/>
+    <s v="%"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="113"/>
+    <s v="Offensive weapons offences (n.e.c.) (113)"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="114"/>
+    <s v="Fireworks offences (114)"/>
+    <s v="%"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="12"/>
+    <s v="Damage to property and to the environment  offences (12)"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1211"/>
+    <s v="Arson (1211)"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1212"/>
+    <s v="Criminal damage (not arson) (1212)"/>
+    <s v="%"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1221"/>
+    <s v="Litter offences (1221)"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="13"/>
+    <s v="Public order and other social code offences (13)"/>
+    <s v="%"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="131"/>
+    <s v="Disorderly conduct (131)"/>
+    <s v="%"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="132"/>
+    <s v="Trespass offences (132)"/>
+    <s v="%"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="133"/>
+    <s v="Liquor licensing offences (133)"/>
+    <s v="%"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="134"/>
+    <s v="Prostitution offences (134)"/>
+    <s v="%"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="135"/>
+    <s v="Regulated betting/money, collection/trading offences (135)"/>
+    <s v="%"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="136"/>
+    <s v="Social code offences (n.e.c.) (136)"/>
+    <s v="%"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="15"/>
+    <s v="Offences against government, justice procedures and organisation of crime (15)"/>
+    <s v="%"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="Homicide &amp; related offences (01)"/>
+    <s v="%"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="011"/>
+    <s v="Murder/manslaughter/infanticide (011)"/>
+    <s v="%"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="012"/>
+    <s v="Dangerous driving leading to death (012)"/>
+    <s v="%"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="021"/>
+    <s v="Rape and sexual assault (021)"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="022"/>
+    <s v="Other sexual offences (022)"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="%"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="0311"/>
+    <s v="Murder-attempt (0311)"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="0313"/>
+    <s v="Threat to kill or cause serious harm  (0313 )"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="033"/>
+    <s v="Harassment and related offences (033)"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="034"/>
+    <s v="Assault causing harm, poisoning (034)"/>
+    <s v="%"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="035"/>
+    <s v="Other assault (035)"/>
+    <s v="%"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="Dangerous or negligent acts (04)"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="041"/>
+    <s v="Dangerous or negligent operation of a vehicle (041)"/>
+    <s v="%"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="042"/>
+    <s v="Other dangerous or negligent acts (042)"/>
+    <s v="%"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="Kidnapping and related offences (05)"/>
+    <s v="%"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="0511"/>
+    <s v="False imprisonment (0511)"/>
+    <s v="%"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="0512"/>
+    <s v="Abduction of person under 16 years of age (0512)"/>
+    <s v="%"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="0513"/>
+    <s v="Human trafficking offences (0513)"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="Robbery, extortion and hijacking offences (06)"/>
+    <s v="%"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="0611"/>
+    <s v="Robbery of an establishment or institution (0611)"/>
+    <s v="%"/>
+    <n v="61"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="0612"/>
+    <s v="Robbery of cash or goods in transit (0612)"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="0613"/>
+    <s v="Robbery from the person (0613)"/>
+    <s v="%"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="0621"/>
+    <s v="Blackmail or extortion (0621)"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="0631"/>
+    <s v="Carjacking, hijacking/unlawful seizure of aircraft/vessel (0631)"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="Burglary and related offences (07)"/>
+    <s v="%"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="071"/>
+    <s v="Burglary (071)"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="0713"/>
+    <s v="Possession of an article (with intent to burgle, steal, demand) (0713)"/>
+    <s v="%"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="Theft and related offences (08)"/>
+    <s v="%"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="081"/>
+    <s v="Theft/taking of vehicle and related offences (081)"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="0821"/>
+    <s v="Theft from person (0821)"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="0822"/>
+    <s v="Theft from shop (0822)"/>
+    <s v="%"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="084"/>
+    <s v="Other thefts, handling stolen property (084)"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="Fraud, deception and related offences (09)"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="10"/>
+    <s v="Controlled drug offences (10)"/>
+    <s v="%"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1011"/>
+    <s v="Importation of drugs (1011)"/>
+    <s v="%"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1012"/>
+    <s v="Cultivation or manufacture of drugs (1012)"/>
+    <s v="%"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1021"/>
+    <s v="Possession of drugs for sale or supply (1021)"/>
+    <s v="%"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1022"/>
+    <s v="Possession of drugs for personal use (1022)"/>
+    <s v="%"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="103"/>
+    <s v="Other drug offences (103)"/>
+    <s v="%"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="11"/>
+    <s v="Weapons and explosives offences (11)"/>
+    <s v="%"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="111"/>
+    <s v="Explosives, chemical weapons offences (111)"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="112"/>
+    <s v="Firearms offences (112)"/>
+    <s v="%"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="113"/>
+    <s v="Offensive weapons offences (n.e.c.) (113)"/>
+    <s v="%"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="114"/>
+    <s v="Fireworks offences (114)"/>
+    <s v="%"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="12"/>
+    <s v="Damage to property and to the environment  offences (12)"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1211"/>
+    <s v="Arson (1211)"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1212"/>
+    <s v="Criminal damage (not arson) (1212)"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1221"/>
+    <s v="Litter offences (1221)"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="13"/>
+    <s v="Public order and other social code offences (13)"/>
+    <s v="%"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="131"/>
+    <s v="Disorderly conduct (131)"/>
+    <s v="%"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="132"/>
+    <s v="Trespass offences (132)"/>
+    <s v="%"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="133"/>
+    <s v="Liquor licensing offences (133)"/>
+    <s v="%"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="134"/>
+    <s v="Prostitution offences (134)"/>
+    <s v="%"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="135"/>
+    <s v="Regulated betting/money, collection/trading offences (135)"/>
+    <s v="%"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="136"/>
+    <s v="Social code offences (n.e.c.) (136)"/>
+    <s v="%"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="RCD04C01"/>
+    <s v="Crime incident detection rates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="15"/>
+    <s v="Offences against government, justice procedures and organisation of crime (15)"/>
+    <s v="%"/>
+    <n v="70"/>
+  </r>
+</pivotCacheRecords>
 </file>