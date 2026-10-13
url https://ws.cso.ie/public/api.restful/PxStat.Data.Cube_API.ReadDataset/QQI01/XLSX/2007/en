--- v0 (2026-05-28)
+++ v1 (2026-10-13)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R418b5d53ea3d433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d0e2cacb43a4043a7823a9a604e5fa2.psmdcp" Id="Rc9ef9d89210847e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc21ad2029b7c4ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53270485d6394203bfae127ff7537b80.psmdcp" Id="R503f0f7118b64cd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>QQI01</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Number of QQI Awards Made, Sector</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>21/05/2026 11:00:00</x:t>
+    <x:t>21/09/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>All values are rounded to the nearest 5 awards, to minimise the potential of statistical disclosure. When rounding to the nearest 5, each number is adjusted to the closest multiple of 5. Because each number is rounded independently, the sum of the component items in the tables across the sheets may not exactly match.</x:t>
+    <x:t>All values are rounded to the nearest 5 awards, to minimise the potential of statistical disclosure. When rounding to the nearest 5, each number is adjusted to the closest multiple of 5. Because each number is rounded independently, the sum of the component items in the tables across the sheets may not exactly match.&lt;br&gt;Note: The data was last updated on 1 September 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/QQI01/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>QQI</x:t>
   </x:si>
   <x:si>
     <x:t>QQI Awards</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Arancha Oviedo</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>