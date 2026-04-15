--- v1 (2026-02-20)
+++ v2 (2026-04-15)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c1c3f6fef0e41c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b973c9cb50d4795bc6fdde4c5688ad9.psmdcp" Id="R402b7465dec64edd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra86be426b8884806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8a52bc782b64ec9b1bab4dae6279467.psmdcp" Id="Ree9b8f6654364e96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>