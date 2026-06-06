--- v2 (2026-04-15)
+++ v3 (2026-06-06)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra86be426b8884806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8a52bc782b64ec9b1bab4dae6279467.psmdcp" Id="Ree9b8f6654364e96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfe9ceabd0c043cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03f021cdf2014ba88d16e7ad324fdfcb.psmdcp" Id="R70eafaea4af0417a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>QLF44</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>19/02/2026 11:00:00</x:t>
+    <x:t>21/05/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>LFS estimates were updated on 22/02/2024 to incorporate updated population estimates for the period 2016 Q3 to 2023 Q3, based on the results of Census 2022. LFS results are updated in this way following each Census of Population.&lt;br&gt;For further information see Background Notes.(https://www.cso.ie/en/methods/surveybackgroundnotes/labourforcesurvey/)&lt;br&gt;&lt;br&gt;10/03/2023 Following review, data in this table for period prior to 2021 Q1 was revised due to an error in some age group data values.&lt;br&gt;09/02/2023 - This data has been removed for review.</x:t>
+    <x:t>On 21 May 2026, data for Q3 and Q4 2025 were revised due to processing and compilation issues with the demography benchmarks. The updated benchmarks led to revised estimates for country of citizenship which resulted in minor adjustments to the estimates.&lt;br&gt;&lt;br&gt;LFS estimates were updated on 22/02/2024 to incorporate updated population estimates for the period 2016 Q3 to 2023 Q3, based on the results of Census 2022. LFS results are updated in this way following each Census of Population.&lt;br&gt;For further information see Background Notes.(https://www.cso.ie/en/methods/surveybackgroundnotes/labourforcesurvey/)&lt;br&gt;&lt;br&gt;10/03/2023 Following review, data in this table for period prior to 2021 Q1 was revised due to an error in some age group data values.&lt;br&gt;09/02/2023 - This data has been removed for review.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/QLF44/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>WBD</x:t>
   </x:si>
   <x:si>
     <x:t>Well-being</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Colin Hanley</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -574,50 +574,53 @@
   </x:si>
   <x:si>
     <x:t>2024Q1</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q2</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q3</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q4</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q1</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q4</x:t>
   </x:si>
+  <x:si>
+    <x:t>2026Q1</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -768,51 +771,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="112">
+      <items count="113">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -881,54 +884,55 @@
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
         <item x="93"/>
         <item x="94"/>
         <item x="95"/>
         <item x="96"/>
         <item x="97"/>
         <item x="98"/>
         <item x="99"/>
         <item x="100"/>
         <item x="101"/>
         <item x="102"/>
         <item x="103"/>
         <item x="104"/>
         <item x="105"/>
         <item x="106"/>
         <item x="107"/>
         <item x="108"/>
         <item x="109"/>
         <item x="110"/>
         <item x="111"/>
+        <item x="112"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="112">
+      <items count="113">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -997,50 +1001,51 @@
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
         <item x="93"/>
         <item x="94"/>
         <item x="95"/>
         <item x="96"/>
         <item x="97"/>
         <item x="98"/>
         <item x="99"/>
         <item x="100"/>
         <item x="101"/>
         <item x="102"/>
         <item x="103"/>
         <item x="104"/>
         <item x="105"/>
         <item x="106"/>
         <item x="107"/>
         <item x="108"/>
         <item x="109"/>
         <item x="110"/>
         <item x="111"/>
+        <item x="112"/>
       </items>
     </pivotField>
     <pivotField name="C02076V02508" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="11">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
       </items>
     </pivotField>
     <pivotField name="Age Group" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="11">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
@@ -1053,52 +1058,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H1233" totalsRowShown="0">
-  <x:autoFilter ref="A1:H1233"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H1244" totalsRowShown="0">
+  <x:autoFilter ref="A1:H1244"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C02076V02508"/>
     <x:tableColumn id="6" name="Age Group"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1599,51 +1604,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H1233"/>
+  <x:dimension ref="A1:H1244"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="81.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="16.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -33671,50 +33676,336 @@
     </x:row>
     <x:row r="1233" spans="1:8">
       <x:c r="A1233" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1233" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1233" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D1233" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E1233" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F1233" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G1233" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1233" s="0">
         <x:v>8.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1234" spans="1:8">
+      <x:c r="A1234" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1234" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1234" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D1234" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E1234" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1234" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1234" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1234" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1235" spans="1:8">
+      <x:c r="A1235" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1235" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1235" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D1235" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E1235" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1235" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1235" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1235" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1236" spans="1:8">
+      <x:c r="A1236" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1236" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1236" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D1236" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E1236" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1236" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1236" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1236" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1237" spans="1:8">
+      <x:c r="A1237" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1237" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1237" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D1237" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E1237" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F1237" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G1237" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1237" s="0">
+        <x:v>5.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1238" spans="1:8">
+      <x:c r="A1238" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1238" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1238" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D1238" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E1238" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F1238" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G1238" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1238" s="0">
+        <x:v>6.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1239" spans="1:8">
+      <x:c r="A1239" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1239" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1239" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D1239" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E1239" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F1239" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G1239" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1239" s="0">
+        <x:v>8.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1240" spans="1:8">
+      <x:c r="A1240" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1240" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1240" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D1240" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E1240" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F1240" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G1240" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1240" s="0">
+        <x:v>10.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1241" spans="1:8">
+      <x:c r="A1241" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1241" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1241" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D1241" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E1241" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F1241" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G1241" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1241" s="0">
+        <x:v>12.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1242" spans="1:8">
+      <x:c r="A1242" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1242" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1242" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D1242" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E1242" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F1242" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G1242" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1242" s="0">
+        <x:v>13.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1243" spans="1:8">
+      <x:c r="A1243" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1243" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1243" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D1243" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E1243" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F1243" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G1243" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1243" s="0">
+        <x:v>23.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1244" spans="1:8">
+      <x:c r="A1244" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1244" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1244" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D1244" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E1244" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F1244" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G1244" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1244" s="0">
+        <x:v>7.6</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -33760,51 +34051,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="QLF44C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="112">
+      <x:sharedItems count="113">
         <x:s v="1998Q1"/>
         <x:s v="1998Q2"/>
         <x:s v="1998Q3"/>
         <x:s v="1998Q4"/>
         <x:s v="1999Q1"/>
         <x:s v="1999Q2"/>
         <x:s v="1999Q3"/>
         <x:s v="1999Q4"/>
         <x:s v="2000Q1"/>
         <x:s v="2000Q2"/>
         <x:s v="2000Q3"/>
         <x:s v="2000Q4"/>
         <x:s v="2001Q1"/>
         <x:s v="2001Q2"/>
         <x:s v="2001Q3"/>
         <x:s v="2001Q4"/>
         <x:s v="2002Q1"/>
         <x:s v="2002Q2"/>
         <x:s v="2002Q3"/>
         <x:s v="2002Q4"/>
         <x:s v="2003Q1"/>
         <x:s v="2003Q2"/>
         <x:s v="2003Q3"/>
         <x:s v="2003Q4"/>
         <x:s v="2004Q1"/>
@@ -33873,54 +34164,55 @@
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
+        <x:s v="2026Q1"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="112">
+      <x:sharedItems count="113">
         <x:s v="1998Q1"/>
         <x:s v="1998Q2"/>
         <x:s v="1998Q3"/>
         <x:s v="1998Q4"/>
         <x:s v="1999Q1"/>
         <x:s v="1999Q2"/>
         <x:s v="1999Q3"/>
         <x:s v="1999Q4"/>
         <x:s v="2000Q1"/>
         <x:s v="2000Q2"/>
         <x:s v="2000Q3"/>
         <x:s v="2000Q4"/>
         <x:s v="2001Q1"/>
         <x:s v="2001Q2"/>
         <x:s v="2001Q3"/>
         <x:s v="2001Q4"/>
         <x:s v="2002Q1"/>
         <x:s v="2002Q2"/>
         <x:s v="2002Q3"/>
         <x:s v="2002Q4"/>
         <x:s v="2003Q1"/>
         <x:s v="2003Q2"/>
         <x:s v="2003Q3"/>
         <x:s v="2003Q4"/>
         <x:s v="2004Q1"/>
@@ -33989,89 +34281,90 @@
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
+        <x:s v="2026Q1"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02076V02508">
       <x:sharedItems count="11">
         <x:s v="300"/>
         <x:s v="365"/>
         <x:s v="310"/>
         <x:s v="415"/>
         <x:s v="465"/>
         <x:s v="500"/>
         <x:s v="530"/>
         <x:s v="550"/>
         <x:s v="570"/>
         <x:s v="605"/>
         <x:s v="320"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Age Group">
       <x:sharedItems count="11">
         <x:s v="15 - 19 years"/>
         <x:s v="20 - 24 years"/>
         <x:s v="15 - 24 years"/>
         <x:s v="25 - 34 years"/>
         <x:s v="35 - 44 years"/>
         <x:s v="45 - 54 years"/>
         <x:s v="55 - 59 years"/>
         <x:s v="60 - 64 years"/>
         <x:s v="65 - 74 years"/>
         <x:s v="75 years and over"/>
         <x:s v="15 years and over"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="1.3" maxValue="30.8" count="213">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="1.3" maxValue="30.8" count="215">
         <x:n v="3.2"/>
         <x:n v="6.9"/>
         <x:n v="5.6"/>
         <x:n v="13.3"/>
         <x:n v="14.5"/>
         <x:n v="16"/>
         <x:n v="17.1"/>
         <x:n v="19.1"/>
         <x:n v="28.2"/>
         <x:n v="25.9"/>
         <x:n v="13"/>
         <x:n v="3.6"/>
         <x:n v="7.1"/>
         <x:n v="5.9"/>
         <x:n v="14.6"/>
         <x:n v="16.5"/>
         <x:n v="19.4"/>
         <x:n v="28.5"/>
         <x:n v="22.4"/>
         <x:n v="13.1"/>
         <x:n v="3.9"/>
         <x:n v="6.6"/>
         <x:n v="5.5"/>
         <x:n v="12.5"/>
         <x:n v="14.1"/>
@@ -34241,50 +34534,52 @@
         <x:n v="30.8"/>
         <x:n v="15"/>
         <x:n v="23.3"/>
         <x:n v="28.8"/>
         <x:n v="14.7"/>
         <x:n v="21.2"/>
         <x:n v="19.8"/>
         <x:n v="13.8"/>
         <x:n v="23.1"/>
         <x:n v="18.9"/>
         <x:n v="19"/>
         <x:n v="22.8"/>
         <x:n v="21.8"/>
         <x:n v="20.3"/>
         <x:n v="19.3"/>
         <x:n v="18.1"/>
         <x:n v="22.7"/>
         <x:n v="7.9"/>
         <x:n v="22.5"/>
         <x:n v="23.9"/>
         <x:n v="21.7"/>
         <x:n v="4.3"/>
         <x:n v="21"/>
         <x:n v="15.6"/>
         <x:n v="6"/>
+        <x:n v="6.5"/>
+        <x:n v="23.6"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="QLF44C01"/>
     <s v="Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week"/>
     <s v="1998Q1"/>
     <s v="1998Q1"/>
     <s v="300"/>
     <s v="15 - 19 years"/>
     <s v="%"/>
     <n v="3.2"/>
   </r>
   <r>
     <s v="QLF44C01"/>
     <s v="Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week"/>
     <s v="1998Q1"/>
     <s v="1998Q1"/>
     <s v="365"/>
     <s v="20 - 24 years"/>
@@ -46569,27 +46864,137 @@
     <s v="570"/>
     <s v="65 - 74 years"/>
     <s v="%"/>
     <n v="13.8"/>
   </r>
   <r>
     <s v="QLF44C01"/>
     <s v="Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week"/>
     <s v="2025Q4"/>
     <s v="2025Q4"/>
     <s v="605"/>
     <s v="75 years and over"/>
     <s v="%"/>
     <n v="22.5"/>
   </r>
   <r>
     <s v="QLF44C01"/>
     <s v="Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week"/>
     <s v="2025Q4"/>
     <s v="2025Q4"/>
     <s v="320"/>
     <s v="15 years and over"/>
     <s v="%"/>
     <n v="8.2"/>
   </r>
+  <r>
+    <s v="QLF44C01"/>
+    <s v="Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week"/>
+    <s v="2026Q1"/>
+    <s v="2026Q1"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="QLF44C01"/>
+    <s v="Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week"/>
+    <s v="2026Q1"/>
+    <s v="2026Q1"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="QLF44C01"/>
+    <s v="Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week"/>
+    <s v="2026Q1"/>
+    <s v="2026Q1"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="QLF44C01"/>
+    <s v="Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week"/>
+    <s v="2026Q1"/>
+    <s v="2026Q1"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="QLF44C01"/>
+    <s v="Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week"/>
+    <s v="2026Q1"/>
+    <s v="2026Q1"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="QLF44C01"/>
+    <s v="Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week"/>
+    <s v="2026Q1"/>
+    <s v="2026Q1"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="QLF44C01"/>
+    <s v="Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week"/>
+    <s v="2026Q1"/>
+    <s v="2026Q1"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="%"/>
+    <n v="10.8"/>
+  </r>
+  <r>
+    <s v="QLF44C01"/>
+    <s v="Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week"/>
+    <s v="2026Q1"/>
+    <s v="2026Q1"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="%"/>
+    <n v="12.8"/>
+  </r>
+  <r>
+    <s v="QLF44C01"/>
+    <s v="Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week"/>
+    <s v="2026Q1"/>
+    <s v="2026Q1"/>
+    <s v="570"/>
+    <s v="65 - 74 years"/>
+    <s v="%"/>
+    <n v="13.8"/>
+  </r>
+  <r>
+    <s v="QLF44C01"/>
+    <s v="Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week"/>
+    <s v="2026Q1"/>
+    <s v="2026Q1"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="%"/>
+    <n v="23.6"/>
+  </r>
+  <r>
+    <s v="QLF44C01"/>
+    <s v="Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week"/>
+    <s v="2026Q1"/>
+    <s v="2026Q1"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="%"/>
+    <n v="7.6"/>
+  </r>
 </pivotCacheRecords>
 </file>