--- v3 (2026-06-06)
+++ v4 (2026-07-22)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfe9ceabd0c043cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03f021cdf2014ba88d16e7ad324fdfcb.psmdcp" Id="R70eafaea4af0417a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fc3d34ceb134685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/334be6e62e854e189d7eccbacd2d3519.psmdcp" Id="R82cc101331d545f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>