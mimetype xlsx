--- v4 (2026-07-22)
+++ v5 (2026-09-09)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fc3d34ceb134685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/334be6e62e854e189d7eccbacd2d3519.psmdcp" Id="R82cc101331d545f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23b6e556f9384fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15621aa1defd49df92ba89ffaf8ce782.psmdcp" Id="Rb403c2a2f71447a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>QLF44</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>21/05/2026 11:00:00</x:t>
+    <x:t>20/08/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>On 21 May 2026, data for Q3 and Q4 2025 were revised due to processing and compilation issues with the demography benchmarks. The updated benchmarks led to revised estimates for country of citizenship which resulted in minor adjustments to the estimates.&lt;br&gt;&lt;br&gt;LFS estimates were updated on 22/02/2024 to incorporate updated population estimates for the period 2016 Q3 to 2023 Q3, based on the results of Census 2022. LFS results are updated in this way following each Census of Population.&lt;br&gt;For further information see Background Notes.(https://www.cso.ie/en/methods/surveybackgroundnotes/labourforcesurvey/)&lt;br&gt;&lt;br&gt;10/03/2023 Following review, data in this table for period prior to 2021 Q1 was revised due to an error in some age group data values.&lt;br&gt;09/02/2023 - This data has been removed for review.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/QLF44/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>WBD</x:t>
   </x:si>
   <x:si>
     <x:t>Well-being</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -577,50 +577,53 @@
   </x:si>
   <x:si>
     <x:t>2024Q2</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q3</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q4</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q1</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q4</x:t>
   </x:si>
   <x:si>
     <x:t>2026Q1</x:t>
   </x:si>
+  <x:si>
+    <x:t>2026Q2</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -771,51 +774,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="113">
+      <items count="114">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -885,54 +888,55 @@
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
         <item x="93"/>
         <item x="94"/>
         <item x="95"/>
         <item x="96"/>
         <item x="97"/>
         <item x="98"/>
         <item x="99"/>
         <item x="100"/>
         <item x="101"/>
         <item x="102"/>
         <item x="103"/>
         <item x="104"/>
         <item x="105"/>
         <item x="106"/>
         <item x="107"/>
         <item x="108"/>
         <item x="109"/>
         <item x="110"/>
         <item x="111"/>
         <item x="112"/>
+        <item x="113"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="113">
+      <items count="114">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1002,50 +1006,51 @@
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
         <item x="93"/>
         <item x="94"/>
         <item x="95"/>
         <item x="96"/>
         <item x="97"/>
         <item x="98"/>
         <item x="99"/>
         <item x="100"/>
         <item x="101"/>
         <item x="102"/>
         <item x="103"/>
         <item x="104"/>
         <item x="105"/>
         <item x="106"/>
         <item x="107"/>
         <item x="108"/>
         <item x="109"/>
         <item x="110"/>
         <item x="111"/>
         <item x="112"/>
+        <item x="113"/>
       </items>
     </pivotField>
     <pivotField name="C02076V02508" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="11">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
       </items>
     </pivotField>
     <pivotField name="Age Group" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="11">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
@@ -1058,52 +1063,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H1244" totalsRowShown="0">
-  <x:autoFilter ref="A1:H1244"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H1255" totalsRowShown="0">
+  <x:autoFilter ref="A1:H1255"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C02076V02508"/>
     <x:tableColumn id="6" name="Age Group"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1604,51 +1609,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H1244"/>
+  <x:dimension ref="A1:H1255"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="81.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="16.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -33962,50 +33967,336 @@
     </x:row>
     <x:row r="1244" spans="1:8">
       <x:c r="A1244" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1244" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1244" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="D1244" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="E1244" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F1244" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G1244" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1244" s="0">
         <x:v>7.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1245" spans="1:8">
+      <x:c r="A1245" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1245" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1245" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D1245" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E1245" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1245" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1245" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1245" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1246" spans="1:8">
+      <x:c r="A1246" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1246" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1246" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D1246" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E1246" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1246" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1246" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1246" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1247" spans="1:8">
+      <x:c r="A1247" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1247" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1247" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D1247" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E1247" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1247" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1247" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1247" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1248" spans="1:8">
+      <x:c r="A1248" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1248" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1248" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D1248" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E1248" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F1248" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G1248" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1248" s="0">
+        <x:v>4.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1249" spans="1:8">
+      <x:c r="A1249" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1249" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1249" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D1249" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E1249" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F1249" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G1249" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1249" s="0">
+        <x:v>6.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1250" spans="1:8">
+      <x:c r="A1250" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1250" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1250" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D1250" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E1250" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F1250" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G1250" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1250" s="0">
+        <x:v>9.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1251" spans="1:8">
+      <x:c r="A1251" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1251" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1251" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D1251" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E1251" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F1251" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G1251" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1251" s="0">
+        <x:v>10.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1252" spans="1:8">
+      <x:c r="A1252" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1252" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1252" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D1252" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E1252" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F1252" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G1252" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1252" s="0">
+        <x:v>10.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1253" spans="1:8">
+      <x:c r="A1253" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1253" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1253" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D1253" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E1253" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F1253" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G1253" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1253" s="0">
+        <x:v>13.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1254" spans="1:8">
+      <x:c r="A1254" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1254" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1254" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D1254" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E1254" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F1254" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G1254" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1254" s="0">
+        <x:v>18.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1255" spans="1:8">
+      <x:c r="A1255" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1255" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1255" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D1255" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E1255" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F1255" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G1255" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1255" s="0">
+        <x:v>7.5</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -34051,51 +34342,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="QLF44C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="113">
+      <x:sharedItems count="114">
         <x:s v="1998Q1"/>
         <x:s v="1998Q2"/>
         <x:s v="1998Q3"/>
         <x:s v="1998Q4"/>
         <x:s v="1999Q1"/>
         <x:s v="1999Q2"/>
         <x:s v="1999Q3"/>
         <x:s v="1999Q4"/>
         <x:s v="2000Q1"/>
         <x:s v="2000Q2"/>
         <x:s v="2000Q3"/>
         <x:s v="2000Q4"/>
         <x:s v="2001Q1"/>
         <x:s v="2001Q2"/>
         <x:s v="2001Q3"/>
         <x:s v="2001Q4"/>
         <x:s v="2002Q1"/>
         <x:s v="2002Q2"/>
         <x:s v="2002Q3"/>
         <x:s v="2002Q4"/>
         <x:s v="2003Q1"/>
         <x:s v="2003Q2"/>
         <x:s v="2003Q3"/>
         <x:s v="2003Q4"/>
         <x:s v="2004Q1"/>
@@ -34165,54 +34456,55 @@
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
         <x:s v="2026Q1"/>
+        <x:s v="2026Q2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="113">
+      <x:sharedItems count="114">
         <x:s v="1998Q1"/>
         <x:s v="1998Q2"/>
         <x:s v="1998Q3"/>
         <x:s v="1998Q4"/>
         <x:s v="1999Q1"/>
         <x:s v="1999Q2"/>
         <x:s v="1999Q3"/>
         <x:s v="1999Q4"/>
         <x:s v="2000Q1"/>
         <x:s v="2000Q2"/>
         <x:s v="2000Q3"/>
         <x:s v="2000Q4"/>
         <x:s v="2001Q1"/>
         <x:s v="2001Q2"/>
         <x:s v="2001Q3"/>
         <x:s v="2001Q4"/>
         <x:s v="2002Q1"/>
         <x:s v="2002Q2"/>
         <x:s v="2002Q3"/>
         <x:s v="2002Q4"/>
         <x:s v="2003Q1"/>
         <x:s v="2003Q2"/>
         <x:s v="2003Q3"/>
         <x:s v="2003Q4"/>
         <x:s v="2004Q1"/>
@@ -34282,89 +34574,90 @@
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
         <x:s v="2026Q1"/>
+        <x:s v="2026Q2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02076V02508">
       <x:sharedItems count="11">
         <x:s v="300"/>
         <x:s v="365"/>
         <x:s v="310"/>
         <x:s v="415"/>
         <x:s v="465"/>
         <x:s v="500"/>
         <x:s v="530"/>
         <x:s v="550"/>
         <x:s v="570"/>
         <x:s v="605"/>
         <x:s v="320"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Age Group">
       <x:sharedItems count="11">
         <x:s v="15 - 19 years"/>
         <x:s v="20 - 24 years"/>
         <x:s v="15 - 24 years"/>
         <x:s v="25 - 34 years"/>
         <x:s v="35 - 44 years"/>
         <x:s v="45 - 54 years"/>
         <x:s v="55 - 59 years"/>
         <x:s v="60 - 64 years"/>
         <x:s v="65 - 74 years"/>
         <x:s v="75 years and over"/>
         <x:s v="15 years and over"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="1.3" maxValue="30.8" count="215">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="1.3" maxValue="30.8" count="216">
         <x:n v="3.2"/>
         <x:n v="6.9"/>
         <x:n v="5.6"/>
         <x:n v="13.3"/>
         <x:n v="14.5"/>
         <x:n v="16"/>
         <x:n v="17.1"/>
         <x:n v="19.1"/>
         <x:n v="28.2"/>
         <x:n v="25.9"/>
         <x:n v="13"/>
         <x:n v="3.6"/>
         <x:n v="7.1"/>
         <x:n v="5.9"/>
         <x:n v="14.6"/>
         <x:n v="16.5"/>
         <x:n v="19.4"/>
         <x:n v="28.5"/>
         <x:n v="22.4"/>
         <x:n v="13.1"/>
         <x:n v="3.9"/>
         <x:n v="6.6"/>
         <x:n v="5.5"/>
         <x:n v="12.5"/>
         <x:n v="14.1"/>
@@ -34536,50 +34829,51 @@
         <x:n v="23.3"/>
         <x:n v="28.8"/>
         <x:n v="14.7"/>
         <x:n v="21.2"/>
         <x:n v="19.8"/>
         <x:n v="13.8"/>
         <x:n v="23.1"/>
         <x:n v="18.9"/>
         <x:n v="19"/>
         <x:n v="22.8"/>
         <x:n v="21.8"/>
         <x:n v="20.3"/>
         <x:n v="19.3"/>
         <x:n v="18.1"/>
         <x:n v="22.7"/>
         <x:n v="7.9"/>
         <x:n v="22.5"/>
         <x:n v="23.9"/>
         <x:n v="21.7"/>
         <x:n v="4.3"/>
         <x:n v="21"/>
         <x:n v="15.6"/>
         <x:n v="6"/>
         <x:n v="6.5"/>
         <x:n v="23.6"/>
+        <x:n v="18.7"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="QLF44C01"/>
     <s v="Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week"/>
     <s v="1998Q1"/>
     <s v="1998Q1"/>
     <s v="300"/>
     <s v="15 - 19 years"/>
     <s v="%"/>
     <n v="3.2"/>
   </r>
   <r>
     <s v="QLF44C01"/>
     <s v="Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week"/>
     <s v="1998Q1"/>
     <s v="1998Q1"/>
     <s v="365"/>
     <s v="20 - 24 years"/>
@@ -46974,27 +47268,137 @@
     <s v="570"/>
     <s v="65 - 74 years"/>
     <s v="%"/>
     <n v="13.8"/>
   </r>
   <r>
     <s v="QLF44C01"/>
     <s v="Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week"/>
     <s v="2026Q1"/>
     <s v="2026Q1"/>
     <s v="605"/>
     <s v="75 years and over"/>
     <s v="%"/>
     <n v="23.6"/>
   </r>
   <r>
     <s v="QLF44C01"/>
     <s v="Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week"/>
     <s v="2026Q1"/>
     <s v="2026Q1"/>
     <s v="320"/>
     <s v="15 years and over"/>
     <s v="%"/>
     <n v="7.6"/>
   </r>
+  <r>
+    <s v="QLF44C01"/>
+    <s v="Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="QLF44C01"/>
+    <s v="Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="QLF44C01"/>
+    <s v="Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="QLF44C01"/>
+    <s v="Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="%"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="QLF44C01"/>
+    <s v="Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="QLF44C01"/>
+    <s v="Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="QLF44C01"/>
+    <s v="Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="%"/>
+    <n v="10.8"/>
+  </r>
+  <r>
+    <s v="QLF44C01"/>
+    <s v="Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="%"/>
+    <n v="10.8"/>
+  </r>
+  <r>
+    <s v="QLF44C01"/>
+    <s v="Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="570"/>
+    <s v="65 - 74 years"/>
+    <s v="%"/>
+    <n v="13.6"/>
+  </r>
+  <r>
+    <s v="QLF44C01"/>
+    <s v="Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="%"/>
+    <n v="18.7"/>
+  </r>
+  <r>
+    <s v="QLF44C01"/>
+    <s v="Persons aged 15 - 89 Years in Employment Who Usually Work 49 Hours or more per Week"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="%"/>
+    <n v="7.5"/>
+  </r>
 </pivotCacheRecords>
 </file>