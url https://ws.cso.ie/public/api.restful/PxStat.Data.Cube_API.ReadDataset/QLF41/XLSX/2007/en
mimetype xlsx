--- v1 (2026-02-13)
+++ v2 (2026-04-05)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra805fec83e1a4a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8864263f39684ee2933aac06aef5b668.psmdcp" Id="Rd234b3cff3d44803" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51c70c272aeb4bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a4719be595f417b85c404879aa56cb8.psmdcp" Id="Rb8a91923df8648ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>QLF41</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Persons Aged 18 - 74 Years Engaged in Life-Long Learning</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>20/11/2025 11:00:00</x:t>
+    <x:t>19/02/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>18 February 2025 - Estimates for 'Other' and 'Unable to work due to permanent sickness/illness' have been updated on this table.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/QLF41/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>LFS</x:t>
   </x:si>
   <x:si>
     <x:t>Labour Force Survey Quarterly Series</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -448,50 +448,53 @@
   </x:si>
   <x:si>
     <x:t>2023Q4</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q1</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q2</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q3</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q4</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q1</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025Q4</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -642,51 +645,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="75">
+      <items count="76">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -718,54 +721,55 @@
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
         <item x="61"/>
         <item x="62"/>
         <item x="63"/>
         <item x="64"/>
         <item x="65"/>
         <item x="66"/>
         <item x="67"/>
         <item x="68"/>
         <item x="69"/>
         <item x="70"/>
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
+        <item x="75"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="75">
+      <items count="76">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -797,102 +801,103 @@
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
         <item x="61"/>
         <item x="62"/>
         <item x="63"/>
         <item x="64"/>
         <item x="65"/>
         <item x="66"/>
         <item x="67"/>
         <item x="68"/>
         <item x="69"/>
         <item x="70"/>
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
+        <item x="75"/>
       </items>
     </pivotField>
     <pivotField name="C02028V02456" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="8">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
       </items>
     </pivotField>
     <pivotField name="Principal Economic Status" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="8">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H601" totalsRowShown="0">
-  <x:autoFilter ref="A1:H601"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H609" totalsRowShown="0">
+  <x:autoFilter ref="A1:H609"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C02028V02456"/>
     <x:tableColumn id="6" name="Principal Economic Status"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1393,51 +1398,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H601"/>
+  <x:dimension ref="A1:H609"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="49.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="48.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -17033,50 +17038,258 @@
     </x:row>
     <x:row r="601" spans="1:8">
       <x:c r="A601" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C601" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D601" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E601" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F601" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G601" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H601" s="0">
         <x:v>9.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="602" spans="1:8">
+      <x:c r="A602" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B602" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C602" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D602" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="E602" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F602" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G602" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H602" s="0">
+        <x:v>5.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="603" spans="1:8">
+      <x:c r="A603" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B603" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C603" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D603" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="E603" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F603" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G603" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H603" s="0">
+        <x:v>6.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="604" spans="1:8">
+      <x:c r="A604" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B604" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C604" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D604" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="E604" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F604" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G604" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H604" s="0">
+        <x:v>98.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="605" spans="1:8">
+      <x:c r="A605" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B605" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C605" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D605" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="E605" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F605" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G605" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H605" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="606" spans="1:8">
+      <x:c r="A606" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B606" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C606" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D606" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="E606" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F606" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G606" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H606" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="607" spans="1:8">
+      <x:c r="A607" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B607" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C607" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D607" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="E607" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F607" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G607" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H607" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="608" spans="1:8">
+      <x:c r="A608" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B608" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C608" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D608" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="E608" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F608" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G608" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H608" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="609" spans="1:8">
+      <x:c r="A609" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B609" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C609" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D609" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="E609" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F609" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G609" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H609" s="0">
+        <x:v>10.7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -17122,51 +17335,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="QLF41C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Persons aged 18 - 74 years engaged in life-long learning"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="75">
+      <x:sharedItems count="76">
         <x:s v="2007Q1"/>
         <x:s v="2007Q2"/>
         <x:s v="2007Q3"/>
         <x:s v="2007Q4"/>
         <x:s v="2008Q1"/>
         <x:s v="2008Q2"/>
         <x:s v="2008Q3"/>
         <x:s v="2008Q4"/>
         <x:s v="2009Q1"/>
         <x:s v="2009Q2"/>
         <x:s v="2009Q3"/>
         <x:s v="2009Q4"/>
         <x:s v="2010Q1"/>
         <x:s v="2010Q2"/>
         <x:s v="2010Q3"/>
         <x:s v="2010Q4"/>
         <x:s v="2011Q1"/>
         <x:s v="2011Q2"/>
         <x:s v="2011Q3"/>
         <x:s v="2011Q4"/>
         <x:s v="2012Q1"/>
         <x:s v="2012Q2"/>
         <x:s v="2012Q3"/>
         <x:s v="2012Q4"/>
         <x:s v="2013Q1"/>
@@ -17198,54 +17411,55 @@
         <x:s v="2019Q3"/>
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
+        <x:s v="2025Q4"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="75">
+      <x:sharedItems count="76">
         <x:s v="2007Q1"/>
         <x:s v="2007Q2"/>
         <x:s v="2007Q3"/>
         <x:s v="2007Q4"/>
         <x:s v="2008Q1"/>
         <x:s v="2008Q2"/>
         <x:s v="2008Q3"/>
         <x:s v="2008Q4"/>
         <x:s v="2009Q1"/>
         <x:s v="2009Q2"/>
         <x:s v="2009Q3"/>
         <x:s v="2009Q4"/>
         <x:s v="2010Q1"/>
         <x:s v="2010Q2"/>
         <x:s v="2010Q3"/>
         <x:s v="2010Q4"/>
         <x:s v="2011Q1"/>
         <x:s v="2011Q2"/>
         <x:s v="2011Q3"/>
         <x:s v="2011Q4"/>
         <x:s v="2012Q1"/>
         <x:s v="2012Q2"/>
         <x:s v="2012Q3"/>
         <x:s v="2012Q4"/>
         <x:s v="2013Q1"/>
@@ -17277,83 +17491,84 @@
         <x:s v="2019Q3"/>
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
+        <x:s v="2025Q4"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02028V02456">
       <x:sharedItems count="8">
         <x:s v="1"/>
         <x:s v="2"/>
         <x:s v="3"/>
         <x:s v="4"/>
         <x:s v="5"/>
         <x:s v="6"/>
         <x:s v="7"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Principal Economic Status">
       <x:sharedItems count="8">
         <x:s v="At work"/>
         <x:s v="Unemployed"/>
         <x:s v="Student"/>
         <x:s v="Engaged on home duties"/>
         <x:s v="Retired from employment"/>
         <x:s v="Unable to work due to permanent sickness/disability"/>
         <x:s v="Other"/>
         <x:s v="All principal economic status"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="0.7" maxValue="99.6" count="155">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="0.7" maxValue="99.6" count="156">
         <x:n v="4"/>
         <x:n v="2.5"/>
         <x:n v="95.2"/>
         <x:n v="1.6"/>
         <x:s v=""/>
         <x:n v="8.4"/>
         <x:n v="4.5"/>
         <x:n v="3.8"/>
         <x:n v="92.8"/>
         <x:n v="1.4"/>
         <x:n v="1.8"/>
         <x:n v="8.6"/>
         <x:n v="3.2"/>
         <x:n v="2.3"/>
         <x:n v="77.8"/>
         <x:n v="0.7"/>
         <x:n v="6.8"/>
         <x:n v="4.6"/>
         <x:n v="2.6"/>
         <x:n v="96"/>
         <x:n v="1.7"/>
         <x:n v="8.7"/>
         <x:n v="3.9"/>
         <x:n v="95.4"/>
         <x:n v="1.3"/>
@@ -17465,50 +17680,51 @@
         <x:n v="99.3"/>
         <x:n v="11.6"/>
         <x:n v="6.7"/>
         <x:n v="98.9"/>
         <x:n v="10.6"/>
         <x:n v="5.7"/>
         <x:n v="10.5"/>
         <x:n v="99.6"/>
         <x:n v="5.2"/>
         <x:n v="97.6"/>
         <x:n v="99.2"/>
         <x:n v="6.1"/>
         <x:n v="98.3"/>
         <x:n v="11"/>
         <x:n v="5.5"/>
         <x:n v="94.4"/>
         <x:n v="7.7"/>
         <x:n v="99.1"/>
         <x:n v="11.3"/>
         <x:n v="6.9"/>
         <x:n v="98.7"/>
         <x:n v="97.9"/>
         <x:n v="5"/>
         <x:n v="6.5"/>
         <x:n v="94.8"/>
+        <x:n v="98.6"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="QLF41C01"/>
     <s v="Persons aged 18 - 74 years engaged in life-long learning"/>
     <s v="2007Q1"/>
     <s v="2007Q1"/>
     <s v="1"/>
     <s v="At work"/>
     <s v="%"/>
     <n v="4"/>
   </r>
   <r>
     <s v="QLF41C01"/>
     <s v="Persons aged 18 - 74 years engaged in life-long learning"/>
     <s v="2007Q1"/>
     <s v="2007Q1"/>
     <s v="2"/>
     <s v="Unemployed"/>
@@ -23473,27 +23689,107 @@
     <s v="6"/>
     <s v="Unable to work due to permanent sickness/disability"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="QLF41C01"/>
     <s v="Persons aged 18 - 74 years engaged in life-long learning"/>
     <s v="2025Q3"/>
     <s v="2025Q3"/>
     <s v="7"/>
     <s v="Other"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="QLF41C01"/>
     <s v="Persons aged 18 - 74 years engaged in life-long learning"/>
     <s v="2025Q3"/>
     <s v="2025Q3"/>
     <s v="-"/>
     <s v="All principal economic status"/>
     <s v="%"/>
     <n v="9.6"/>
   </r>
+  <r>
+    <s v="QLF41C01"/>
+    <s v="Persons aged 18 - 74 years engaged in life-long learning"/>
+    <s v="2025Q4"/>
+    <s v="2025Q4"/>
+    <s v="1"/>
+    <s v="At work"/>
+    <s v="%"/>
+    <n v="5.4"/>
+  </r>
+  <r>
+    <s v="QLF41C01"/>
+    <s v="Persons aged 18 - 74 years engaged in life-long learning"/>
+    <s v="2025Q4"/>
+    <s v="2025Q4"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="QLF41C01"/>
+    <s v="Persons aged 18 - 74 years engaged in life-long learning"/>
+    <s v="2025Q4"/>
+    <s v="2025Q4"/>
+    <s v="3"/>
+    <s v="Student"/>
+    <s v="%"/>
+    <n v="98.6"/>
+  </r>
+  <r>
+    <s v="QLF41C01"/>
+    <s v="Persons aged 18 - 74 years engaged in life-long learning"/>
+    <s v="2025Q4"/>
+    <s v="2025Q4"/>
+    <s v="4"/>
+    <s v="Engaged on home duties"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="QLF41C01"/>
+    <s v="Persons aged 18 - 74 years engaged in life-long learning"/>
+    <s v="2025Q4"/>
+    <s v="2025Q4"/>
+    <s v="5"/>
+    <s v="Retired from employment"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="QLF41C01"/>
+    <s v="Persons aged 18 - 74 years engaged in life-long learning"/>
+    <s v="2025Q4"/>
+    <s v="2025Q4"/>
+    <s v="6"/>
+    <s v="Unable to work due to permanent sickness/disability"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="QLF41C01"/>
+    <s v="Persons aged 18 - 74 years engaged in life-long learning"/>
+    <s v="2025Q4"/>
+    <s v="2025Q4"/>
+    <s v="7"/>
+    <s v="Other"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="QLF41C01"/>
+    <s v="Persons aged 18 - 74 years engaged in life-long learning"/>
+    <s v="2025Q4"/>
+    <s v="2025Q4"/>
+    <s v="-"/>
+    <s v="All principal economic status"/>
+    <s v="%"/>
+    <n v="10.7"/>
+  </r>
 </pivotCacheRecords>
 </file>