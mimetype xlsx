--- v2 (2026-04-05)
+++ v3 (2026-06-02)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51c70c272aeb4bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a4719be595f417b85c404879aa56cb8.psmdcp" Id="Rb8a91923df8648ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R517e559130414164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0247990bee3847d6bba67e6db04f817f.psmdcp" Id="Rae403c4810514977" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>QLF41</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Persons Aged 18 - 74 Years Engaged in Life-Long Learning</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>19/02/2026 11:00:00</x:t>
+    <x:t>21/05/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>18 February 2025 - Estimates for 'Other' and 'Unable to work due to permanent sickness/illness' have been updated on this table.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/QLF41/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>LFS</x:t>
   </x:si>
   <x:si>
     <x:t>Labour Force Survey Quarterly Series</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -451,50 +451,53 @@
   </x:si>
   <x:si>
     <x:t>2024Q1</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q2</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q3</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q4</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q1</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q4</x:t>
   </x:si>
+  <x:si>
+    <x:t>2026Q1</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -645,51 +648,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="76">
+      <items count="77">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -722,54 +725,55 @@
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
         <item x="61"/>
         <item x="62"/>
         <item x="63"/>
         <item x="64"/>
         <item x="65"/>
         <item x="66"/>
         <item x="67"/>
         <item x="68"/>
         <item x="69"/>
         <item x="70"/>
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
         <item x="75"/>
+        <item x="76"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="76">
+      <items count="77">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -802,102 +806,103 @@
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
         <item x="61"/>
         <item x="62"/>
         <item x="63"/>
         <item x="64"/>
         <item x="65"/>
         <item x="66"/>
         <item x="67"/>
         <item x="68"/>
         <item x="69"/>
         <item x="70"/>
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
         <item x="75"/>
+        <item x="76"/>
       </items>
     </pivotField>
     <pivotField name="C02028V02456" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="8">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
       </items>
     </pivotField>
     <pivotField name="Principal Economic Status" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="8">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H609" totalsRowShown="0">
-  <x:autoFilter ref="A1:H609"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H617" totalsRowShown="0">
+  <x:autoFilter ref="A1:H617"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C02028V02456"/>
     <x:tableColumn id="6" name="Principal Economic Status"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1398,51 +1403,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H609"/>
+  <x:dimension ref="A1:H617"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="49.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="48.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -17245,50 +17250,258 @@
       </x:c>
     </x:row>
     <x:row r="609" spans="1:8">
       <x:c r="A609" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C609" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D609" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E609" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F609" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H609" s="0">
+        <x:v>10.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="610" spans="1:8">
+      <x:c r="A610" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B610" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C610" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D610" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="E610" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F610" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G610" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H610" s="0">
+        <x:v>4.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="611" spans="1:8">
+      <x:c r="A611" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B611" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C611" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D611" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="E611" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F611" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G611" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H611" s="0">
+        <x:v>9.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="612" spans="1:8">
+      <x:c r="A612" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B612" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C612" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D612" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="E612" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F612" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G612" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H612" s="0">
+        <x:v>98.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="613" spans="1:8">
+      <x:c r="A613" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B613" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C613" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D613" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="E613" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F613" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G613" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H613" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="614" spans="1:8">
+      <x:c r="A614" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B614" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C614" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D614" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="E614" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F614" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G614" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H614" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="615" spans="1:8">
+      <x:c r="A615" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B615" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C615" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D615" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="E615" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F615" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G615" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H615" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="616" spans="1:8">
+      <x:c r="A616" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B616" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C616" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D616" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="E616" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F616" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G616" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H616" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="617" spans="1:8">
+      <x:c r="A617" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B617" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C617" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D617" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="E617" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F617" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G617" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H617" s="0">
         <x:v>10.7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
@@ -17335,51 +17548,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="QLF41C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Persons aged 18 - 74 years engaged in life-long learning"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="76">
+      <x:sharedItems count="77">
         <x:s v="2007Q1"/>
         <x:s v="2007Q2"/>
         <x:s v="2007Q3"/>
         <x:s v="2007Q4"/>
         <x:s v="2008Q1"/>
         <x:s v="2008Q2"/>
         <x:s v="2008Q3"/>
         <x:s v="2008Q4"/>
         <x:s v="2009Q1"/>
         <x:s v="2009Q2"/>
         <x:s v="2009Q3"/>
         <x:s v="2009Q4"/>
         <x:s v="2010Q1"/>
         <x:s v="2010Q2"/>
         <x:s v="2010Q3"/>
         <x:s v="2010Q4"/>
         <x:s v="2011Q1"/>
         <x:s v="2011Q2"/>
         <x:s v="2011Q3"/>
         <x:s v="2011Q4"/>
         <x:s v="2012Q1"/>
         <x:s v="2012Q2"/>
         <x:s v="2012Q3"/>
         <x:s v="2012Q4"/>
         <x:s v="2013Q1"/>
@@ -17412,54 +17625,55 @@
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
+        <x:s v="2026Q1"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="76">
+      <x:sharedItems count="77">
         <x:s v="2007Q1"/>
         <x:s v="2007Q2"/>
         <x:s v="2007Q3"/>
         <x:s v="2007Q4"/>
         <x:s v="2008Q1"/>
         <x:s v="2008Q2"/>
         <x:s v="2008Q3"/>
         <x:s v="2008Q4"/>
         <x:s v="2009Q1"/>
         <x:s v="2009Q2"/>
         <x:s v="2009Q3"/>
         <x:s v="2009Q4"/>
         <x:s v="2010Q1"/>
         <x:s v="2010Q2"/>
         <x:s v="2010Q3"/>
         <x:s v="2010Q4"/>
         <x:s v="2011Q1"/>
         <x:s v="2011Q2"/>
         <x:s v="2011Q3"/>
         <x:s v="2011Q4"/>
         <x:s v="2012Q1"/>
         <x:s v="2012Q2"/>
         <x:s v="2012Q3"/>
         <x:s v="2012Q4"/>
         <x:s v="2013Q1"/>
@@ -17492,50 +17706,51 @@
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
+        <x:s v="2026Q1"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02028V02456">
       <x:sharedItems count="8">
         <x:s v="1"/>
         <x:s v="2"/>
         <x:s v="3"/>
         <x:s v="4"/>
         <x:s v="5"/>
         <x:s v="6"/>
         <x:s v="7"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Principal Economic Status">
       <x:sharedItems count="8">
         <x:s v="At work"/>
         <x:s v="Unemployed"/>
         <x:s v="Student"/>
         <x:s v="Engaged on home duties"/>
         <x:s v="Retired from employment"/>
         <x:s v="Unable to work due to permanent sickness/disability"/>
         <x:s v="Other"/>
         <x:s v="All principal economic status"/>
       </x:sharedItems>
@@ -23769,27 +23984,107 @@
     <s v="6"/>
     <s v="Unable to work due to permanent sickness/disability"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="QLF41C01"/>
     <s v="Persons aged 18 - 74 years engaged in life-long learning"/>
     <s v="2025Q4"/>
     <s v="2025Q4"/>
     <s v="7"/>
     <s v="Other"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="QLF41C01"/>
     <s v="Persons aged 18 - 74 years engaged in life-long learning"/>
     <s v="2025Q4"/>
     <s v="2025Q4"/>
     <s v="-"/>
     <s v="All principal economic status"/>
     <s v="%"/>
     <n v="10.7"/>
   </r>
+  <r>
+    <s v="QLF41C01"/>
+    <s v="Persons aged 18 - 74 years engaged in life-long learning"/>
+    <s v="2026Q1"/>
+    <s v="2026Q1"/>
+    <s v="1"/>
+    <s v="At work"/>
+    <s v="%"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="QLF41C01"/>
+    <s v="Persons aged 18 - 74 years engaged in life-long learning"/>
+    <s v="2026Q1"/>
+    <s v="2026Q1"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="QLF41C01"/>
+    <s v="Persons aged 18 - 74 years engaged in life-long learning"/>
+    <s v="2026Q1"/>
+    <s v="2026Q1"/>
+    <s v="3"/>
+    <s v="Student"/>
+    <s v="%"/>
+    <n v="98.9"/>
+  </r>
+  <r>
+    <s v="QLF41C01"/>
+    <s v="Persons aged 18 - 74 years engaged in life-long learning"/>
+    <s v="2026Q1"/>
+    <s v="2026Q1"/>
+    <s v="4"/>
+    <s v="Engaged on home duties"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="QLF41C01"/>
+    <s v="Persons aged 18 - 74 years engaged in life-long learning"/>
+    <s v="2026Q1"/>
+    <s v="2026Q1"/>
+    <s v="5"/>
+    <s v="Retired from employment"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="QLF41C01"/>
+    <s v="Persons aged 18 - 74 years engaged in life-long learning"/>
+    <s v="2026Q1"/>
+    <s v="2026Q1"/>
+    <s v="6"/>
+    <s v="Unable to work due to permanent sickness/disability"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="QLF41C01"/>
+    <s v="Persons aged 18 - 74 years engaged in life-long learning"/>
+    <s v="2026Q1"/>
+    <s v="2026Q1"/>
+    <s v="7"/>
+    <s v="Other"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="QLF41C01"/>
+    <s v="Persons aged 18 - 74 years engaged in life-long learning"/>
+    <s v="2026Q1"/>
+    <s v="2026Q1"/>
+    <s v="-"/>
+    <s v="All principal economic status"/>
+    <s v="%"/>
+    <n v="10.7"/>
+  </r>
 </pivotCacheRecords>
 </file>