--- v3 (2026-06-02)
+++ v4 (2026-07-24)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R517e559130414164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0247990bee3847d6bba67e6db04f817f.psmdcp" Id="Rae403c4810514977" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd22fef7add214b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/356f9ac212af47b08229e1010c010e60.psmdcp" Id="Re82b334ee6054e7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>