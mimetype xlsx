--- v5 (2026-08-09)
+++ v6 (2026-09-29)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd02a936124740d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2371ea4915e46418573ae383ccefb67.psmdcp" Id="Rf12359e76f5340cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd15accd0fd04981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6d58cac2beca46e296366deeb2524ed2.psmdcp" Id="Re0f1b84db541493b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Table 9: Productivity in Manufacturing Industries (Base 2000=100)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>03/06/2020 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> New CSO Survey on Earnings Hours and Employment Costs (EHECS) covering all  sectors of the economy other than Agriculture, Forestry and Fishing introduced from Q1 2010      Preliminary Estimates for Q3 2010      ..data too small for estimation  See background notes(https://www.cso.ie/en/methods/earnings/earningshoursandemploymentcostssurvey/)</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/QIQA1/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/QIQA1/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>EEPI</x:t>
   </x:si>
   <x:si>
     <x:t>Earnings Employment and Productivity in Industry</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Colin Hanley</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>labour@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -788,51 +788,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/QIQA1/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/QIQA1/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">