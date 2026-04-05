--- v2 (2026-02-15)
+++ v3 (2026-04-05)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a63d2c481424ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72951465e17c454889e59fd4fffbed38.psmdcp" Id="R4665d1bcec694e07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5871d794c7f54191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a507226f65554a19b5b6232985ea11d8.psmdcp" Id="R642d30cb1cff4ca2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>QES20</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Persons aged 15 years and over in employment (ILO)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>20/11/2025 11:00:00</x:t>
+    <x:t>19/02/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>.. Data not available&lt;br&gt;Note: A break in continuity has occurred as a result of a question change in Q2 2012 and data from Q2 2012 onwards is not directly comparable with previous quarters.&lt;br&gt;22 February 2024 - LFS estimates were updated to incorporate updated population estimates for the period 2016 Q3 to 2023 Q3, based on the results of Census 2022. LFS results are updated in this way following each Census of Population. For further information see Background Notes(https://www.cso.ie/en/methods/surveybackgroundnotes/labourforcesurvey/).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/QES20/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>LFSES</x:t>
   </x:si>
   <x:si>
     <x:t>Labour Force Survey Detailed Employment Series</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -864,50 +864,56 @@
     <x:t>2024Q3</x:t>
   </x:si>
   <x:si>
     <x:t>20244</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q4</x:t>
   </x:si>
   <x:si>
     <x:t>20251</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q1</x:t>
   </x:si>
   <x:si>
     <x:t>20252</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>20253</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025Q4</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1059,51 +1065,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="111">
+      <items count="112">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1171,54 +1177,55 @@
         <item x="86"/>
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
         <item x="93"/>
         <item x="94"/>
         <item x="95"/>
         <item x="96"/>
         <item x="97"/>
         <item x="98"/>
         <item x="99"/>
         <item x="100"/>
         <item x="101"/>
         <item x="102"/>
         <item x="103"/>
         <item x="104"/>
         <item x="105"/>
         <item x="106"/>
         <item x="107"/>
         <item x="108"/>
         <item x="109"/>
         <item x="110"/>
+        <item x="111"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="111">
+      <items count="112">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1286,96 +1293,97 @@
         <item x="86"/>
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
         <item x="93"/>
         <item x="94"/>
         <item x="95"/>
         <item x="96"/>
         <item x="97"/>
         <item x="98"/>
         <item x="99"/>
         <item x="100"/>
         <item x="101"/>
         <item x="102"/>
         <item x="103"/>
         <item x="104"/>
         <item x="105"/>
         <item x="106"/>
         <item x="107"/>
         <item x="108"/>
         <item x="109"/>
         <item x="110"/>
+        <item x="111"/>
       </items>
     </pivotField>
     <pivotField name="C03637V04378" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField name="Extent of working at home" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H556" totalsRowShown="0">
-  <x:autoFilter ref="A1:H556"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H561" totalsRowShown="0">
+  <x:autoFilter ref="A1:H561"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C03637V04378"/>
     <x:tableColumn id="6" name="Extent of working at home"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1876,51 +1884,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H556"/>
+  <x:dimension ref="A1:H561"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="48.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="31.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="9.853482" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -16346,50 +16354,180 @@
     </x:row>
     <x:row r="556" spans="1:8">
       <x:c r="A556" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B556" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C556" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D556" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E556" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F556" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G556" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H556" s="0">
         <x:v>2825.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="557" spans="1:8">
+      <x:c r="A557" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B557" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C557" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D557" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E557" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F557" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G557" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H557" s="0">
+        <x:v>530.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="558" spans="1:8">
+      <x:c r="A558" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B558" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C558" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D558" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E558" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F558" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G558" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H558" s="0">
+        <x:v>426.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="559" spans="1:8">
+      <x:c r="A559" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B559" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C559" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D559" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E559" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F559" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G559" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H559" s="0">
+        <x:v>1865.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="560" spans="1:8">
+      <x:c r="A560" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B560" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C560" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D560" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E560" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F560" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G560" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H560" s="0">
+        <x:v>10.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="561" spans="1:8">
+      <x:c r="A561" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B561" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C561" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D561" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E561" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F561" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G561" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H561" s="0">
+        <x:v>2833.1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -16435,51 +16573,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="QES20"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Persons aged 15 years and over in employment (ILO)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="111">
+      <x:sharedItems count="112">
         <x:s v="19981"/>
         <x:s v="19982"/>
         <x:s v="19983"/>
         <x:s v="19984"/>
         <x:s v="19991"/>
         <x:s v="19992"/>
         <x:s v="19993"/>
         <x:s v="19994"/>
         <x:s v="20001"/>
         <x:s v="20002"/>
         <x:s v="20003"/>
         <x:s v="20004"/>
         <x:s v="20011"/>
         <x:s v="20012"/>
         <x:s v="20013"/>
         <x:s v="20014"/>
         <x:s v="20021"/>
         <x:s v="20022"/>
         <x:s v="20023"/>
         <x:s v="20024"/>
         <x:s v="20031"/>
         <x:s v="20032"/>
         <x:s v="20033"/>
         <x:s v="20034"/>
         <x:s v="20041"/>
@@ -16547,54 +16685,55 @@
         <x:s v="20193"/>
         <x:s v="20194"/>
         <x:s v="20201"/>
         <x:s v="20202"/>
         <x:s v="20203"/>
         <x:s v="20204"/>
         <x:s v="20211"/>
         <x:s v="20212"/>
         <x:s v="20213"/>
         <x:s v="20214"/>
         <x:s v="20221"/>
         <x:s v="20222"/>
         <x:s v="20223"/>
         <x:s v="20224"/>
         <x:s v="20231"/>
         <x:s v="20232"/>
         <x:s v="20233"/>
         <x:s v="20234"/>
         <x:s v="20241"/>
         <x:s v="20242"/>
         <x:s v="20243"/>
         <x:s v="20244"/>
         <x:s v="20251"/>
         <x:s v="20252"/>
         <x:s v="20253"/>
+        <x:s v="20254"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="111">
+      <x:sharedItems count="112">
         <x:s v="1998Q1"/>
         <x:s v="1998Q2"/>
         <x:s v="1998Q3"/>
         <x:s v="1998Q4"/>
         <x:s v="1999Q1"/>
         <x:s v="1999Q2"/>
         <x:s v="1999Q3"/>
         <x:s v="1999Q4"/>
         <x:s v="2000Q1"/>
         <x:s v="2000Q2"/>
         <x:s v="2000Q3"/>
         <x:s v="2000Q4"/>
         <x:s v="2001Q1"/>
         <x:s v="2001Q2"/>
         <x:s v="2001Q3"/>
         <x:s v="2001Q4"/>
         <x:s v="2002Q1"/>
         <x:s v="2002Q2"/>
         <x:s v="2002Q3"/>
         <x:s v="2002Q4"/>
         <x:s v="2003Q1"/>
         <x:s v="2003Q2"/>
         <x:s v="2003Q3"/>
         <x:s v="2003Q4"/>
         <x:s v="2004Q1"/>
@@ -16662,77 +16801,78 @@
         <x:s v="2019Q3"/>
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
+        <x:s v="2025Q4"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03637V04378">
       <x:sharedItems count="5">
         <x:s v="10"/>
         <x:s v="20"/>
         <x:s v="30"/>
         <x:s v="40"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Extent of working at home">
       <x:sharedItems count="5">
         <x:s v="Person usually works at home"/>
         <x:s v="Person sometimes works at home"/>
         <x:s v="Person never works at home"/>
         <x:s v="Not stated"/>
         <x:s v="All persons in employment"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Thousand"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="1.9" maxValue="2825.5" count="463">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="1.9" maxValue="2833.1" count="468">
         <x:s v=""/>
         <x:n v="1550.3"/>
         <x:n v="1572"/>
         <x:n v="1636.3"/>
         <x:n v="1615.7"/>
         <x:n v="1644.4"/>
         <x:n v="1679.2"/>
         <x:n v="1746.8"/>
         <x:n v="1723.1"/>
         <x:n v="1726.8"/>
         <x:n v="1758.2"/>
         <x:n v="1818.4"/>
         <x:n v="1787.6"/>
         <x:n v="194.6"/>
         <x:n v="107.4"/>
         <x:n v="1426.5"/>
         <x:n v="51.8"/>
         <x:n v="1780.4"/>
         <x:n v="186.8"/>
         <x:n v="101.7"/>
         <x:n v="1348.1"/>
         <x:n v="173"/>
         <x:n v="1809.7"/>
         <x:n v="188.6"/>
         <x:n v="98.8"/>
@@ -17152,50 +17292,55 @@
         <x:n v="399.3"/>
         <x:n v="2754.2"/>
         <x:n v="400.5"/>
         <x:n v="1841.2"/>
         <x:n v="9.2"/>
         <x:n v="2794.8"/>
         <x:n v="539.9"/>
         <x:n v="432.8"/>
         <x:n v="1791.4"/>
         <x:n v="12.4"/>
         <x:n v="2776.4"/>
         <x:n v="554.5"/>
         <x:n v="480.4"/>
         <x:n v="1749.6"/>
         <x:n v="9.6"/>
         <x:n v="2794.1"/>
         <x:n v="555.5"/>
         <x:n v="457.6"/>
         <x:n v="1795.6"/>
         <x:n v="2818.1"/>
         <x:n v="557.8"/>
         <x:n v="430"/>
         <x:n v="1828.3"/>
         <x:n v="9.4"/>
         <x:n v="2825.5"/>
+        <x:n v="530.5"/>
+        <x:n v="426.3"/>
+        <x:n v="1865.6"/>
+        <x:n v="10.7"/>
+        <x:n v="2833.1"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="QES20"/>
     <s v="Persons aged 15 years and over in employment (ILO)"/>
     <s v="19981"/>
     <s v="1998Q1"/>
     <s v="10"/>
     <s v="Person usually works at home"/>
     <s v="Thousand"/>
     <s v=""/>
   </r>
   <r>
     <s v="QES20"/>
     <s v="Persons aged 15 years and over in employment (ILO)"/>
     <s v="19981"/>
     <s v="1998Q1"/>
     <s v="20"/>
     <s v="Person sometimes works at home"/>
@@ -22710,27 +22855,77 @@
     <s v="30"/>
     <s v="Person never works at home"/>
     <s v="Thousand"/>
     <n v="1828.3"/>
   </r>
   <r>
     <s v="QES20"/>
     <s v="Persons aged 15 years and over in employment (ILO)"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="40"/>
     <s v="Not stated"/>
     <s v="Thousand"/>
     <n v="9.4"/>
   </r>
   <r>
     <s v="QES20"/>
     <s v="Persons aged 15 years and over in employment (ILO)"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="-"/>
     <s v="All persons in employment"/>
     <s v="Thousand"/>
     <n v="2825.5"/>
   </r>
+  <r>
+    <s v="QES20"/>
+    <s v="Persons aged 15 years and over in employment (ILO)"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="10"/>
+    <s v="Person usually works at home"/>
+    <s v="Thousand"/>
+    <n v="530.5"/>
+  </r>
+  <r>
+    <s v="QES20"/>
+    <s v="Persons aged 15 years and over in employment (ILO)"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="20"/>
+    <s v="Person sometimes works at home"/>
+    <s v="Thousand"/>
+    <n v="426.3"/>
+  </r>
+  <r>
+    <s v="QES20"/>
+    <s v="Persons aged 15 years and over in employment (ILO)"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="30"/>
+    <s v="Person never works at home"/>
+    <s v="Thousand"/>
+    <n v="1865.6"/>
+  </r>
+  <r>
+    <s v="QES20"/>
+    <s v="Persons aged 15 years and over in employment (ILO)"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="40"/>
+    <s v="Not stated"/>
+    <s v="Thousand"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="QES20"/>
+    <s v="Persons aged 15 years and over in employment (ILO)"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="-"/>
+    <s v="All persons in employment"/>
+    <s v="Thousand"/>
+    <n v="2833.1"/>
+  </r>
 </pivotCacheRecords>
 </file>