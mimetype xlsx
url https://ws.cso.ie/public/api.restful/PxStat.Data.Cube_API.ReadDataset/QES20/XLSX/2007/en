--- v3 (2026-04-05)
+++ v4 (2026-05-31)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5871d794c7f54191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a507226f65554a19b5b6232985ea11d8.psmdcp" Id="R642d30cb1cff4ca2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71741b68c833468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a081afddc9e0448e86cc783ea56a800c.psmdcp" Id="R1556cd95057449a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>QES20</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Persons aged 15 years and over in employment (ILO)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>19/02/2026 11:00:00</x:t>
+    <x:t>21/05/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>.. Data not available&lt;br&gt;Note: A break in continuity has occurred as a result of a question change in Q2 2012 and data from Q2 2012 onwards is not directly comparable with previous quarters.&lt;br&gt;22 February 2024 - LFS estimates were updated to incorporate updated population estimates for the period 2016 Q3 to 2023 Q3, based on the results of Census 2022. LFS results are updated in this way following each Census of Population. For further information see Background Notes(https://www.cso.ie/en/methods/surveybackgroundnotes/labourforcesurvey/).</x:t>
+    <x:t>.. Data not available&lt;br&gt;Note: A break in continuity has occurred as a result of a question change in Q2 2012 and data from Q2 2012 onwards is not directly comparable with previous quarters.&lt;br&gt;&lt;br&gt;On 21 May 2026, data for Q3 and Q4 2025 were revised due to processing and compilation issues with the demography benchmarks. The updated benchmarks led to revised estimates for country of citizenship which resulted in minor adjustments to the estimates.&lt;br&gt;&lt;br&gt;22 February 2024 - LFS estimates were updated to incorporate updated population estimates for the period 2016 Q3 to 2023 Q3, based on the results of Census 2022. LFS results are updated in this way following each Census of Population. For further information see Background Notes(https://www.cso.ie/en/methods/surveybackgroundnotes/labourforcesurvey/).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/QES20/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>LFSES</x:t>
   </x:si>
   <x:si>
     <x:t>Labour Force Survey Detailed Employment Series</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Colin Hanley</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -870,50 +870,56 @@
     <x:t>2024Q4</x:t>
   </x:si>
   <x:si>
     <x:t>20251</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q1</x:t>
   </x:si>
   <x:si>
     <x:t>20252</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>20253</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
   </x:si>
   <x:si>
     <x:t>20254</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026Q1</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1065,51 +1071,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="112">
+      <items count="113">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1178,54 +1184,55 @@
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
         <item x="93"/>
         <item x="94"/>
         <item x="95"/>
         <item x="96"/>
         <item x="97"/>
         <item x="98"/>
         <item x="99"/>
         <item x="100"/>
         <item x="101"/>
         <item x="102"/>
         <item x="103"/>
         <item x="104"/>
         <item x="105"/>
         <item x="106"/>
         <item x="107"/>
         <item x="108"/>
         <item x="109"/>
         <item x="110"/>
         <item x="111"/>
+        <item x="112"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="112">
+      <items count="113">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1294,96 +1301,97 @@
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
         <item x="93"/>
         <item x="94"/>
         <item x="95"/>
         <item x="96"/>
         <item x="97"/>
         <item x="98"/>
         <item x="99"/>
         <item x="100"/>
         <item x="101"/>
         <item x="102"/>
         <item x="103"/>
         <item x="104"/>
         <item x="105"/>
         <item x="106"/>
         <item x="107"/>
         <item x="108"/>
         <item x="109"/>
         <item x="110"/>
         <item x="111"/>
+        <item x="112"/>
       </items>
     </pivotField>
     <pivotField name="C03637V04378" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField name="Extent of working at home" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H561" totalsRowShown="0">
-  <x:autoFilter ref="A1:H561"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H566" totalsRowShown="0">
+  <x:autoFilter ref="A1:H566"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C03637V04378"/>
     <x:tableColumn id="6" name="Extent of working at home"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1884,51 +1892,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H561"/>
+  <x:dimension ref="A1:H566"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="48.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="31.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="9.853482" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -16249,77 +16257,77 @@
       </x:c>
     </x:row>
     <x:row r="552" spans="1:8">
       <x:c r="A552" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B552" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C552" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D552" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E552" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F552" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G552" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H552" s="0">
-        <x:v>557.8</x:v>
+        <x:v>557.9</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:8">
       <x:c r="A553" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C553" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D553" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E553" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F553" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G553" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H553" s="0">
-        <x:v>430</x:v>
+        <x:v>429.9</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:8">
       <x:c r="A554" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B554" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C554" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D554" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E554" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F554" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G554" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H554" s="0">
@@ -16353,103 +16361,103 @@
       </x:c>
     </x:row>
     <x:row r="556" spans="1:8">
       <x:c r="A556" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B556" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C556" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D556" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E556" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F556" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G556" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H556" s="0">
-        <x:v>2825.5</x:v>
+        <x:v>2825.4</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:8">
       <x:c r="A557" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C557" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="D557" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="E557" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F557" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G557" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H557" s="0">
-        <x:v>530.5</x:v>
+        <x:v>530.6</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:8">
       <x:c r="A558" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B558" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C558" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="D558" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="E558" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F558" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G558" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H558" s="0">
-        <x:v>426.3</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:8">
       <x:c r="A559" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C559" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="D559" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="E559" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F559" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G559" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H559" s="0">
@@ -16483,51 +16491,181 @@
       </x:c>
     </x:row>
     <x:row r="561" spans="1:8">
       <x:c r="A561" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C561" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="D561" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="E561" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F561" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G561" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H561" s="0">
-        <x:v>2833.1</x:v>
+        <x:v>2832.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="562" spans="1:8">
+      <x:c r="A562" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B562" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C562" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D562" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="E562" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F562" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G562" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H562" s="0">
+        <x:v>525.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="563" spans="1:8">
+      <x:c r="A563" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B563" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C563" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D563" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="E563" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F563" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G563" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H563" s="0">
+        <x:v>464.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="564" spans="1:8">
+      <x:c r="A564" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B564" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C564" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D564" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="E564" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F564" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G564" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H564" s="0">
+        <x:v>1796.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="565" spans="1:8">
+      <x:c r="A565" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B565" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C565" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D565" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="E565" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F565" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G565" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H565" s="0">
+        <x:v>8.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="566" spans="1:8">
+      <x:c r="A566" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B566" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C566" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D566" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="E566" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F566" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G566" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H566" s="0">
+        <x:v>2794.5</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -16573,51 +16711,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="QES20"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Persons aged 15 years and over in employment (ILO)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="112">
+      <x:sharedItems count="113">
         <x:s v="19981"/>
         <x:s v="19982"/>
         <x:s v="19983"/>
         <x:s v="19984"/>
         <x:s v="19991"/>
         <x:s v="19992"/>
         <x:s v="19993"/>
         <x:s v="19994"/>
         <x:s v="20001"/>
         <x:s v="20002"/>
         <x:s v="20003"/>
         <x:s v="20004"/>
         <x:s v="20011"/>
         <x:s v="20012"/>
         <x:s v="20013"/>
         <x:s v="20014"/>
         <x:s v="20021"/>
         <x:s v="20022"/>
         <x:s v="20023"/>
         <x:s v="20024"/>
         <x:s v="20031"/>
         <x:s v="20032"/>
         <x:s v="20033"/>
         <x:s v="20034"/>
         <x:s v="20041"/>
@@ -16686,54 +16824,55 @@
         <x:s v="20194"/>
         <x:s v="20201"/>
         <x:s v="20202"/>
         <x:s v="20203"/>
         <x:s v="20204"/>
         <x:s v="20211"/>
         <x:s v="20212"/>
         <x:s v="20213"/>
         <x:s v="20214"/>
         <x:s v="20221"/>
         <x:s v="20222"/>
         <x:s v="20223"/>
         <x:s v="20224"/>
         <x:s v="20231"/>
         <x:s v="20232"/>
         <x:s v="20233"/>
         <x:s v="20234"/>
         <x:s v="20241"/>
         <x:s v="20242"/>
         <x:s v="20243"/>
         <x:s v="20244"/>
         <x:s v="20251"/>
         <x:s v="20252"/>
         <x:s v="20253"/>
         <x:s v="20254"/>
+        <x:s v="20261"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="112">
+      <x:sharedItems count="113">
         <x:s v="1998Q1"/>
         <x:s v="1998Q2"/>
         <x:s v="1998Q3"/>
         <x:s v="1998Q4"/>
         <x:s v="1999Q1"/>
         <x:s v="1999Q2"/>
         <x:s v="1999Q3"/>
         <x:s v="1999Q4"/>
         <x:s v="2000Q1"/>
         <x:s v="2000Q2"/>
         <x:s v="2000Q3"/>
         <x:s v="2000Q4"/>
         <x:s v="2001Q1"/>
         <x:s v="2001Q2"/>
         <x:s v="2001Q3"/>
         <x:s v="2001Q4"/>
         <x:s v="2002Q1"/>
         <x:s v="2002Q2"/>
         <x:s v="2002Q3"/>
         <x:s v="2002Q4"/>
         <x:s v="2003Q1"/>
         <x:s v="2003Q2"/>
         <x:s v="2003Q3"/>
         <x:s v="2003Q4"/>
         <x:s v="2004Q1"/>
@@ -16802,77 +16941,78 @@
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
+        <x:s v="2026Q1"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03637V04378">
       <x:sharedItems count="5">
         <x:s v="10"/>
         <x:s v="20"/>
         <x:s v="30"/>
         <x:s v="40"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Extent of working at home">
       <x:sharedItems count="5">
         <x:s v="Person usually works at home"/>
         <x:s v="Person sometimes works at home"/>
         <x:s v="Person never works at home"/>
         <x:s v="Not stated"/>
         <x:s v="All persons in employment"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Thousand"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="1.9" maxValue="2833.1" count="468">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="1.9" maxValue="2832.9" count="472">
         <x:s v=""/>
         <x:n v="1550.3"/>
         <x:n v="1572"/>
         <x:n v="1636.3"/>
         <x:n v="1615.7"/>
         <x:n v="1644.4"/>
         <x:n v="1679.2"/>
         <x:n v="1746.8"/>
         <x:n v="1723.1"/>
         <x:n v="1726.8"/>
         <x:n v="1758.2"/>
         <x:n v="1818.4"/>
         <x:n v="1787.6"/>
         <x:n v="194.6"/>
         <x:n v="107.4"/>
         <x:n v="1426.5"/>
         <x:n v="51.8"/>
         <x:n v="1780.4"/>
         <x:n v="186.8"/>
         <x:n v="101.7"/>
         <x:n v="1348.1"/>
         <x:n v="173"/>
         <x:n v="1809.7"/>
         <x:n v="188.6"/>
         <x:n v="98.8"/>
@@ -17287,60 +17427,64 @@
         <x:n v="398.2"/>
         <x:n v="1737.9"/>
         <x:n v="24.5"/>
         <x:n v="2704.2"/>
         <x:n v="553.6"/>
         <x:n v="399.3"/>
         <x:n v="2754.2"/>
         <x:n v="400.5"/>
         <x:n v="1841.2"/>
         <x:n v="9.2"/>
         <x:n v="2794.8"/>
         <x:n v="539.9"/>
         <x:n v="432.8"/>
         <x:n v="1791.4"/>
         <x:n v="12.4"/>
         <x:n v="2776.4"/>
         <x:n v="554.5"/>
         <x:n v="480.4"/>
         <x:n v="1749.6"/>
         <x:n v="9.6"/>
         <x:n v="2794.1"/>
         <x:n v="555.5"/>
         <x:n v="457.6"/>
         <x:n v="1795.6"/>
         <x:n v="2818.1"/>
-        <x:n v="557.8"/>
-        <x:n v="430"/>
+        <x:n v="557.9"/>
+        <x:n v="429.9"/>
         <x:n v="1828.3"/>
         <x:n v="9.4"/>
-        <x:n v="2825.5"/>
-[...1 lines deleted...]
-        <x:n v="426.3"/>
+        <x:n v="2825.4"/>
+        <x:n v="530.6"/>
+        <x:n v="426"/>
         <x:n v="1865.6"/>
         <x:n v="10.7"/>
-        <x:n v="2833.1"/>
+        <x:n v="2832.9"/>
+        <x:n v="525.2"/>
+        <x:n v="464.9"/>
+        <x:n v="1796.2"/>
+        <x:n v="2794.5"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="QES20"/>
     <s v="Persons aged 15 years and over in employment (ILO)"/>
     <s v="19981"/>
     <s v="1998Q1"/>
     <s v="10"/>
     <s v="Person usually works at home"/>
     <s v="Thousand"/>
     <s v=""/>
   </r>
   <r>
     <s v="QES20"/>
     <s v="Persons aged 15 years and over in employment (ILO)"/>
     <s v="19981"/>
     <s v="1998Q1"/>
     <s v="20"/>
     <s v="Person sometimes works at home"/>
@@ -22813,119 +22957,169 @@
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="40"/>
     <s v="Not stated"/>
     <s v="Thousand"/>
     <n v="9.3"/>
   </r>
   <r>
     <s v="QES20"/>
     <s v="Persons aged 15 years and over in employment (ILO)"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="-"/>
     <s v="All persons in employment"/>
     <s v="Thousand"/>
     <n v="2818.1"/>
   </r>
   <r>
     <s v="QES20"/>
     <s v="Persons aged 15 years and over in employment (ILO)"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="10"/>
     <s v="Person usually works at home"/>
     <s v="Thousand"/>
-    <n v="557.8"/>
+    <n v="557.9"/>
   </r>
   <r>
     <s v="QES20"/>
     <s v="Persons aged 15 years and over in employment (ILO)"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="20"/>
     <s v="Person sometimes works at home"/>
     <s v="Thousand"/>
-    <n v="430"/>
+    <n v="429.9"/>
   </r>
   <r>
     <s v="QES20"/>
     <s v="Persons aged 15 years and over in employment (ILO)"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="30"/>
     <s v="Person never works at home"/>
     <s v="Thousand"/>
     <n v="1828.3"/>
   </r>
   <r>
     <s v="QES20"/>
     <s v="Persons aged 15 years and over in employment (ILO)"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="40"/>
     <s v="Not stated"/>
     <s v="Thousand"/>
     <n v="9.4"/>
   </r>
   <r>
     <s v="QES20"/>
     <s v="Persons aged 15 years and over in employment (ILO)"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="-"/>
     <s v="All persons in employment"/>
     <s v="Thousand"/>
-    <n v="2825.5"/>
+    <n v="2825.4"/>
   </r>
   <r>
     <s v="QES20"/>
     <s v="Persons aged 15 years and over in employment (ILO)"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="10"/>
     <s v="Person usually works at home"/>
     <s v="Thousand"/>
-    <n v="530.5"/>
+    <n v="530.6"/>
   </r>
   <r>
     <s v="QES20"/>
     <s v="Persons aged 15 years and over in employment (ILO)"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="20"/>
     <s v="Person sometimes works at home"/>
     <s v="Thousand"/>
-    <n v="426.3"/>
+    <n v="426"/>
   </r>
   <r>
     <s v="QES20"/>
     <s v="Persons aged 15 years and over in employment (ILO)"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="30"/>
     <s v="Person never works at home"/>
     <s v="Thousand"/>
     <n v="1865.6"/>
   </r>
   <r>
     <s v="QES20"/>
     <s v="Persons aged 15 years and over in employment (ILO)"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="40"/>
     <s v="Not stated"/>
     <s v="Thousand"/>
     <n v="10.7"/>
   </r>
   <r>
     <s v="QES20"/>
     <s v="Persons aged 15 years and over in employment (ILO)"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="-"/>
     <s v="All persons in employment"/>
     <s v="Thousand"/>
-    <n v="2833.1"/>
+    <n v="2832.9"/>
+  </r>
+  <r>
+    <s v="QES20"/>
+    <s v="Persons aged 15 years and over in employment (ILO)"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="10"/>
+    <s v="Person usually works at home"/>
+    <s v="Thousand"/>
+    <n v="525.2"/>
+  </r>
+  <r>
+    <s v="QES20"/>
+    <s v="Persons aged 15 years and over in employment (ILO)"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="20"/>
+    <s v="Person sometimes works at home"/>
+    <s v="Thousand"/>
+    <n v="464.9"/>
+  </r>
+  <r>
+    <s v="QES20"/>
+    <s v="Persons aged 15 years and over in employment (ILO)"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="30"/>
+    <s v="Person never works at home"/>
+    <s v="Thousand"/>
+    <n v="1796.2"/>
+  </r>
+  <r>
+    <s v="QES20"/>
+    <s v="Persons aged 15 years and over in employment (ILO)"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="40"/>
+    <s v="Not stated"/>
+    <s v="Thousand"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="QES20"/>
+    <s v="Persons aged 15 years and over in employment (ILO)"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="-"/>
+    <s v="All persons in employment"/>
+    <s v="Thousand"/>
+    <n v="2794.5"/>
   </r>
 </pivotCacheRecords>
 </file>