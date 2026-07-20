--- v4 (2026-05-31)
+++ v5 (2026-07-20)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71741b68c833468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a081afddc9e0448e86cc783ea56a800c.psmdcp" Id="R1556cd95057449a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8a4ae46da6e4f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c57452291ebf43a88bf6d04e3cf5e256.psmdcp" Id="Rcae9380e160d427e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>