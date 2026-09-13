--- v5 (2026-07-20)
+++ v6 (2026-09-13)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8a4ae46da6e4f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c57452291ebf43a88bf6d04e3cf5e256.psmdcp" Id="Rcae9380e160d427e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24cab9b05aaa4ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58680f7f372148d9ac346a289efaee5e.psmdcp" Id="R0dbab43ab89d4b3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>QES20</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Persons aged 15 years and over in employment (ILO)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>21/05/2026 11:00:00</x:t>
+    <x:t>20/08/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>.. Data not available&lt;br&gt;Note: A break in continuity has occurred as a result of a question change in Q2 2012 and data from Q2 2012 onwards is not directly comparable with previous quarters.&lt;br&gt;&lt;br&gt;On 21 May 2026, data for Q3 and Q4 2025 were revised due to processing and compilation issues with the demography benchmarks. The updated benchmarks led to revised estimates for country of citizenship which resulted in minor adjustments to the estimates.&lt;br&gt;&lt;br&gt;22 February 2024 - LFS estimates were updated to incorporate updated population estimates for the period 2016 Q3 to 2023 Q3, based on the results of Census 2022. LFS results are updated in this way following each Census of Population. For further information see Background Notes(https://www.cso.ie/en/methods/surveybackgroundnotes/labourforcesurvey/).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/QES20/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>LFSES</x:t>
   </x:si>
   <x:si>
     <x:t>Labour Force Survey Detailed Employment Series</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -876,50 +876,56 @@
     <x:t>2025Q1</x:t>
   </x:si>
   <x:si>
     <x:t>20252</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>20253</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
   </x:si>
   <x:si>
     <x:t>20254</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q4</x:t>
   </x:si>
   <x:si>
     <x:t>20261</x:t>
   </x:si>
   <x:si>
     <x:t>2026Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026Q2</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1071,51 +1077,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="113">
+      <items count="114">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1185,54 +1191,55 @@
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
         <item x="93"/>
         <item x="94"/>
         <item x="95"/>
         <item x="96"/>
         <item x="97"/>
         <item x="98"/>
         <item x="99"/>
         <item x="100"/>
         <item x="101"/>
         <item x="102"/>
         <item x="103"/>
         <item x="104"/>
         <item x="105"/>
         <item x="106"/>
         <item x="107"/>
         <item x="108"/>
         <item x="109"/>
         <item x="110"/>
         <item x="111"/>
         <item x="112"/>
+        <item x="113"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="113">
+      <items count="114">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1302,96 +1309,97 @@
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
         <item x="93"/>
         <item x="94"/>
         <item x="95"/>
         <item x="96"/>
         <item x="97"/>
         <item x="98"/>
         <item x="99"/>
         <item x="100"/>
         <item x="101"/>
         <item x="102"/>
         <item x="103"/>
         <item x="104"/>
         <item x="105"/>
         <item x="106"/>
         <item x="107"/>
         <item x="108"/>
         <item x="109"/>
         <item x="110"/>
         <item x="111"/>
         <item x="112"/>
+        <item x="113"/>
       </items>
     </pivotField>
     <pivotField name="C03637V04378" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField name="Extent of working at home" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H566" totalsRowShown="0">
-  <x:autoFilter ref="A1:H566"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H571" totalsRowShown="0">
+  <x:autoFilter ref="A1:H571"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C03637V04378"/>
     <x:tableColumn id="6" name="Extent of working at home"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1892,51 +1900,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H566"/>
+  <x:dimension ref="A1:H571"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="48.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="31.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="9.853482" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -16622,50 +16630,180 @@
     </x:row>
     <x:row r="566" spans="1:8">
       <x:c r="A566" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B566" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C566" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="D566" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="E566" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F566" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G566" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H566" s="0">
         <x:v>2794.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="567" spans="1:8">
+      <x:c r="A567" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B567" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C567" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D567" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E567" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F567" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G567" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H567" s="0">
+        <x:v>529.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="568" spans="1:8">
+      <x:c r="A568" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B568" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C568" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D568" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E568" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F568" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G568" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H568" s="0">
+        <x:v>460.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="569" spans="1:8">
+      <x:c r="A569" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B569" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C569" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D569" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E569" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F569" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G569" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H569" s="0">
+        <x:v>1839.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="570" spans="1:8">
+      <x:c r="A570" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B570" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C570" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D570" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E570" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F570" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G570" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H570" s="0">
+        <x:v>9.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="571" spans="1:8">
+      <x:c r="A571" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B571" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C571" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D571" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E571" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F571" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G571" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H571" s="0">
+        <x:v>2839.3</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -16711,51 +16849,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="QES20"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Persons aged 15 years and over in employment (ILO)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="113">
+      <x:sharedItems count="114">
         <x:s v="19981"/>
         <x:s v="19982"/>
         <x:s v="19983"/>
         <x:s v="19984"/>
         <x:s v="19991"/>
         <x:s v="19992"/>
         <x:s v="19993"/>
         <x:s v="19994"/>
         <x:s v="20001"/>
         <x:s v="20002"/>
         <x:s v="20003"/>
         <x:s v="20004"/>
         <x:s v="20011"/>
         <x:s v="20012"/>
         <x:s v="20013"/>
         <x:s v="20014"/>
         <x:s v="20021"/>
         <x:s v="20022"/>
         <x:s v="20023"/>
         <x:s v="20024"/>
         <x:s v="20031"/>
         <x:s v="20032"/>
         <x:s v="20033"/>
         <x:s v="20034"/>
         <x:s v="20041"/>
@@ -16825,54 +16963,55 @@
         <x:s v="20201"/>
         <x:s v="20202"/>
         <x:s v="20203"/>
         <x:s v="20204"/>
         <x:s v="20211"/>
         <x:s v="20212"/>
         <x:s v="20213"/>
         <x:s v="20214"/>
         <x:s v="20221"/>
         <x:s v="20222"/>
         <x:s v="20223"/>
         <x:s v="20224"/>
         <x:s v="20231"/>
         <x:s v="20232"/>
         <x:s v="20233"/>
         <x:s v="20234"/>
         <x:s v="20241"/>
         <x:s v="20242"/>
         <x:s v="20243"/>
         <x:s v="20244"/>
         <x:s v="20251"/>
         <x:s v="20252"/>
         <x:s v="20253"/>
         <x:s v="20254"/>
         <x:s v="20261"/>
+        <x:s v="20262"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="113">
+      <x:sharedItems count="114">
         <x:s v="1998Q1"/>
         <x:s v="1998Q2"/>
         <x:s v="1998Q3"/>
         <x:s v="1998Q4"/>
         <x:s v="1999Q1"/>
         <x:s v="1999Q2"/>
         <x:s v="1999Q3"/>
         <x:s v="1999Q4"/>
         <x:s v="2000Q1"/>
         <x:s v="2000Q2"/>
         <x:s v="2000Q3"/>
         <x:s v="2000Q4"/>
         <x:s v="2001Q1"/>
         <x:s v="2001Q2"/>
         <x:s v="2001Q3"/>
         <x:s v="2001Q4"/>
         <x:s v="2002Q1"/>
         <x:s v="2002Q2"/>
         <x:s v="2002Q3"/>
         <x:s v="2002Q4"/>
         <x:s v="2003Q1"/>
         <x:s v="2003Q2"/>
         <x:s v="2003Q3"/>
         <x:s v="2003Q4"/>
         <x:s v="2004Q1"/>
@@ -16942,77 +17081,78 @@
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
         <x:s v="2026Q1"/>
+        <x:s v="2026Q2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03637V04378">
       <x:sharedItems count="5">
         <x:s v="10"/>
         <x:s v="20"/>
         <x:s v="30"/>
         <x:s v="40"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Extent of working at home">
       <x:sharedItems count="5">
         <x:s v="Person usually works at home"/>
         <x:s v="Person sometimes works at home"/>
         <x:s v="Person never works at home"/>
         <x:s v="Not stated"/>
         <x:s v="All persons in employment"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Thousand"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="1.9" maxValue="2832.9" count="472">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="1.9" maxValue="2839.3" count="476">
         <x:s v=""/>
         <x:n v="1550.3"/>
         <x:n v="1572"/>
         <x:n v="1636.3"/>
         <x:n v="1615.7"/>
         <x:n v="1644.4"/>
         <x:n v="1679.2"/>
         <x:n v="1746.8"/>
         <x:n v="1723.1"/>
         <x:n v="1726.8"/>
         <x:n v="1758.2"/>
         <x:n v="1818.4"/>
         <x:n v="1787.6"/>
         <x:n v="194.6"/>
         <x:n v="107.4"/>
         <x:n v="1426.5"/>
         <x:n v="51.8"/>
         <x:n v="1780.4"/>
         <x:n v="186.8"/>
         <x:n v="101.7"/>
         <x:n v="1348.1"/>
         <x:n v="173"/>
         <x:n v="1809.7"/>
         <x:n v="188.6"/>
         <x:n v="98.8"/>
@@ -17441,50 +17581,54 @@
         <x:n v="12.4"/>
         <x:n v="2776.4"/>
         <x:n v="554.5"/>
         <x:n v="480.4"/>
         <x:n v="1749.6"/>
         <x:n v="9.6"/>
         <x:n v="2794.1"/>
         <x:n v="555.5"/>
         <x:n v="457.6"/>
         <x:n v="1795.6"/>
         <x:n v="2818.1"/>
         <x:n v="557.9"/>
         <x:n v="429.9"/>
         <x:n v="1828.3"/>
         <x:n v="9.4"/>
         <x:n v="2825.4"/>
         <x:n v="530.6"/>
         <x:n v="426"/>
         <x:n v="1865.6"/>
         <x:n v="10.7"/>
         <x:n v="2832.9"/>
         <x:n v="525.2"/>
         <x:n v="464.9"/>
         <x:n v="1796.2"/>
         <x:n v="2794.5"/>
+        <x:n v="529.8"/>
+        <x:n v="460.8"/>
+        <x:n v="1839.4"/>
+        <x:n v="2839.3"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="QES20"/>
     <s v="Persons aged 15 years and over in employment (ILO)"/>
     <s v="19981"/>
     <s v="1998Q1"/>
     <s v="10"/>
     <s v="Person usually works at home"/>
     <s v="Thousand"/>
     <s v=""/>
   </r>
   <r>
     <s v="QES20"/>
     <s v="Persons aged 15 years and over in employment (ILO)"/>
     <s v="19981"/>
     <s v="1998Q1"/>
     <s v="20"/>
     <s v="Person sometimes works at home"/>
@@ -23099,27 +23243,77 @@
     <s v="30"/>
     <s v="Person never works at home"/>
     <s v="Thousand"/>
     <n v="1796.2"/>
   </r>
   <r>
     <s v="QES20"/>
     <s v="Persons aged 15 years and over in employment (ILO)"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="40"/>
     <s v="Not stated"/>
     <s v="Thousand"/>
     <n v="8.2"/>
   </r>
   <r>
     <s v="QES20"/>
     <s v="Persons aged 15 years and over in employment (ILO)"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="-"/>
     <s v="All persons in employment"/>
     <s v="Thousand"/>
     <n v="2794.5"/>
   </r>
+  <r>
+    <s v="QES20"/>
+    <s v="Persons aged 15 years and over in employment (ILO)"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="10"/>
+    <s v="Person usually works at home"/>
+    <s v="Thousand"/>
+    <n v="529.8"/>
+  </r>
+  <r>
+    <s v="QES20"/>
+    <s v="Persons aged 15 years and over in employment (ILO)"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="20"/>
+    <s v="Person sometimes works at home"/>
+    <s v="Thousand"/>
+    <n v="460.8"/>
+  </r>
+  <r>
+    <s v="QES20"/>
+    <s v="Persons aged 15 years and over in employment (ILO)"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="30"/>
+    <s v="Person never works at home"/>
+    <s v="Thousand"/>
+    <n v="1839.4"/>
+  </r>
+  <r>
+    <s v="QES20"/>
+    <s v="Persons aged 15 years and over in employment (ILO)"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="40"/>
+    <s v="Not stated"/>
+    <s v="Thousand"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="QES20"/>
+    <s v="Persons aged 15 years and over in employment (ILO)"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="-"/>
+    <s v="All persons in employment"/>
+    <s v="Thousand"/>
+    <n v="2839.3"/>
+  </r>
 </pivotCacheRecords>
 </file>