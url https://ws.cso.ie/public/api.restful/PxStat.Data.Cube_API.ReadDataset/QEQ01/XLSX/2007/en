--- v0 (2026-02-12)
+++ v1 (2026-04-05)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5db8cd0940749ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b41b1caa9a8f4c6eaa45ed2e11d851c2.psmdcp" Id="R4d2963f13e344df9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0715104ebc541a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc0aa221131844fc96ba8ac8404c79cf.psmdcp" Id="Rad1afd2e29fc4cb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>