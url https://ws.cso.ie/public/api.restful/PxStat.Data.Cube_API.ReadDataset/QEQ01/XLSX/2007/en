--- v1 (2026-04-05)
+++ v2 (2026-07-21)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0715104ebc541a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc0aa221131844fc96ba8ac8404c79cf.psmdcp" Id="Rad1afd2e29fc4cb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66306e7cc45b471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/677d274ac591405ea3d6804b9898339d.psmdcp" Id="R68247bccf6894b37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>