--- v2 (2026-07-21)
+++ v3 (2026-09-16)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66306e7cc45b471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/677d274ac591405ea3d6804b9898339d.psmdcp" Id="R68247bccf6894b37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eda3462feca4396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7051a313a2b4058ba6e53e6725fe03f.psmdcp" Id="R9411ea6c10f144a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Average Weekly Earnings in Distribution and Business Services (1998Q1 to 2008Q4)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>02/06/2020 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>This is the final release of this series. Earnings data for the Distribution and Business Services sectors will be published in future as part of the new Quarterly Earnings, Hours and Employment Costs Survey (EHECS).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/QEQ01/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/QEQ01/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>EEPI</x:t>
   </x:si>
   <x:si>
     <x:t>Earnings Employment and Productivity in Industry</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Colin Hanley</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>labour@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -1157,51 +1157,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/QEQ01/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/QEQ01/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">