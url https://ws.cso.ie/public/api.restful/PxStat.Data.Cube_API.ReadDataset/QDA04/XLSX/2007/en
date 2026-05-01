--- v1 (2026-03-15)
+++ v2 (2026-05-01)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7d2acef22d04030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f51037acaed1490094e5f41996ea2b87.psmdcp" Id="R65848f5e21a8475f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc30ad06ce0f94618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b33ef6b4a0154f91b7fe67395966adc8.psmdcp" Id="Rb95b90cbe97f4c76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>