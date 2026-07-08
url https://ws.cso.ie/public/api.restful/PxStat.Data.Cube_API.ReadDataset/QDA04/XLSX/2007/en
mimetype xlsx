--- v2 (2026-05-01)
+++ v3 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc30ad06ce0f94618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b33ef6b4a0154f91b7fe67395966adc8.psmdcp" Id="Rb95b90cbe97f4c76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8be83a4d6022485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/636f4b60805b49d1a1697adb9f414679.psmdcp" Id="R7a96d97650464233" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>QDA04</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Acquisitions and Capital Sales in Industry</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/03/2026 11:00:00</x:t>
+    <x:t>02/06/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>A value of .. indicates that the figure is confidential. &lt;br&gt;For more information, please go to the statistical release page(https://www.cso.ie/en/statistics/industry/capitalassetsinindustry/) on our website.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/QDA04/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>CAI</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Disposals and Acquisitions in Industry</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -10117,311 +10117,311 @@
       </x:c>
     </x:row>
     <x:row r="342" spans="1:8">
       <x:c r="A342" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B342" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G342" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H342" s="0">
-        <x:v>12.5</x:v>
+        <x:v>12.9</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:8">
       <x:c r="A343" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H343" s="0">
-        <x:v>3.5</x:v>
+      <x:c r="H343" s="0" t="s">
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:8">
       <x:c r="A344" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B344" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G344" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H344" s="0">
-        <x:v>98.1</x:v>
+        <x:v>94.5</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:8">
       <x:c r="A345" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H345" s="0">
-        <x:v>37</x:v>
+        <x:v>36.7</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:8">
       <x:c r="A346" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B346" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G346" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H346" s="0">
-        <x:v>10</x:v>
+        <x:v>9.6</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:8">
       <x:c r="A347" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H347" s="0">
-        <x:v>168.5</x:v>
+        <x:v>171.4</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:8">
       <x:c r="A348" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B348" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G348" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H348" s="0">
-        <x:v>436.7</x:v>
+        <x:v>438.3</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:8">
       <x:c r="A349" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H349" s="0">
-        <x:v>47.4</x:v>
+        <x:v>47.9</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:8">
       <x:c r="A350" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B350" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G350" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H350" s="0">
-        <x:v>190.5</x:v>
+        <x:v>189.2</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:8">
       <x:c r="A351" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H351" s="0">
-        <x:v>3179.2</x:v>
+      <x:c r="H351" s="0" t="s">
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:8">
       <x:c r="A352" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B352" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G352" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H352" s="0">
-        <x:v>20.4</x:v>
+        <x:v>26.5</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:8">
       <x:c r="A353" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H353" s="0" t="s">
@@ -10429,77 +10429,77 @@
       </x:c>
     </x:row>
     <x:row r="354" spans="1:8">
       <x:c r="A354" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B354" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E354" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G354" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H354" s="0">
-        <x:v>23443.9</x:v>
+        <x:v>23792.9</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:8">
       <x:c r="A355" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D355" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E355" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F355" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H355" s="0">
-        <x:v>1640.9</x:v>
+        <x:v>1634.4</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:8">
       <x:c r="A356" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B356" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D356" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E356" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F356" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G356" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H356" s="0" t="s">
@@ -10507,155 +10507,155 @@
       </x:c>
     </x:row>
     <x:row r="357" spans="1:8">
       <x:c r="A357" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C357" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D357" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E357" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F357" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H357" s="0">
-        <x:v>216.9</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:8">
       <x:c r="A358" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B358" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G358" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H358" s="0">
-        <x:v>11817.5</x:v>
+        <x:v>12155.4</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:8">
       <x:c r="A359" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D359" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E359" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F359" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H359" s="0">
-        <x:v>292.3</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:8">
       <x:c r="A360" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B360" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D360" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G360" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H360" s="0">
-        <x:v>3323</x:v>
+        <x:v>3214.8</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:8">
       <x:c r="A361" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H361" s="0">
-        <x:v>1949.5</x:v>
+        <x:v>1952.9</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:8">
       <x:c r="A362" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B362" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D362" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E362" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F362" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G362" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H362" s="0">
@@ -19529,51 +19529,51 @@
       </x:c>
     </x:row>
     <x:row r="704" spans="1:8">
       <x:c r="A704" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B704" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C704" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D704" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E704" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F704" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G704" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H704" s="0">
-        <x:v>2.5</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:8">
       <x:c r="A705" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C705" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D705" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E705" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F705" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G705" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H705" s="0">
@@ -19607,181 +19607,181 @@
       </x:c>
     </x:row>
     <x:row r="707" spans="1:8">
       <x:c r="A707" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C707" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D707" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E707" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F707" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G707" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H707" s="0">
-        <x:v>12.8</x:v>
+        <x:v>12.5</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:8">
       <x:c r="A708" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B708" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C708" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D708" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E708" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F708" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G708" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H708" s="0">
-        <x:v>28.1</x:v>
+        <x:v>28.7</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:8">
       <x:c r="A709" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C709" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D709" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E709" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F709" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G709" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H709" s="0">
-        <x:v>2.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:8">
       <x:c r="A710" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B710" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C710" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D710" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E710" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F710" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G710" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H710" s="0">
-        <x:v>5.1</x:v>
+        <x:v>4.7</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:8">
       <x:c r="A711" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C711" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D711" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E711" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F711" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G711" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H711" s="0">
-        <x:v>2.4</x:v>
+      <x:c r="H711" s="0" t="s">
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:8">
       <x:c r="A712" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B712" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C712" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D712" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E712" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F712" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G712" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H712" s="0">
-        <x:v>2.1</x:v>
+      <x:c r="H712" s="0" t="s">
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:8">
       <x:c r="A713" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C713" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D713" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E713" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F713" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G713" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H713" s="0" t="s">
@@ -19789,77 +19789,77 @@
       </x:c>
     </x:row>
     <x:row r="714" spans="1:8">
       <x:c r="A714" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B714" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C714" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D714" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E714" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F714" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G714" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H714" s="0">
-        <x:v>1182.9</x:v>
+        <x:v>1324.3</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:8">
       <x:c r="A715" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C715" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D715" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E715" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F715" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G715" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H715" s="0">
-        <x:v>187.4</x:v>
+        <x:v>172.8</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:8">
       <x:c r="A716" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B716" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C716" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D716" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E716" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F716" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G716" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H716" s="0" t="s">
@@ -19867,155 +19867,155 @@
       </x:c>
     </x:row>
     <x:row r="717" spans="1:8">
       <x:c r="A717" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C717" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D717" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E717" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F717" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G717" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H717" s="0">
-        <x:v>15.6</x:v>
+        <x:v>13.1</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:8">
       <x:c r="A718" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B718" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C718" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D718" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E718" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F718" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G718" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H718" s="0">
-        <x:v>481.3</x:v>
+        <x:v>630.2</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:8">
       <x:c r="A719" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C719" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D719" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E719" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F719" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G719" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H719" s="0">
-        <x:v>9.6</x:v>
+        <x:v>9.3</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:8">
       <x:c r="A720" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B720" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C720" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D720" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E720" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F720" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G720" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H720" s="0">
-        <x:v>417.8</x:v>
+        <x:v>416.8</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:8">
       <x:c r="A721" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C721" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D721" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E721" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F721" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G721" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H721" s="0">
-        <x:v>11.9</x:v>
+        <x:v>13.8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -20160,51 +20160,51 @@
         <x:s v="Paper and paper products (17)"/>
         <x:s v="Printing and reproduction of recorded media (18)"/>
         <x:s v="Rubber and plastic products (22)"/>
         <x:s v="Other non-metallic mineral products (23)"/>
         <x:s v="Electrical equipment (27)"/>
         <x:s v="Machinery and equipment n.e.c. (28)"/>
         <x:s v="Electricity, gas, steam and air conditioning supply (35)"/>
         <x:s v="Mining and quarrying (05 to 09)"/>
         <x:s v="Transportable goods industries (05 to 33)"/>
         <x:s v="Industries (05 to 39)"/>
         <x:s v="Food products and beverages (10,11)"/>
         <x:s v="Manufacturing industries (10 to 33)"/>
         <x:s v="Tobacco: leather; petroleum; transport equipment; furniture; repair of machinery (12, 15, 19, 29 to 31,33)"/>
         <x:s v="Chemicals and pharmaceuticals (20, 21)"/>
         <x:s v="Basic metals and fabricated metal products (24,25)"/>
         <x:s v="Computer, electronic and optical products; other manufacturing (26, 32)"/>
         <x:s v="Water supply; sewerage, waste management and remediation activities (36 to 39)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro Million"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="0" maxValue="64293.5" count="463">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="0" maxValue="64293.5" count="460">
         <x:n v="8.5"/>
         <x:n v="4.5"/>
         <x:n v="42.8"/>
         <x:n v="33.3"/>
         <x:n v="72.1"/>
         <x:n v="59.1"/>
         <x:n v="228.6"/>
         <x:n v="27.6"/>
         <x:n v="97.1"/>
         <x:n v="1734.2"/>
         <x:n v="159.9"/>
         <x:n v="3320.6"/>
         <x:n v="5059.2"/>
         <x:n v="476.1"/>
         <x:n v="3160.7"/>
         <x:n v="140.3"/>
         <x:n v="1413"/>
         <x:n v="45"/>
         <x:n v="512.8"/>
         <x:n v="4.4"/>
         <x:n v="4.1"/>
         <x:n v="1"/>
         <x:n v="17.4"/>
         <x:n v="13"/>
         <x:n v="34.4"/>
@@ -20454,67 +20454,64 @@
         <x:n v="30.1"/>
         <x:n v="16618.8"/>
         <x:n v="1183.6"/>
         <x:n v="203.2"/>
         <x:n v="4657.5"/>
         <x:n v="172.1"/>
         <x:n v="6358.2"/>
         <x:n v="1476.6"/>
         <x:n v="7.3"/>
         <x:n v="1.6"/>
         <x:n v="62.6"/>
         <x:n v="28.6"/>
         <x:n v="26.5"/>
         <x:n v="87.5"/>
         <x:n v="369.1"/>
         <x:n v="12.9"/>
         <x:n v="34.2"/>
         <x:n v="2274.5"/>
         <x:n v="29327.3"/>
         <x:n v="665.5"/>
         <x:n v="166.8"/>
         <x:n v="5205.6"/>
         <x:n v="164.1"/>
         <x:n v="18585.2"/>
         <x:n v="1624.5"/>
-        <x:n v="12.5"/>
-[...15 lines deleted...]
-        <x:n v="1949.5"/>
+        <x:n v="94.5"/>
+        <x:n v="36.7"/>
+        <x:n v="9.6"/>
+        <x:n v="171.4"/>
+        <x:n v="438.3"/>
+        <x:n v="47.9"/>
+        <x:n v="189.2"/>
+        <x:n v="23792.9"/>
+        <x:n v="1634.4"/>
+        <x:n v="238"/>
+        <x:n v="12155.4"/>
+        <x:n v="299"/>
+        <x:n v="3214.8"/>
+        <x:n v="1952.9"/>
         <x:n v="2"/>
         <x:n v="9.8"/>
         <x:n v="6.4"/>
         <x:n v="437.6"/>
         <x:n v="6.7"/>
         <x:n v="230.8"/>
         <x:n v="668.4"/>
         <x:n v="11.1"/>
         <x:n v="224.1"/>
         <x:n v="2.4"/>
         <x:n v="24"/>
         <x:n v="10.8"/>
         <x:n v="128.6"/>
         <x:n v="0.8"/>
         <x:n v="2.2"/>
         <x:n v="6.6"/>
         <x:n v="3.8"/>
         <x:n v="7.1"/>
         <x:n v="5.1"/>
         <x:n v="8.4"/>
         <x:n v="227.1"/>
         <x:n v="236.8"/>
         <x:n v="42"/>
         <x:n v="218.8"/>
         <x:n v="6.2"/>
@@ -20616,58 +20613,58 @@
         <x:n v="333.6"/>
         <x:n v="79.4"/>
         <x:n v="29.7"/>
         <x:n v="77.9"/>
         <x:n v="8.8"/>
         <x:n v="96.4"/>
         <x:n v="6.5"/>
         <x:n v="23.3"/>
         <x:n v="22.1"/>
         <x:n v="456.8"/>
         <x:n v="39.6"/>
         <x:n v="4.7"/>
         <x:n v="196.3"/>
         <x:n v="133.2"/>
         <x:n v="9.1"/>
         <x:n v="3.7"/>
         <x:n v="11.2"/>
         <x:n v="24.1"/>
         <x:n v="2.5"/>
         <x:n v="1070.6"/>
         <x:n v="39.3"/>
         <x:n v="394.9"/>
         <x:n v="124.1"/>
         <x:n v="397.4"/>
         <x:n v="21.2"/>
-        <x:n v="28.1"/>
-[...6 lines deleted...]
-        <x:n v="11.9"/>
+        <x:n v="12.5"/>
+        <x:n v="28.7"/>
+        <x:n v="1324.3"/>
+        <x:n v="172.8"/>
+        <x:n v="630.2"/>
+        <x:n v="9.3"/>
+        <x:n v="416.8"/>
+        <x:n v="13.8"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="QDA04C1"/>
     <s v="Capital Acquisitions in Industry"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="13"/>
     <s v="Textiles (13)"/>
     <s v="Euro Million"/>
     <n v="8.5"/>
   </r>
   <r>
     <s v="QDA04C1"/>
     <s v="Capital Acquisitions in Industry"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="14"/>
     <s v="Wearing apparel (14)"/>
@@ -24040,241 +24037,241 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="V3610"/>
     <s v="Computer, electronic and optical products; other manufacturing (26, 32)"/>
     <s v="Euro Million"/>
     <n v="18585.2"/>
   </r>
   <r>
     <s v="QDA04C1"/>
     <s v="Capital Acquisitions in Industry"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="V3945"/>
     <s v="Water supply; sewerage, waste management and remediation activities (36 to 39)"/>
     <s v="Euro Million"/>
     <n v="1624.5"/>
   </r>
   <r>
     <s v="QDA04C1"/>
     <s v="Capital Acquisitions in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="13"/>
     <s v="Textiles (13)"/>
     <s v="Euro Million"/>
-    <n v="12.5"/>
+    <n v="12.9"/>
   </r>
   <r>
     <s v="QDA04C1"/>
     <s v="Capital Acquisitions in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="14"/>
     <s v="Wearing apparel (14)"/>
     <s v="Euro Million"/>
-    <n v="3.5"/>
+    <s v=""/>
   </r>
   <r>
     <s v="QDA04C1"/>
     <s v="Capital Acquisitions in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="16"/>
     <s v="Wood and wood products, except furniture (16)"/>
     <s v="Euro Million"/>
-    <n v="98.1"/>
+    <n v="94.5"/>
   </r>
   <r>
     <s v="QDA04C1"/>
     <s v="Capital Acquisitions in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="17"/>
     <s v="Paper and paper products (17)"/>
     <s v="Euro Million"/>
-    <n v="37"/>
+    <n v="36.7"/>
   </r>
   <r>
     <s v="QDA04C1"/>
     <s v="Capital Acquisitions in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="18"/>
     <s v="Printing and reproduction of recorded media (18)"/>
     <s v="Euro Million"/>
-    <n v="10"/>
+    <n v="9.6"/>
   </r>
   <r>
     <s v="QDA04C1"/>
     <s v="Capital Acquisitions in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="22"/>
     <s v="Rubber and plastic products (22)"/>
     <s v="Euro Million"/>
-    <n v="168.5"/>
+    <n v="171.4"/>
   </r>
   <r>
     <s v="QDA04C1"/>
     <s v="Capital Acquisitions in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="23"/>
     <s v="Other non-metallic mineral products (23)"/>
     <s v="Euro Million"/>
-    <n v="436.7"/>
+    <n v="438.3"/>
   </r>
   <r>
     <s v="QDA04C1"/>
     <s v="Capital Acquisitions in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="27"/>
     <s v="Electrical equipment (27)"/>
     <s v="Euro Million"/>
-    <n v="47.4"/>
+    <n v="47.9"/>
   </r>
   <r>
     <s v="QDA04C1"/>
     <s v="Capital Acquisitions in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="28"/>
     <s v="Machinery and equipment n.e.c. (28)"/>
     <s v="Euro Million"/>
-    <n v="190.5"/>
+    <n v="189.2"/>
   </r>
   <r>
     <s v="QDA04C1"/>
     <s v="Capital Acquisitions in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="35"/>
     <s v="Electricity, gas, steam and air conditioning supply (35)"/>
     <s v="Euro Million"/>
-    <n v="3179.2"/>
+    <s v=""/>
   </r>
   <r>
     <s v="QDA04C1"/>
     <s v="Capital Acquisitions in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="V0800"/>
     <s v="Mining and quarrying (05 to 09)"/>
     <s v="Euro Million"/>
-    <n v="20.4"/>
+    <n v="26.5"/>
   </r>
   <r>
     <s v="QDA04C1"/>
     <s v="Capital Acquisitions in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="V1000"/>
     <s v="Transportable goods industries (05 to 33)"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="QDA04C1"/>
     <s v="Capital Acquisitions in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="Euro Million"/>
-    <n v="23443.9"/>
+    <n v="23792.9"/>
   </r>
   <r>
     <s v="QDA04C1"/>
     <s v="Capital Acquisitions in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="V1800"/>
     <s v="Food products and beverages (10,11)"/>
     <s v="Euro Million"/>
-    <n v="1640.9"/>
+    <n v="1634.4"/>
   </r>
   <r>
     <s v="QDA04C1"/>
     <s v="Capital Acquisitions in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="QDA04C1"/>
     <s v="Capital Acquisitions in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="V2184"/>
     <s v="Tobacco: leather; petroleum; transport equipment; furniture; repair of machinery (12, 15, 19, 29 to 31,33)"/>
     <s v="Euro Million"/>
-    <n v="216.9"/>
+    <n v="238"/>
   </r>
   <r>
     <s v="QDA04C1"/>
     <s v="Capital Acquisitions in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="V3100"/>
     <s v="Chemicals and pharmaceuticals (20, 21)"/>
     <s v="Euro Million"/>
-    <n v="11817.5"/>
+    <n v="12155.4"/>
   </r>
   <r>
     <s v="QDA04C1"/>
     <s v="Capital Acquisitions in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="V3500"/>
     <s v="Basic metals and fabricated metal products (24,25)"/>
     <s v="Euro Million"/>
-    <n v="292.3"/>
+    <n v="299"/>
   </r>
   <r>
     <s v="QDA04C1"/>
     <s v="Capital Acquisitions in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="V3610"/>
     <s v="Computer, electronic and optical products; other manufacturing (26, 32)"/>
     <s v="Euro Million"/>
-    <n v="3323"/>
+    <n v="3214.8"/>
   </r>
   <r>
     <s v="QDA04C1"/>
     <s v="Capital Acquisitions in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="V3945"/>
     <s v="Water supply; sewerage, waste management and remediation activities (36 to 39)"/>
     <s v="Euro Million"/>
-    <n v="1949.5"/>
+    <n v="1952.9"/>
   </r>
   <r>
     <s v="QDA04C2"/>
     <s v="Capital Sales in Industry"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="13"/>
     <s v="Textiles (13)"/>
     <s v="Euro Million"/>
     <n v="2.6"/>
   </r>
   <r>
     <s v="QDA04C2"/>
     <s v="Capital Sales in Industry"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="14"/>
     <s v="Wearing apparel (14)"/>
     <s v="Euro Million"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="QDA04C2"/>
     <s v="Capital Sales in Industry"/>
     <s v="2008"/>
@@ -27660,199 +27657,199 @@
     <s v="2025"/>
     <s v="2025"/>
     <s v="13"/>
     <s v="Textiles (13)"/>
     <s v="Euro Million"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="QDA04C2"/>
     <s v="Capital Sales in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="14"/>
     <s v="Wearing apparel (14)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="QDA04C2"/>
     <s v="Capital Sales in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="16"/>
     <s v="Wood and wood products, except furniture (16)"/>
     <s v="Euro Million"/>
-    <n v="2.5"/>
+    <n v="2.2"/>
   </r>
   <r>
     <s v="QDA04C2"/>
     <s v="Capital Sales in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="17"/>
     <s v="Paper and paper products (17)"/>
     <s v="Euro Million"/>
     <n v="1.6"/>
   </r>
   <r>
     <s v="QDA04C2"/>
     <s v="Capital Sales in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="18"/>
     <s v="Printing and reproduction of recorded media (18)"/>
     <s v="Euro Million"/>
     <n v="2.1"/>
   </r>
   <r>
     <s v="QDA04C2"/>
     <s v="Capital Sales in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="22"/>
     <s v="Rubber and plastic products (22)"/>
     <s v="Euro Million"/>
-    <n v="12.8"/>
+    <n v="12.5"/>
   </r>
   <r>
     <s v="QDA04C2"/>
     <s v="Capital Sales in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="23"/>
     <s v="Other non-metallic mineral products (23)"/>
     <s v="Euro Million"/>
-    <n v="28.1"/>
+    <n v="28.7"/>
   </r>
   <r>
     <s v="QDA04C2"/>
     <s v="Capital Sales in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="27"/>
     <s v="Electrical equipment (27)"/>
     <s v="Euro Million"/>
-    <n v="2.4"/>
+    <n v="2.3"/>
   </r>
   <r>
     <s v="QDA04C2"/>
     <s v="Capital Sales in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="28"/>
     <s v="Machinery and equipment n.e.c. (28)"/>
     <s v="Euro Million"/>
-    <n v="5.1"/>
+    <n v="4.7"/>
   </r>
   <r>
     <s v="QDA04C2"/>
     <s v="Capital Sales in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="35"/>
     <s v="Electricity, gas, steam and air conditioning supply (35)"/>
     <s v="Euro Million"/>
-    <n v="2.4"/>
+    <s v=""/>
   </r>
   <r>
     <s v="QDA04C2"/>
     <s v="Capital Sales in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="V0800"/>
     <s v="Mining and quarrying (05 to 09)"/>
     <s v="Euro Million"/>
-    <n v="2.1"/>
+    <s v=""/>
   </r>
   <r>
     <s v="QDA04C2"/>
     <s v="Capital Sales in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="V1000"/>
     <s v="Transportable goods industries (05 to 33)"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="QDA04C2"/>
     <s v="Capital Sales in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="Euro Million"/>
-    <n v="1182.9"/>
+    <n v="1324.3"/>
   </r>
   <r>
     <s v="QDA04C2"/>
     <s v="Capital Sales in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="V1800"/>
     <s v="Food products and beverages (10,11)"/>
     <s v="Euro Million"/>
-    <n v="187.4"/>
+    <n v="172.8"/>
   </r>
   <r>
     <s v="QDA04C2"/>
     <s v="Capital Sales in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="QDA04C2"/>
     <s v="Capital Sales in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="V2184"/>
     <s v="Tobacco: leather; petroleum; transport equipment; furniture; repair of machinery (12, 15, 19, 29 to 31,33)"/>
     <s v="Euro Million"/>
-    <n v="15.6"/>
+    <n v="13.1"/>
   </r>
   <r>
     <s v="QDA04C2"/>
     <s v="Capital Sales in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="V3100"/>
     <s v="Chemicals and pharmaceuticals (20, 21)"/>
     <s v="Euro Million"/>
-    <n v="481.3"/>
+    <n v="630.2"/>
   </r>
   <r>
     <s v="QDA04C2"/>
     <s v="Capital Sales in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="V3500"/>
     <s v="Basic metals and fabricated metal products (24,25)"/>
     <s v="Euro Million"/>
-    <n v="9.6"/>
+    <n v="9.3"/>
   </r>
   <r>
     <s v="QDA04C2"/>
     <s v="Capital Sales in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="V3610"/>
     <s v="Computer, electronic and optical products; other manufacturing (26, 32)"/>
     <s v="Euro Million"/>
-    <n v="417.8"/>
+    <n v="416.8"/>
   </r>
   <r>
     <s v="QDA04C2"/>
     <s v="Capital Sales in Industry"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="V3945"/>
     <s v="Water supply; sewerage, waste management and remediation activities (36 to 39)"/>
     <s v="Euro Million"/>
-    <n v="11.9"/>
+    <n v="13.8"/>
   </r>
 </pivotCacheRecords>
 </file>