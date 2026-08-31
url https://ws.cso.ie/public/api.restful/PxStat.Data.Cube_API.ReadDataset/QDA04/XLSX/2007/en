--- v3 (2026-07-08)
+++ v4 (2026-08-31)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8be83a4d6022485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/636f4b60805b49d1a1697adb9f414679.psmdcp" Id="R7a96d97650464233" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a79c18e72234675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64b8bc91f1e844578f9b4b0bc17cb042.psmdcp" Id="R13738d6e019c45a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>