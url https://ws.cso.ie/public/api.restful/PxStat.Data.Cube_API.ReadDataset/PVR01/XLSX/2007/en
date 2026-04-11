--- v0 (2025-10-02)
+++ v1 (2026-04-11)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81b8062839c747e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1f3b83f60c54f88992600c053ee9af2.psmdcp" Id="R1d818c3e945d4ba1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb1f678979b4bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6900008858b46929144f0034d946c21.psmdcp" Id="Rf55097cd5d674c00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>PVR01</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Port Visits Using Real-Time Shipping Data</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>8/12/2025 11:00:00 AM</x:t>
+    <x:t>12/08/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Automatic Identification System (AIS) data are supplied by the Task Team on AIS Data of the UN Committee of Experts on Big data and Data Science for Official Statistics, and accessed through the UN Global Platform (UNGP) which holds a global repository of live and archived AIS data. The main benefit of this data source is the production of timelier statistics. &lt;br&gt;Please note that current CSO analysis does show up differences between the AIS based estimates and official statistics. The CSO continues to develop and produce experimental statistics for port traffic in parallel with the official statistics.&lt;br&gt;This table summarises the results of seven main Irish ports areas:&lt;br&gt;1. Bantry Bay Maritime Area&lt;br&gt;2. Drogheda Maritime Area&lt;br&gt;3. Dublin Maritime Area&lt;br&gt;4. Shannon Foynes Maritime Area&lt;br&gt;5. Cork Maritime Area&lt;br&gt;6. Rosslare Maritime Area&lt;br&gt;7. Waterford Maritime Area</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PVR01/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>THA</x:t>
   </x:si>
   <x:si>
     <x:t>Transport Dashboard</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -544,387 +544,164 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...335 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="31">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+      </items>
+    </pivotField>
+    <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="31">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04214V04986" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Irish Port Areas" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H32" totalsRowShown="0">
   <x:autoFilter ref="A1:H32"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Month"/>
     <x:tableColumn id="5" name="C04214V04986"/>
     <x:tableColumn id="6" name="Irish Port Areas"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1193,51 +970,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PVR01/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1426,51 +1203,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H32"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="15.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="30.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -2290,51 +2067,51 @@
       <x:c r="E32" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H32" s="0">
         <x:v>1198</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -2351,51 +2128,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H32" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="PVR01C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Arrivals"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
       <x:sharedItems count="31">
         <x:s v="2023M01"/>
         <x:s v="2023M02"/>
         <x:s v="2023M03"/>
         <x:s v="2023M04"/>
         <x:s v="2023M05"/>
         <x:s v="2023M06"/>
         <x:s v="2023M07"/>
         <x:s v="2023M08"/>
         <x:s v="2023M09"/>
         <x:s v="2023M10"/>
         <x:s v="2023M11"/>
@@ -2489,27 +2266,338 @@
         <x:n v="795"/>
         <x:n v="915"/>
         <x:n v="892"/>
         <x:n v="1059"/>
         <x:n v="1043"/>
         <x:n v="1107"/>
         <x:n v="1093"/>
         <x:n v="1023"/>
         <x:n v="904"/>
         <x:n v="860"/>
         <x:n v="742"/>
         <x:n v="834"/>
         <x:n v="891"/>
         <x:n v="1014"/>
         <x:n v="1042"/>
         <x:n v="1169"/>
         <x:n v="1080"/>
         <x:n v="1198"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="PVR01C01"/>
+    <s v="Arrivals"/>
+    <s v="2023M01"/>
+    <s v="2023 January"/>
+    <s v="IEMIPAR"/>
+    <s v="All Main Irish Port Maritime Areas"/>
+    <s v="Number"/>
+    <n v="855"/>
+  </r>
+  <r>
+    <s v="PVR01C01"/>
+    <s v="Arrivals"/>
+    <s v="2023M02"/>
+    <s v="2023 February"/>
+    <s v="IEMIPAR"/>
+    <s v="All Main Irish Port Maritime Areas"/>
+    <s v="Number"/>
+    <n v="819"/>
+  </r>
+  <r>
+    <s v="PVR01C01"/>
+    <s v="Arrivals"/>
+    <s v="2023M03"/>
+    <s v="2023 March"/>
+    <s v="IEMIPAR"/>
+    <s v="All Main Irish Port Maritime Areas"/>
+    <s v="Number"/>
+    <n v="990"/>
+  </r>
+  <r>
+    <s v="PVR01C01"/>
+    <s v="Arrivals"/>
+    <s v="2023M04"/>
+    <s v="2023 April"/>
+    <s v="IEMIPAR"/>
+    <s v="All Main Irish Port Maritime Areas"/>
+    <s v="Number"/>
+    <n v="967"/>
+  </r>
+  <r>
+    <s v="PVR01C01"/>
+    <s v="Arrivals"/>
+    <s v="2023M05"/>
+    <s v="2023 May"/>
+    <s v="IEMIPAR"/>
+    <s v="All Main Irish Port Maritime Areas"/>
+    <s v="Number"/>
+    <n v="1081"/>
+  </r>
+  <r>
+    <s v="PVR01C01"/>
+    <s v="Arrivals"/>
+    <s v="2023M06"/>
+    <s v="2023 June"/>
+    <s v="IEMIPAR"/>
+    <s v="All Main Irish Port Maritime Areas"/>
+    <s v="Number"/>
+    <n v="1078"/>
+  </r>
+  <r>
+    <s v="PVR01C01"/>
+    <s v="Arrivals"/>
+    <s v="2023M07"/>
+    <s v="2023 July"/>
+    <s v="IEMIPAR"/>
+    <s v="All Main Irish Port Maritime Areas"/>
+    <s v="Number"/>
+    <n v="1028"/>
+  </r>
+  <r>
+    <s v="PVR01C01"/>
+    <s v="Arrivals"/>
+    <s v="2023M08"/>
+    <s v="2023 August"/>
+    <s v="IEMIPAR"/>
+    <s v="All Main Irish Port Maritime Areas"/>
+    <s v="Number"/>
+    <n v="1076"/>
+  </r>
+  <r>
+    <s v="PVR01C01"/>
+    <s v="Arrivals"/>
+    <s v="2023M09"/>
+    <s v="2023 September"/>
+    <s v="IEMIPAR"/>
+    <s v="All Main Irish Port Maritime Areas"/>
+    <s v="Number"/>
+    <n v="991"/>
+  </r>
+  <r>
+    <s v="PVR01C01"/>
+    <s v="Arrivals"/>
+    <s v="2023M10"/>
+    <s v="2023 October"/>
+    <s v="IEMIPAR"/>
+    <s v="All Main Irish Port Maritime Areas"/>
+    <s v="Number"/>
+    <n v="1037"/>
+  </r>
+  <r>
+    <s v="PVR01C01"/>
+    <s v="Arrivals"/>
+    <s v="2023M11"/>
+    <s v="2023 November"/>
+    <s v="IEMIPAR"/>
+    <s v="All Main Irish Port Maritime Areas"/>
+    <s v="Number"/>
+    <n v="869"/>
+  </r>
+  <r>
+    <s v="PVR01C01"/>
+    <s v="Arrivals"/>
+    <s v="2023M12"/>
+    <s v="2023 December"/>
+    <s v="IEMIPAR"/>
+    <s v="All Main Irish Port Maritime Areas"/>
+    <s v="Number"/>
+    <n v="828"/>
+  </r>
+  <r>
+    <s v="PVR01C01"/>
+    <s v="Arrivals"/>
+    <s v="2024M01"/>
+    <s v="2024 January"/>
+    <s v="IEMIPAR"/>
+    <s v="All Main Irish Port Maritime Areas"/>
+    <s v="Number"/>
+    <n v="758"/>
+  </r>
+  <r>
+    <s v="PVR01C01"/>
+    <s v="Arrivals"/>
+    <s v="2024M02"/>
+    <s v="2024 February"/>
+    <s v="IEMIPAR"/>
+    <s v="All Main Irish Port Maritime Areas"/>
+    <s v="Number"/>
+    <n v="795"/>
+  </r>
+  <r>
+    <s v="PVR01C01"/>
+    <s v="Arrivals"/>
+    <s v="2024M03"/>
+    <s v="2024 March"/>
+    <s v="IEMIPAR"/>
+    <s v="All Main Irish Port Maritime Areas"/>
+    <s v="Number"/>
+    <n v="915"/>
+  </r>
+  <r>
+    <s v="PVR01C01"/>
+    <s v="Arrivals"/>
+    <s v="2024M04"/>
+    <s v="2024 April"/>
+    <s v="IEMIPAR"/>
+    <s v="All Main Irish Port Maritime Areas"/>
+    <s v="Number"/>
+    <n v="892"/>
+  </r>
+  <r>
+    <s v="PVR01C01"/>
+    <s v="Arrivals"/>
+    <s v="2024M05"/>
+    <s v="2024 May"/>
+    <s v="IEMIPAR"/>
+    <s v="All Main Irish Port Maritime Areas"/>
+    <s v="Number"/>
+    <n v="1059"/>
+  </r>
+  <r>
+    <s v="PVR01C01"/>
+    <s v="Arrivals"/>
+    <s v="2024M06"/>
+    <s v="2024 June"/>
+    <s v="IEMIPAR"/>
+    <s v="All Main Irish Port Maritime Areas"/>
+    <s v="Number"/>
+    <n v="1043"/>
+  </r>
+  <r>
+    <s v="PVR01C01"/>
+    <s v="Arrivals"/>
+    <s v="2024M07"/>
+    <s v="2024 July"/>
+    <s v="IEMIPAR"/>
+    <s v="All Main Irish Port Maritime Areas"/>
+    <s v="Number"/>
+    <n v="1107"/>
+  </r>
+  <r>
+    <s v="PVR01C01"/>
+    <s v="Arrivals"/>
+    <s v="2024M08"/>
+    <s v="2024 August"/>
+    <s v="IEMIPAR"/>
+    <s v="All Main Irish Port Maritime Areas"/>
+    <s v="Number"/>
+    <n v="1093"/>
+  </r>
+  <r>
+    <s v="PVR01C01"/>
+    <s v="Arrivals"/>
+    <s v="2024M09"/>
+    <s v="2024 September"/>
+    <s v="IEMIPAR"/>
+    <s v="All Main Irish Port Maritime Areas"/>
+    <s v="Number"/>
+    <n v="1023"/>
+  </r>
+  <r>
+    <s v="PVR01C01"/>
+    <s v="Arrivals"/>
+    <s v="2024M10"/>
+    <s v="2024 October"/>
+    <s v="IEMIPAR"/>
+    <s v="All Main Irish Port Maritime Areas"/>
+    <s v="Number"/>
+    <n v="904"/>
+  </r>
+  <r>
+    <s v="PVR01C01"/>
+    <s v="Arrivals"/>
+    <s v="2024M11"/>
+    <s v="2024 November"/>
+    <s v="IEMIPAR"/>
+    <s v="All Main Irish Port Maritime Areas"/>
+    <s v="Number"/>
+    <n v="860"/>
+  </r>
+  <r>
+    <s v="PVR01C01"/>
+    <s v="Arrivals"/>
+    <s v="2024M12"/>
+    <s v="2024 December"/>
+    <s v="IEMIPAR"/>
+    <s v="All Main Irish Port Maritime Areas"/>
+    <s v="Number"/>
+    <n v="742"/>
+  </r>
+  <r>
+    <s v="PVR01C01"/>
+    <s v="Arrivals"/>
+    <s v="2025M01"/>
+    <s v="2025 January"/>
+    <s v="IEMIPAR"/>
+    <s v="All Main Irish Port Maritime Areas"/>
+    <s v="Number"/>
+    <n v="834"/>
+  </r>
+  <r>
+    <s v="PVR01C01"/>
+    <s v="Arrivals"/>
+    <s v="2025M02"/>
+    <s v="2025 February"/>
+    <s v="IEMIPAR"/>
+    <s v="All Main Irish Port Maritime Areas"/>
+    <s v="Number"/>
+    <n v="891"/>
+  </r>
+  <r>
+    <s v="PVR01C01"/>
+    <s v="Arrivals"/>
+    <s v="2025M03"/>
+    <s v="2025 March"/>
+    <s v="IEMIPAR"/>
+    <s v="All Main Irish Port Maritime Areas"/>
+    <s v="Number"/>
+    <n v="1014"/>
+  </r>
+  <r>
+    <s v="PVR01C01"/>
+    <s v="Arrivals"/>
+    <s v="2025M04"/>
+    <s v="2025 April"/>
+    <s v="IEMIPAR"/>
+    <s v="All Main Irish Port Maritime Areas"/>
+    <s v="Number"/>
+    <n v="1042"/>
+  </r>
+  <r>
+    <s v="PVR01C01"/>
+    <s v="Arrivals"/>
+    <s v="2025M05"/>
+    <s v="2025 May"/>
+    <s v="IEMIPAR"/>
+    <s v="All Main Irish Port Maritime Areas"/>
+    <s v="Number"/>
+    <n v="1169"/>
+  </r>
+  <r>
+    <s v="PVR01C01"/>
+    <s v="Arrivals"/>
+    <s v="2025M06"/>
+    <s v="2025 June"/>
+    <s v="IEMIPAR"/>
+    <s v="All Main Irish Port Maritime Areas"/>
+    <s v="Number"/>
+    <n v="1080"/>
+  </r>
+  <r>
+    <s v="PVR01C01"/>
+    <s v="Arrivals"/>
+    <s v="2025M07"/>
+    <s v="2025 July"/>
+    <s v="IEMIPAR"/>
+    <s v="All Main Irish Port Maritime Areas"/>
+    <s v="Number"/>
+    <n v="1198"/>
+  </r>
+</pivotCacheRecords>
 </file>