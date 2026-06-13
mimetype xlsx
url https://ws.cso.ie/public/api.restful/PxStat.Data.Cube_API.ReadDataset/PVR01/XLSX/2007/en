--- v1 (2026-04-11)
+++ v2 (2026-06-13)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb1f678979b4bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6900008858b46929144f0034d946c21.psmdcp" Id="Rf55097cd5d674c00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00bdf45b4dfe4c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88a2ffe872e84a3896bf908989c1141c.psmdcp" Id="R9f057463a5d54112" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>