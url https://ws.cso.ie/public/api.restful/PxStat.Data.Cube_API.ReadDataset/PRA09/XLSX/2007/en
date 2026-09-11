--- v5 (2026-07-22)
+++ v6 (2026-09-11)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5797ea28ad184550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3895db8083044eb7b4e62ebd69338cd3.psmdcp" Id="R26053f4dd232470b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2050d9a753674ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65d139ea4e654dd99d33ee93d11c3918.psmdcp" Id="Re67c86e7fd104744" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Fine sentences with 1 year re-offending indicator</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>25/03/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>1 year re-offending allows 1 year for court proceedings to be completed in order that it qualifies as a re-offending incident. Note: Please be advised that .. is used when the figure is zero or the figure cannot be published because of confidentiality reasons. All offences refers to the total number of re-offences during the reference period.&lt;br&gt;CSO's database tables on prison re-offending from 2011-2018 have been adjusted in 2021 due to methodological updates to how re-offending estimates are calculated. Further information of the adjustment and the main publication on prison re-offending are available here(https://www.cso.ie/en/releasesandpublications/ep/p-pros/prisonre-offendingstatistics2011-2018/methodologicalupdates/).&lt;br&gt;Figures corrected 25 March 2025.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PRA09/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PRA09/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>PROS</x:t>
   </x:si>
   <x:si>
     <x:t>Prison Reoffending Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Felix Colman</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>Felix.Coleman@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -904,51 +904,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PRA09/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PRA09/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">