--- v6 (2026-09-11)
+++ v7 (2026-11-03)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2050d9a753674ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65d139ea4e654dd99d33ee93d11c3918.psmdcp" Id="Re67c86e7fd104744" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bb27045b9694240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6d5374e40e3a42e992bc13ed273f243c.psmdcp" Id="R64f8bbe725754f27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Fine sentences with 1 year re-offending indicator</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>25/03/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>1 year re-offending allows 1 year for court proceedings to be completed in order that it qualifies as a re-offending incident. Note: Please be advised that .. is used when the figure is zero or the figure cannot be published because of confidentiality reasons. All offences refers to the total number of re-offences during the reference period.&lt;br&gt;CSO's database tables on prison re-offending from 2011-2018 have been adjusted in 2021 due to methodological updates to how re-offending estimates are calculated. Further information of the adjustment and the main publication on prison re-offending are available here(https://www.cso.ie/en/releasesandpublications/ep/p-pros/prisonre-offendingstatistics2011-2018/methodologicalupdates/).&lt;br&gt;Figures corrected 25 March 2025.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PRA09/XLSX/2007/en</x:t>
+    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PRA09/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>PROS</x:t>
   </x:si>
   <x:si>
     <x:t>Prison Reoffending Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Felix Colman</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>Felix.Coleman@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -904,51 +904,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PRA09/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PRA09/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">