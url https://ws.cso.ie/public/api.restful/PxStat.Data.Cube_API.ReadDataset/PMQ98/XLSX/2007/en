--- v0 (2026-03-15)
+++ v1 (2026-07-25)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf84cd1d30cc9484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aeb7025c89d0471c9f9e2ed30fb3c9ad.psmdcp" Id="Rd4efd3511be14770" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81837e7fd9794125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f8ce8a22cae494d9f81f049d627896e.psmdcp" Id="Rbc29a45f00f84532" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>PMQ98</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
-    <x:t>Employees who do not have an occupational pension scheme (but to whom the scheme applies) who have heard of the auto enrolment scheme by their willingness to remain if opted into the scheme</x:t>
+    <x:t>Employees who do not have an occupational pension scheme (but to whom the scheme applies) who have heard of the auto-enrolment scheme by their willingness to remain if opted into the scheme</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>07/04/2025 11:00:00</x:t>
+    <x:t>17/04/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>Not stated includes people who don't know.&lt;br&gt;Occupational pension scheme from their current employment. Please see Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-pens/pensioncoverage2024/backgroundnotes/) for further details.&lt;br&gt;The mode effect due to change in data collection mode may cause some variation in survey results and is detailed in the Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-pens/pensioncoverage2024/backgroundnotes/).</x:t>
+    <x:t>Employees aged between 23 and 60 with no occupational pension scheme from their current employment. Please see Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-pens/pensioncoverage2024/backgroundnotes/) for further details.&lt;br&gt;People are eligible for the auto-enrolment scheme up to their 60th birthday.&lt;br&gt;The mode effect due to change in data collection mode may cause some variation in survey results and is detailed in the Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-pens/pensioncoverage2024/backgroundnotes/).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PMQ98/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>PENS</x:t>
   </x:si>
   <x:si>
     <x:t>Pension Coverage</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Maureen Delamere</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -167,75 +167,84 @@
   <x:si>
     <x:t>Statistic Label</x:t>
   </x:si>
   <x:si>
     <x:t>TLIST(Q1)</x:t>
   </x:si>
   <x:si>
     <x:t>Quarter</x:t>
   </x:si>
   <x:si>
     <x:t>C02539V03074</x:t>
   </x:si>
   <x:si>
     <x:t>Nationality</x:t>
   </x:si>
   <x:si>
     <x:t>UNIT</x:t>
   </x:si>
   <x:si>
     <x:t>VALUE</x:t>
   </x:si>
   <x:si>
     <x:t>PMQ98C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Yes willing to stay in the scheme if auto enrolled</x:t>
+    <x:t>Yes, willing to stay in the scheme if auto-enrolled</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q3</x:t>
   </x:si>
   <x:si>
     <x:t>IE</x:t>
   </x:si>
   <x:si>
     <x:t>Irish</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
   <x:si>
     <x:t>IE05</x:t>
   </x:si>
   <x:si>
     <x:t>Non-Irish</x:t>
   </x:si>
   <x:si>
+    <x:t>-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All nationalities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025Q3</x:t>
+  </x:si>
+  <x:si>
     <x:t>PMQ98C02</x:t>
   </x:si>
   <x:si>
-    <x:t>Not willing to stay in the scheme if auto enrolled</x:t>
+    <x:t>Not willing to stay in the scheme if auto-enrolled</x:t>
   </x:si>
   <x:si>
     <x:t>PMQ98C03</x:t>
   </x:si>
   <x:si>
     <x:t>Not stated / don’t know</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
@@ -397,97 +406,101 @@
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="1">
-[...8 lines deleted...]
-    <pivotField name="C02539V03074" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
-    <pivotField name="Nationality" axis="axisRow" showAll="0" defaultSubtotal="0">
+    <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02539V03074" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Nationality" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H7" totalsRowShown="0">
-  <x:autoFilter ref="A1:H7"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H19" totalsRowShown="0">
+  <x:autoFilter ref="A1:H19"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C02539V03074"/>
     <x:tableColumn id="6" name="Nationality"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -988,62 +1001,62 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H7"/>
+  <x:dimension ref="A1:H19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="43.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="44.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
-    <x:col min="6" max="6" width="12.853482" style="0" customWidth="1"/>
+    <x:col min="6" max="6" width="14.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>45</x:v>
@@ -1084,150 +1097,462 @@
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H3" s="0">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H4" s="0">
-        <x:v>12</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="A5" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H5" s="0">
-        <x:v>12</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="A6" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="B6" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H6" s="0">
-        <x:v>15</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="B7" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H7" s="0">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:8">
+      <x:c r="A8" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G8" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H8" s="0">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:8">
+      <x:c r="A9" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G9" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H9" s="0">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:8">
+      <x:c r="A10" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G10" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H10" s="0">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:8">
+      <x:c r="A11" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C11" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G11" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H11" s="0">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:8">
+      <x:c r="A12" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C12" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G12" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H12" s="0">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:8">
+      <x:c r="A13" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G13" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H13" s="0">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:8">
+      <x:c r="A14" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C14" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G14" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H14" s="0">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:8">
+      <x:c r="A15" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C15" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G15" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H15" s="0">
         <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:8">
+      <x:c r="A16" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G16" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H16" s="0">
+        <x:v>16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:8">
+      <x:c r="A17" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C17" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G17" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H17" s="0">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:8">
+      <x:c r="A18" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G18" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H18" s="0">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:8">
+      <x:c r="A19" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F19" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G19" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H19" s="0">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -1271,134 +1596,265 @@
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="3">
         <x:s v="PMQ98C01"/>
         <x:s v="PMQ98C02"/>
         <x:s v="PMQ98C03"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="3">
-        <x:s v="Yes willing to stay in the scheme if auto enrolled"/>
-        <x:s v="Not willing to stay in the scheme if auto enrolled"/>
+        <x:s v="Yes, willing to stay in the scheme if auto-enrolled"/>
+        <x:s v="Not willing to stay in the scheme if auto-enrolled"/>
         <x:s v="Not stated / don’t know"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="1">
+      <x:sharedItems count="2">
         <x:s v="2024Q3"/>
+        <x:s v="2025Q3"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="1">
+      <x:sharedItems count="2">
         <x:s v="2024Q3"/>
+        <x:s v="2025Q3"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02539V03074">
-      <x:sharedItems count="2">
+      <x:sharedItems count="3">
         <x:s v="IE"/>
         <x:s v="IE05"/>
+        <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Nationality">
-      <x:sharedItems count="2">
+      <x:sharedItems count="3">
         <x:s v="Irish"/>
         <x:s v="Non-Irish"/>
+        <x:s v="All nationalities"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="12" maxValue="73" count="5">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="8" maxValue="74" count="12">
         <x:n v="73"/>
         <x:n v="68"/>
+        <x:n v="72"/>
+        <x:n v="74"/>
         <x:n v="12"/>
+        <x:n v="14"/>
+        <x:n v="8"/>
+        <x:n v="13"/>
         <x:n v="15"/>
         <x:n v="20"/>
+        <x:n v="16"/>
+        <x:n v="18"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="PMQ98C01"/>
-    <s v="Yes willing to stay in the scheme if auto enrolled"/>
+    <s v="Yes, willing to stay in the scheme if auto-enrolled"/>
     <s v="2024Q3"/>
     <s v="2024Q3"/>
     <s v="IE"/>
     <s v="Irish"/>
     <s v="%"/>
     <n v="73"/>
   </r>
   <r>
     <s v="PMQ98C01"/>
-    <s v="Yes willing to stay in the scheme if auto enrolled"/>
+    <s v="Yes, willing to stay in the scheme if auto-enrolled"/>
     <s v="2024Q3"/>
     <s v="2024Q3"/>
     <s v="IE05"/>
     <s v="Non-Irish"/>
     <s v="%"/>
     <n v="68"/>
   </r>
   <r>
+    <s v="PMQ98C01"/>
+    <s v="Yes, willing to stay in the scheme if auto-enrolled"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="%"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="PMQ98C01"/>
+    <s v="Yes, willing to stay in the scheme if auto-enrolled"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="%"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="PMQ98C01"/>
+    <s v="Yes, willing to stay in the scheme if auto-enrolled"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="%"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="PMQ98C01"/>
+    <s v="Yes, willing to stay in the scheme if auto-enrolled"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="%"/>
+    <n v="72"/>
+  </r>
+  <r>
     <s v="PMQ98C02"/>
-    <s v="Not willing to stay in the scheme if auto enrolled"/>
+    <s v="Not willing to stay in the scheme if auto-enrolled"/>
     <s v="2024Q3"/>
     <s v="2024Q3"/>
     <s v="IE"/>
     <s v="Irish"/>
     <s v="%"/>
     <n v="12"/>
   </r>
   <r>
     <s v="PMQ98C02"/>
-    <s v="Not willing to stay in the scheme if auto enrolled"/>
+    <s v="Not willing to stay in the scheme if auto-enrolled"/>
     <s v="2024Q3"/>
     <s v="2024Q3"/>
     <s v="IE05"/>
     <s v="Non-Irish"/>
     <s v="%"/>
     <n v="12"/>
+  </r>
+  <r>
+    <s v="PMQ98C02"/>
+    <s v="Not willing to stay in the scheme if auto-enrolled"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="PMQ98C02"/>
+    <s v="Not willing to stay in the scheme if auto-enrolled"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="PMQ98C02"/>
+    <s v="Not willing to stay in the scheme if auto-enrolled"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="PMQ98C02"/>
+    <s v="Not willing to stay in the scheme if auto-enrolled"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="%"/>
+    <n v="13"/>
   </r>
   <r>
     <s v="PMQ98C03"/>
     <s v="Not stated / don’t know"/>
     <s v="2024Q3"/>
     <s v="2024Q3"/>
     <s v="IE"/>
     <s v="Irish"/>
     <s v="%"/>
     <n v="15"/>
   </r>
   <r>
     <s v="PMQ98C03"/>
     <s v="Not stated / don’t know"/>
     <s v="2024Q3"/>
     <s v="2024Q3"/>
     <s v="IE05"/>
     <s v="Non-Irish"/>
     <s v="%"/>
     <n v="20"/>
   </r>
+  <r>
+    <s v="PMQ98C03"/>
+    <s v="Not stated / don’t know"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="PMQ98C03"/>
+    <s v="Not stated / don’t know"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="PMQ98C03"/>
+    <s v="Not stated / don’t know"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="PMQ98C03"/>
+    <s v="Not stated / don’t know"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
 </pivotCacheRecords>
 </file>