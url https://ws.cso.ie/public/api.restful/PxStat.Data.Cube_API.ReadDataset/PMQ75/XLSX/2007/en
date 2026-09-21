--- v0 (2025-11-04)
+++ v1 (2026-09-21)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d5d01d7464741d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63b8fe98ebc4486eb40618df8b05266b.psmdcp" Id="Ree497157338943c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe3c42607d604835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/569059a217ac4e04ae98830f0d7faa6e.psmdcp" Id="Rec4693e7d79c497e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>PMQ75</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
-    <x:t>Employees who do not have an occupational pension scheme (but to whom the scheme applies) who have heard of the auto enrolment scheme by their willingness to remain if opted into the scheme</x:t>
+    <x:t>Employees who do not have an occupational pension scheme (but to whom the scheme applies) who have heard of the auto-enrolment scheme by their willingness to remain if opted into the scheme</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>3/4/2025 11:00:00 AM</x:t>
+    <x:t>17/04/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>Occupational pension scheme from their current employment. Please see Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-pens/pensioncoverage2024/backgroundnotes/) for further details. &lt;br&gt;Not stated includes people who don't know.&lt;br&gt;People are eligible for the auto enrolment scheme up to their 60th birthday.&lt;br&gt;.. Sample occurrence too small for estimation.&lt;br&gt;The mode effect due to change in data collection mode may cause some variation in survey results and is detailed in the Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-pens/pensioncoverage2024/backgroundnotes/).</x:t>
+    <x:t>Employees aged between 23 and 60 with no occupational pension scheme from their current employment.&lt;br&gt;People are eligible for the auto-enrolment scheme up to their 60th birthday.&lt;br&gt;.. Sample occurrence too small for estimation.&lt;br&gt;The mode effect due to change in data collection mode may cause some variation in survey results and is detailed in the Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-pens/pensioncoverage2024/backgroundnotes/).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PMQ75/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>PENS</x:t>
   </x:si>
   <x:si>
     <x:t>Pension Coverage</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Maureen Delamere</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -167,93 +167,111 @@
   <x:si>
     <x:t>STATISTIC Label</x:t>
   </x:si>
   <x:si>
     <x:t>TLIST(Q1)</x:t>
   </x:si>
   <x:si>
     <x:t>Quarter</x:t>
   </x:si>
   <x:si>
     <x:t>C03715V04462</x:t>
   </x:si>
   <x:si>
     <x:t>Reasons for not having an occupational pension</x:t>
   </x:si>
   <x:si>
     <x:t>UNIT</x:t>
   </x:si>
   <x:si>
     <x:t>VALUE</x:t>
   </x:si>
   <x:si>
     <x:t>PMQ75C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Yes willing to stay in the scheme if auto enrolled</x:t>
+    <x:t>Yes, willing to stay in the scheme if auto-enrolled</x:t>
   </x:si>
   <x:si>
     <x:t>2022Q3</x:t>
   </x:si>
   <x:si>
+    <x:t>100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Employer does not offer a company pension scheme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Have chosen not to join employer's pension scheme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Not eligible to join employer's pension scheme</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No pension with current employer but pension from previous employer(s)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No occupational pension but did not state why</x:t>
+  </x:si>
+  <x:si>
     <x:t>-</x:t>
   </x:si>
   <x:si>
     <x:t>All employees without an occupational pension</x:t>
   </x:si>
   <x:si>
-    <x:t>%</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>2023Q3</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q3</x:t>
   </x:si>
   <x:si>
+    <x:t>2025Q3</x:t>
+  </x:si>
+  <x:si>
     <x:t>PMQ75C02</x:t>
   </x:si>
   <x:si>
-    <x:t>Not willing to stay in the scheme if auto enrolled</x:t>
+    <x:t>Not willing to stay in the scheme if auto-enrolled</x:t>
   </x:si>
   <x:si>
     <x:t>PMQ75C03</x:t>
   </x:si>
   <x:si>
     <x:t>Not stated / don’t know</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
@@ -397,208 +415,129 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...151 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03715V04462" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Reasons for not having an occupational pension" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H37" totalsRowShown="0">
-  <x:autoFilter ref="A1:H37"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H73" totalsRowShown="0">
+  <x:autoFilter ref="A1:H73"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C03715V04462"/>
     <x:tableColumn id="6" name="Reasons for not having an occupational pension"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -862,51 +801,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PMQ75/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1095,66 +1034,66 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H37"/>
+  <x:dimension ref="A1:H73"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="43.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="44.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
-    <x:col min="6" max="6" width="48.282054" style="0" customWidth="1"/>
+    <x:col min="6" max="6" width="67.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>45</x:v>
@@ -1164,949 +1103,1912 @@
       </x:c>
     </x:row>
     <x:row r="2" spans="1:8">
       <x:c r="A2" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H2" s="0">
-        <x:v>65</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:8">
       <x:c r="A3" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H3" s="0">
-        <x:v>77</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H4" s="0">
-        <x:v>51</x:v>
+      <x:c r="H4" s="0" t="s">
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="A5" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G5" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H5" s="0" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="A6" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H6" s="0">
-        <x:v>72</x:v>
+      <x:c r="H6" s="0" t="s">
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H7" s="0">
-        <x:v>81</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H8" s="0">
-        <x:v>67</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>52</x:v>
+      </x:c>
+      <x:c r="H9" s="0">
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H10" s="0">
-        <x:v>72</x:v>
+      <x:c r="H10" s="0" t="s">
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H11" s="0">
-        <x:v>78</x:v>
+      <x:c r="H11" s="0" t="s">
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="D12" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H12" s="0">
-        <x:v>69</x:v>
+      <x:c r="H12" s="0" t="s">
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>52</x:v>
+      </x:c>
+      <x:c r="H13" s="0">
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H14" s="0">
-        <x:v>19</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H15" s="0">
-        <x:v>13</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H16" s="0">
-        <x:v>33</x:v>
+      <x:c r="H16" s="0" t="s">
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G17" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H17" s="0" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="A18" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="B18" s="0" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G18" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H18" s="0">
-        <x:v>12</x:v>
+      <x:c r="H18" s="0" t="s">
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="C19" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H19" s="0">
-        <x:v>6</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H20" s="0">
-        <x:v>18</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>52</x:v>
+      </x:c>
+      <x:c r="H21" s="0">
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H22" s="0">
-        <x:v>12</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H23" s="0">
-        <x:v>9</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C24" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F24" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="B24" s="0" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G24" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H24" s="0">
-        <x:v>15</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C25" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="C25" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>52</x:v>
+      </x:c>
+      <x:c r="H25" s="0">
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H26" s="0">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H27" s="0">
-        <x:v>10</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H28" s="0">
-        <x:v>17</x:v>
+      <x:c r="H28" s="0" t="s">
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F29" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G29" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H29" s="0" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H30" s="0">
-        <x:v>16</x:v>
+      <x:c r="H30" s="0" t="s">
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B31" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C31" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F31" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="B31" s="0" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H31" s="0">
-        <x:v>13</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C32" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="C32" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H32" s="0">
-        <x:v>15</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C33" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="C33" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>52</x:v>
+      </x:c>
+      <x:c r="H33" s="0">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C34" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="C34" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H34" s="0">
-        <x:v>16</x:v>
+      <x:c r="H34" s="0" t="s">
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C35" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="C35" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H35" s="0">
-        <x:v>13</x:v>
+      <x:c r="H35" s="0" t="s">
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C36" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="C36" s="0" t="s">
+      <x:c r="D36" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="D36" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H36" s="0">
-        <x:v>16</x:v>
+      <x:c r="H36" s="0" t="s">
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B37" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C37" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F37" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="B37" s="0" t="s">
+      <x:c r="G37" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H37" s="0">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:8">
+      <x:c r="A38" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B38" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C38" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E38" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F38" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G38" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H38" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:8">
+      <x:c r="A39" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B39" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C39" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F39" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G39" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H39" s="0">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:8">
+      <x:c r="A40" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B40" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C40" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E40" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F40" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G40" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H40" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:8">
+      <x:c r="A41" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B41" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C41" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E41" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F41" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G41" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H41" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:8">
+      <x:c r="A42" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C42" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F42" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G42" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H42" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:8">
+      <x:c r="A43" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B43" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C43" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F43" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G43" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H43" s="0">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:8">
+      <x:c r="A44" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B44" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C44" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F44" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G44" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H44" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:8">
+      <x:c r="A45" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B45" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C45" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E45" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F45" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G45" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H45" s="0">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:8">
+      <x:c r="A46" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B46" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C46" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E46" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F46" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G46" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H46" s="0">
+        <x:v>16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:8">
+      <x:c r="A47" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C47" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E47" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F47" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G47" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H47" s="0">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:8">
+      <x:c r="A48" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B48" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C48" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E48" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F48" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G48" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H48" s="0">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:8">
+      <x:c r="A49" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B49" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C49" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E49" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F49" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G49" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H49" s="0">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:8">
+      <x:c r="A50" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B50" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C50" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D50" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E50" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F50" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G50" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H50" s="0">
+        <x:v>10</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:8">
+      <x:c r="A51" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B51" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C51" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D51" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E51" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F51" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G51" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H51" s="0">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:8">
+      <x:c r="A52" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B52" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C52" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D52" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E52" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F52" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G52" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H52" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:8">
+      <x:c r="A53" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B53" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C53" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D53" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E53" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F53" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G53" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H53" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:8">
+      <x:c r="A54" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C54" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F54" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G54" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H54" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:8">
+      <x:c r="A55" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C55" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E55" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F55" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G55" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H55" s="0">
+        <x:v>16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:8">
+      <x:c r="A56" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C56" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="C37" s="0" t="s">
+      <x:c r="D56" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E56" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F56" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G56" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H56" s="0">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:8">
+      <x:c r="A57" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C57" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E57" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F57" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G57" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H57" s="0">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:8">
+      <x:c r="A58" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B58" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C58" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E58" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F58" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G58" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H58" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:8">
+      <x:c r="A59" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B59" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C59" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E59" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F59" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G59" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H59" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:8">
+      <x:c r="A60" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C60" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E60" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="D37" s="0" t="s">
+      <x:c r="F60" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G60" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H60" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:8">
+      <x:c r="A61" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B61" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C61" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D61" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E61" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F61" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G61" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H61" s="0">
+        <x:v>16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:8">
+      <x:c r="A62" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C62" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E62" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F62" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G62" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H62" s="0">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:8">
+      <x:c r="A63" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C63" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E63" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F63" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G63" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H63" s="0">
+        <x:v>16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:8">
+      <x:c r="A64" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C64" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E64" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F64" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G64" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H64" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:8">
+      <x:c r="A65" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C65" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E65" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F65" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G65" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H65" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:8">
+      <x:c r="A66" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C66" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E66" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E37" s="0" t="s">
+      <x:c r="F66" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G66" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H66" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="F37" s="0" t="s">
+    </x:row>
+    <x:row r="67" spans="1:8">
+      <x:c r="A67" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B67" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C67" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E67" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F67" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G67" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H67" s="0">
+        <x:v>16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:8">
+      <x:c r="A68" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C68" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E68" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F68" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G68" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H68" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:8">
+      <x:c r="A69" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C69" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E69" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F69" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G69" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H69" s="0">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:8">
+      <x:c r="A70" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C70" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E70" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F70" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G70" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H70" s="0">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:8">
+      <x:c r="A71" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C71" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D71" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E71" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="G37" s="0" t="s">
-        <x:v>52</x:v>
+      <x:c r="F71" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G71" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H71" s="0">
+        <x:v>10</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:8">
+      <x:c r="A72" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B72" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C72" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D72" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E72" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F72" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G72" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H72" s="0">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:8">
+      <x:c r="A73" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B73" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C73" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D73" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E73" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F73" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G73" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H73" s="0">
+        <x:v>13</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -2123,108 +3025,840 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H37" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="3">
         <x:s v="PMQ75C01"/>
         <x:s v="PMQ75C02"/>
         <x:s v="PMQ75C03"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="3">
-        <x:s v="Yes willing to stay in the scheme if auto enrolled"/>
-        <x:s v="Not willing to stay in the scheme if auto enrolled"/>
+        <x:s v="Yes, willing to stay in the scheme if auto-enrolled"/>
+        <x:s v="Not willing to stay in the scheme if auto-enrolled"/>
         <x:s v="Not stated / don’t know"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="3">
+      <x:sharedItems count="4">
         <x:s v="2022Q3"/>
         <x:s v="2023Q3"/>
         <x:s v="2024Q3"/>
+        <x:s v="2025Q3"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="3">
+      <x:sharedItems count="4">
         <x:s v="2022Q3"/>
         <x:s v="2023Q3"/>
         <x:s v="2024Q3"/>
+        <x:s v="2025Q3"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03715V04462">
-      <x:sharedItems count="4">
-        <x:s v="-"/>
+      <x:sharedItems count="6">
         <x:s v="100"/>
         <x:s v="110"/>
         <x:s v="120"/>
+        <x:s v="130"/>
+        <x:s v="140"/>
+        <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Reasons for not having an occupational pension">
-      <x:sharedItems count="4">
-        <x:s v="All employees without an occupational pension"/>
+      <x:sharedItems count="6">
         <x:s v="Employer does not offer a company pension scheme"/>
         <x:s v="Have chosen not to join employer's pension scheme"/>
         <x:s v="Not eligible to join employer's pension scheme"/>
+        <x:s v="No pension with current employer but pension from previous employer(s)"/>
+        <x:s v="No occupational pension but did not state why"/>
+        <x:s v="All employees without an occupational pension"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="6" maxValue="81" count="20">
-        <x:n v="65"/>
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="6" maxValue="81" count="25">
         <x:n v="77"/>
         <x:n v="51"/>
         <x:s v=""/>
-        <x:n v="72"/>
+        <x:n v="65"/>
         <x:n v="81"/>
         <x:n v="67"/>
+        <x:n v="72"/>
         <x:n v="78"/>
         <x:n v="69"/>
-        <x:n v="19"/>
+        <x:n v="71"/>
+        <x:n v="74"/>
         <x:n v="13"/>
         <x:n v="33"/>
-        <x:n v="12"/>
+        <x:n v="19"/>
         <x:n v="6"/>
         <x:n v="18"/>
+        <x:n v="12"/>
         <x:n v="9"/>
         <x:n v="15"/>
+        <x:n v="11"/>
+        <x:n v="8"/>
         <x:n v="16"/>
         <x:n v="10"/>
         <x:n v="17"/>
+        <x:n v="21"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="PMQ75C01"/>
+    <s v="Yes, willing to stay in the scheme if auto-enrolled"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="%"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="PMQ75C01"/>
+    <s v="Yes, willing to stay in the scheme if auto-enrolled"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="%"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="PMQ75C01"/>
+    <s v="Yes, willing to stay in the scheme if auto-enrolled"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ75C01"/>
+    <s v="Yes, willing to stay in the scheme if auto-enrolled"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ75C01"/>
+    <s v="Yes, willing to stay in the scheme if auto-enrolled"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="140"/>
+    <s v="No occupational pension but did not state why"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ75C01"/>
+    <s v="Yes, willing to stay in the scheme if auto-enrolled"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="-"/>
+    <s v="All employees without an occupational pension"/>
+    <s v="%"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="PMQ75C01"/>
+    <s v="Yes, willing to stay in the scheme if auto-enrolled"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="%"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="PMQ75C01"/>
+    <s v="Yes, willing to stay in the scheme if auto-enrolled"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="%"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="PMQ75C01"/>
+    <s v="Yes, willing to stay in the scheme if auto-enrolled"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ75C01"/>
+    <s v="Yes, willing to stay in the scheme if auto-enrolled"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ75C01"/>
+    <s v="Yes, willing to stay in the scheme if auto-enrolled"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="140"/>
+    <s v="No occupational pension but did not state why"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ75C01"/>
+    <s v="Yes, willing to stay in the scheme if auto-enrolled"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="-"/>
+    <s v="All employees without an occupational pension"/>
+    <s v="%"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="PMQ75C01"/>
+    <s v="Yes, willing to stay in the scheme if auto-enrolled"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="%"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="PMQ75C01"/>
+    <s v="Yes, willing to stay in the scheme if auto-enrolled"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="%"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="PMQ75C01"/>
+    <s v="Yes, willing to stay in the scheme if auto-enrolled"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ75C01"/>
+    <s v="Yes, willing to stay in the scheme if auto-enrolled"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ75C01"/>
+    <s v="Yes, willing to stay in the scheme if auto-enrolled"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="140"/>
+    <s v="No occupational pension but did not state why"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ75C01"/>
+    <s v="Yes, willing to stay in the scheme if auto-enrolled"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="-"/>
+    <s v="All employees without an occupational pension"/>
+    <s v="%"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="PMQ75C01"/>
+    <s v="Yes, willing to stay in the scheme if auto-enrolled"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="%"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="PMQ75C01"/>
+    <s v="Yes, willing to stay in the scheme if auto-enrolled"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="%"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="PMQ75C01"/>
+    <s v="Yes, willing to stay in the scheme if auto-enrolled"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="%"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="PMQ75C01"/>
+    <s v="Yes, willing to stay in the scheme if auto-enrolled"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="%"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="PMQ75C01"/>
+    <s v="Yes, willing to stay in the scheme if auto-enrolled"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="140"/>
+    <s v="No occupational pension but did not state why"/>
+    <s v="%"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="PMQ75C01"/>
+    <s v="Yes, willing to stay in the scheme if auto-enrolled"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="-"/>
+    <s v="All employees without an occupational pension"/>
+    <s v="%"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="PMQ75C02"/>
+    <s v="Not willing to stay in the scheme if auto-enrolled"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="PMQ75C02"/>
+    <s v="Not willing to stay in the scheme if auto-enrolled"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="%"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="PMQ75C02"/>
+    <s v="Not willing to stay in the scheme if auto-enrolled"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ75C02"/>
+    <s v="Not willing to stay in the scheme if auto-enrolled"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ75C02"/>
+    <s v="Not willing to stay in the scheme if auto-enrolled"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="140"/>
+    <s v="No occupational pension but did not state why"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ75C02"/>
+    <s v="Not willing to stay in the scheme if auto-enrolled"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="-"/>
+    <s v="All employees without an occupational pension"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="PMQ75C02"/>
+    <s v="Not willing to stay in the scheme if auto-enrolled"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="PMQ75C02"/>
+    <s v="Not willing to stay in the scheme if auto-enrolled"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="PMQ75C02"/>
+    <s v="Not willing to stay in the scheme if auto-enrolled"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ75C02"/>
+    <s v="Not willing to stay in the scheme if auto-enrolled"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ75C02"/>
+    <s v="Not willing to stay in the scheme if auto-enrolled"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="140"/>
+    <s v="No occupational pension but did not state why"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ75C02"/>
+    <s v="Not willing to stay in the scheme if auto-enrolled"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="-"/>
+    <s v="All employees without an occupational pension"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="PMQ75C02"/>
+    <s v="Not willing to stay in the scheme if auto-enrolled"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="PMQ75C02"/>
+    <s v="Not willing to stay in the scheme if auto-enrolled"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="PMQ75C02"/>
+    <s v="Not willing to stay in the scheme if auto-enrolled"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ75C02"/>
+    <s v="Not willing to stay in the scheme if auto-enrolled"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ75C02"/>
+    <s v="Not willing to stay in the scheme if auto-enrolled"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="140"/>
+    <s v="No occupational pension but did not state why"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ75C02"/>
+    <s v="Not willing to stay in the scheme if auto-enrolled"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="-"/>
+    <s v="All employees without an occupational pension"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="PMQ75C02"/>
+    <s v="Not willing to stay in the scheme if auto-enrolled"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="PMQ75C02"/>
+    <s v="Not willing to stay in the scheme if auto-enrolled"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="PMQ75C02"/>
+    <s v="Not willing to stay in the scheme if auto-enrolled"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="PMQ75C02"/>
+    <s v="Not willing to stay in the scheme if auto-enrolled"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="PMQ75C02"/>
+    <s v="Not willing to stay in the scheme if auto-enrolled"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="140"/>
+    <s v="No occupational pension but did not state why"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="PMQ75C02"/>
+    <s v="Not willing to stay in the scheme if auto-enrolled"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="-"/>
+    <s v="All employees without an occupational pension"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="PMQ75C03"/>
+    <s v="Not stated / don’t know"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="PMQ75C03"/>
+    <s v="Not stated / don’t know"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="PMQ75C03"/>
+    <s v="Not stated / don’t know"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ75C03"/>
+    <s v="Not stated / don’t know"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ75C03"/>
+    <s v="Not stated / don’t know"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="140"/>
+    <s v="No occupational pension but did not state why"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ75C03"/>
+    <s v="Not stated / don’t know"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="-"/>
+    <s v="All employees without an occupational pension"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="PMQ75C03"/>
+    <s v="Not stated / don’t know"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="PMQ75C03"/>
+    <s v="Not stated / don’t know"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="PMQ75C03"/>
+    <s v="Not stated / don’t know"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ75C03"/>
+    <s v="Not stated / don’t know"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ75C03"/>
+    <s v="Not stated / don’t know"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="140"/>
+    <s v="No occupational pension but did not state why"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ75C03"/>
+    <s v="Not stated / don’t know"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="-"/>
+    <s v="All employees without an occupational pension"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="PMQ75C03"/>
+    <s v="Not stated / don’t know"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="PMQ75C03"/>
+    <s v="Not stated / don’t know"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="PMQ75C03"/>
+    <s v="Not stated / don’t know"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ75C03"/>
+    <s v="Not stated / don’t know"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ75C03"/>
+    <s v="Not stated / don’t know"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="140"/>
+    <s v="No occupational pension but did not state why"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ75C03"/>
+    <s v="Not stated / don’t know"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="-"/>
+    <s v="All employees without an occupational pension"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="PMQ75C03"/>
+    <s v="Not stated / don’t know"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="PMQ75C03"/>
+    <s v="Not stated / don’t know"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="PMQ75C03"/>
+    <s v="Not stated / don’t know"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="PMQ75C03"/>
+    <s v="Not stated / don’t know"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="PMQ75C03"/>
+    <s v="Not stated / don’t know"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="140"/>
+    <s v="No occupational pension but did not state why"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="PMQ75C03"/>
+    <s v="Not stated / don’t know"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="-"/>
+    <s v="All employees without an occupational pension"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+</pivotCacheRecords>
 </file>