--- v1 (2026-02-20)
+++ v2 (2026-04-14)
@@ -1,103 +1,154 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0d59cbc3d334bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e33c79f333124f1280e0d415f1f31fbb.psmdcp" Id="R394eb35864a541b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4fe1452cec94159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8228fa1a3e1b4fcbbff35a1cccb2baf5.psmdcp" Id="Re3766e157e114582" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>PMQ54</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Persons in employment (ILO) aged 20 to 69 years without a pension</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>27/01/2022 11:00:00</x:t>
+    <x:t>25/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>Please note data may not add to 100% due to rounding issues.</x:t>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve">Please note data may not add to 100% due to rounding issues. &lt;br&gt;25 March 2026 – The Employment Status classification </x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:i/>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Self employed and Assisting relative</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> (221) was used in error and is now corrected to </x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:i/>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Self-employed and/or assisting relative</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> (222).</x:t>
+    </x:r>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PMQ54/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>PENS</x:t>
   </x:si>
   <x:si>
     <x:t>Pension Coverage</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Maureen Delamere</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -143,99 +194,99 @@
   <x:si>
     <x:t>Analytical</x:t>
   </x:si>
   <x:si>
     <x:t>Frontier Series</x:t>
   </x:si>
   <x:si>
     <x:t>Language</x:t>
   </x:si>
   <x:si>
     <x:t>ISO Code</x:t>
   </x:si>
   <x:si>
     <x:t>en</x:t>
   </x:si>
   <x:si>
     <x:t>ISO Name</x:t>
   </x:si>
   <x:si>
     <x:t>English</x:t>
   </x:si>
   <x:si>
     <x:t>STATISTIC</x:t>
   </x:si>
   <x:si>
-    <x:t>STATISTIC Label</x:t>
+    <x:t>Statistic Label</x:t>
   </x:si>
   <x:si>
     <x:t>TLIST(Q1)</x:t>
   </x:si>
   <x:si>
     <x:t>Quarter</x:t>
   </x:si>
   <x:si>
     <x:t>C03329V04016</x:t>
   </x:si>
   <x:si>
     <x:t>Expected main source of income on retirement</x:t>
   </x:si>
   <x:si>
     <x:t>C02027V02455</x:t>
   </x:si>
   <x:si>
-    <x:t>ILO Employment Status</x:t>
+    <x:t>Employment Status</x:t>
   </x:si>
   <x:si>
     <x:t>UNIT</x:t>
   </x:si>
   <x:si>
     <x:t>VALUE</x:t>
   </x:si>
   <x:si>
     <x:t>2020Q3</x:t>
   </x:si>
   <x:si>
     <x:t>02</x:t>
   </x:si>
   <x:si>
     <x:t>Spouse or partner's occupational or personal pension</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>Employee</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
   <x:si>
-    <x:t>221</x:t>
-[...2 lines deleted...]
-    <x:t>Self employed and Assisting relative</x:t>
+    <x:t>222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Self-employed and/or assisting relative</x:t>
   </x:si>
   <x:si>
     <x:t>03</x:t>
   </x:si>
   <x:si>
     <x:t>State social welfare pension</x:t>
   </x:si>
   <x:si>
     <x:t>041</x:t>
   </x:si>
   <x:si>
     <x:t>Savings or investments</x:t>
   </x:si>
   <x:si>
     <x:t>042</x:t>
   </x:si>
   <x:si>
     <x:t>Sale of business farm or other property</x:t>
   </x:si>
   <x:si>
     <x:t>05</x:t>
   </x:si>
   <x:si>
     <x:t>Other sources of income on retirement</x:t>
   </x:si>
@@ -426,140 +477,140 @@
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="10">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
-    <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="C03329V04016" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="8">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
       </items>
     </pivotField>
     <pivotField name="Expected main source of income on retirement" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="8">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
       </items>
     </pivotField>
     <pivotField name="C02027V02455" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
-    <pivotField name="ILO Employment Status" axis="axisRow" showAll="0" defaultSubtotal="0">
+    <pivotField name="Employment Status" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="8">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
     <field x="6"/>
     <field x="7"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="9"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J33" totalsRowShown="0">
   <x:autoFilter ref="A1:J33"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
-    <x:tableColumn id="2" name="STATISTIC Label"/>
+    <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C03329V04016"/>
     <x:tableColumn id="6" name="Expected main source of income on retirement"/>
     <x:tableColumn id="7" name="C02027V02455"/>
-    <x:tableColumn id="8" name="ILO Employment Status"/>
+    <x:tableColumn id="8" name="Employment Status"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -1066,51 +1117,51 @@
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J33"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="61.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="49.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
-    <x:col min="8" max="8" width="32.996339" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="35.710625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>45</x:v>
@@ -2208,101 +2259,101 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="PMQ54"/>
       </x:sharedItems>
     </x:cacheField>
-    <x:cacheField name="STATISTIC Label">
+    <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Persons in employment (ILO) aged 20 to 69 years without a pension"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
       <x:sharedItems count="2">
         <x:s v="2020Q3"/>
         <x:s v="2021Q3"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
       <x:sharedItems count="2">
         <x:s v="2020Q3"/>
         <x:s v="2021Q3"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03329V04016">
       <x:sharedItems count="8">
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="041"/>
         <x:s v="042"/>
         <x:s v="05"/>
         <x:s v="06"/>
         <x:s v="07"/>
         <x:s v="08"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Expected main source of income on retirement">
       <x:sharedItems count="8">
         <x:s v="Spouse or partner's occupational or personal pension"/>
         <x:s v="State social welfare pension"/>
         <x:s v="Savings or investments"/>
         <x:s v="Sale of business farm or other property"/>
         <x:s v="Other sources of income on retirement"/>
         <x:s v="Dont know source of income on retirement"/>
         <x:s v="Intend to join pension scheme"/>
         <x:s v="Landlord - rent from properties"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02027V02455">
       <x:sharedItems count="2">
         <x:s v="1"/>
-        <x:s v="221"/>
+        <x:s v="222"/>
       </x:sharedItems>
     </x:cacheField>
-    <x:cacheField name="ILO Employment Status">
+    <x:cacheField name="Employment Status">
       <x:sharedItems count="2">
         <x:s v="Employee"/>
-        <x:s v="Self employed and Assisting relative"/>
+        <x:s v="Self-employed and/or assisting relative"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
       <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.1" maxValue="59.8" count="28">
         <x:n v="3.7"/>
         <x:n v="3.8"/>
         <x:n v="57.2"/>
         <x:n v="59.8"/>
         <x:n v="7.1"/>
         <x:n v="11.5"/>
         <x:n v="1.2"/>
         <x:n v="7.8"/>
         <x:n v="2.5"/>
         <x:n v="3.3"/>
         <x:n v="25.4"/>
         <x:n v="11.7"/>
         <x:n v="2.9"/>
         <x:n v="1.7"/>
         <x:n v="0.1"/>
         <x:n v="0.4"/>
@@ -2323,392 +2374,392 @@
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="PMQ54"/>
     <s v="Persons in employment (ILO) aged 20 to 69 years without a pension"/>
     <s v="2020Q3"/>
     <s v="2020Q3"/>
     <s v="02"/>
     <s v="Spouse or partner's occupational or personal pension"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="3.7"/>
   </r>
   <r>
     <s v="PMQ54"/>
     <s v="Persons in employment (ILO) aged 20 to 69 years without a pension"/>
     <s v="2020Q3"/>
     <s v="2020Q3"/>
     <s v="02"/>
     <s v="Spouse or partner's occupational or personal pension"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="3.8"/>
   </r>
   <r>
     <s v="PMQ54"/>
     <s v="Persons in employment (ILO) aged 20 to 69 years without a pension"/>
     <s v="2020Q3"/>
     <s v="2020Q3"/>
     <s v="03"/>
     <s v="State social welfare pension"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="57.2"/>
   </r>
   <r>
     <s v="PMQ54"/>
     <s v="Persons in employment (ILO) aged 20 to 69 years without a pension"/>
     <s v="2020Q3"/>
     <s v="2020Q3"/>
     <s v="03"/>
     <s v="State social welfare pension"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="59.8"/>
   </r>
   <r>
     <s v="PMQ54"/>
     <s v="Persons in employment (ILO) aged 20 to 69 years without a pension"/>
     <s v="2020Q3"/>
     <s v="2020Q3"/>
     <s v="041"/>
     <s v="Savings or investments"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="7.1"/>
   </r>
   <r>
     <s v="PMQ54"/>
     <s v="Persons in employment (ILO) aged 20 to 69 years without a pension"/>
     <s v="2020Q3"/>
     <s v="2020Q3"/>
     <s v="041"/>
     <s v="Savings or investments"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="11.5"/>
   </r>
   <r>
     <s v="PMQ54"/>
     <s v="Persons in employment (ILO) aged 20 to 69 years without a pension"/>
     <s v="2020Q3"/>
     <s v="2020Q3"/>
     <s v="042"/>
     <s v="Sale of business farm or other property"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="1.2"/>
   </r>
   <r>
     <s v="PMQ54"/>
     <s v="Persons in employment (ILO) aged 20 to 69 years without a pension"/>
     <s v="2020Q3"/>
     <s v="2020Q3"/>
     <s v="042"/>
     <s v="Sale of business farm or other property"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="7.8"/>
   </r>
   <r>
     <s v="PMQ54"/>
     <s v="Persons in employment (ILO) aged 20 to 69 years without a pension"/>
     <s v="2020Q3"/>
     <s v="2020Q3"/>
     <s v="05"/>
     <s v="Other sources of income on retirement"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="2.5"/>
   </r>
   <r>
     <s v="PMQ54"/>
     <s v="Persons in employment (ILO) aged 20 to 69 years without a pension"/>
     <s v="2020Q3"/>
     <s v="2020Q3"/>
     <s v="05"/>
     <s v="Other sources of income on retirement"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="3.3"/>
   </r>
   <r>
     <s v="PMQ54"/>
     <s v="Persons in employment (ILO) aged 20 to 69 years without a pension"/>
     <s v="2020Q3"/>
     <s v="2020Q3"/>
     <s v="06"/>
     <s v="Dont know source of income on retirement"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="25.4"/>
   </r>
   <r>
     <s v="PMQ54"/>
     <s v="Persons in employment (ILO) aged 20 to 69 years without a pension"/>
     <s v="2020Q3"/>
     <s v="2020Q3"/>
     <s v="06"/>
     <s v="Dont know source of income on retirement"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="11.7"/>
   </r>
   <r>
     <s v="PMQ54"/>
     <s v="Persons in employment (ILO) aged 20 to 69 years without a pension"/>
     <s v="2020Q3"/>
     <s v="2020Q3"/>
     <s v="07"/>
     <s v="Intend to join pension scheme"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="2.9"/>
   </r>
   <r>
     <s v="PMQ54"/>
     <s v="Persons in employment (ILO) aged 20 to 69 years without a pension"/>
     <s v="2020Q3"/>
     <s v="2020Q3"/>
     <s v="07"/>
     <s v="Intend to join pension scheme"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="1.7"/>
   </r>
   <r>
     <s v="PMQ54"/>
     <s v="Persons in employment (ILO) aged 20 to 69 years without a pension"/>
     <s v="2020Q3"/>
     <s v="2020Q3"/>
     <s v="08"/>
     <s v="Landlord - rent from properties"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="PMQ54"/>
     <s v="Persons in employment (ILO) aged 20 to 69 years without a pension"/>
     <s v="2020Q3"/>
     <s v="2020Q3"/>
     <s v="08"/>
     <s v="Landlord - rent from properties"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="0.4"/>
   </r>
   <r>
     <s v="PMQ54"/>
     <s v="Persons in employment (ILO) aged 20 to 69 years without a pension"/>
     <s v="2021Q3"/>
     <s v="2021Q3"/>
     <s v="02"/>
     <s v="Spouse or partner's occupational or personal pension"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="3.7"/>
   </r>
   <r>
     <s v="PMQ54"/>
     <s v="Persons in employment (ILO) aged 20 to 69 years without a pension"/>
     <s v="2021Q3"/>
     <s v="2021Q3"/>
     <s v="02"/>
     <s v="Spouse or partner's occupational or personal pension"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="4.3"/>
   </r>
   <r>
     <s v="PMQ54"/>
     <s v="Persons in employment (ILO) aged 20 to 69 years without a pension"/>
     <s v="2021Q3"/>
     <s v="2021Q3"/>
     <s v="03"/>
     <s v="State social welfare pension"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="49.5"/>
   </r>
   <r>
     <s v="PMQ54"/>
     <s v="Persons in employment (ILO) aged 20 to 69 years without a pension"/>
     <s v="2021Q3"/>
     <s v="2021Q3"/>
     <s v="03"/>
     <s v="State social welfare pension"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="50.4"/>
   </r>
   <r>
     <s v="PMQ54"/>
     <s v="Persons in employment (ILO) aged 20 to 69 years without a pension"/>
     <s v="2021Q3"/>
     <s v="2021Q3"/>
     <s v="041"/>
     <s v="Savings or investments"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="8.7"/>
   </r>
   <r>
     <s v="PMQ54"/>
     <s v="Persons in employment (ILO) aged 20 to 69 years without a pension"/>
     <s v="2021Q3"/>
     <s v="2021Q3"/>
     <s v="041"/>
     <s v="Savings or investments"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="10.9"/>
   </r>
   <r>
     <s v="PMQ54"/>
     <s v="Persons in employment (ILO) aged 20 to 69 years without a pension"/>
     <s v="2021Q3"/>
     <s v="2021Q3"/>
     <s v="042"/>
     <s v="Sale of business farm or other property"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="1.1"/>
   </r>
   <r>
     <s v="PMQ54"/>
     <s v="Persons in employment (ILO) aged 20 to 69 years without a pension"/>
     <s v="2021Q3"/>
     <s v="2021Q3"/>
     <s v="042"/>
     <s v="Sale of business farm or other property"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="5.7"/>
   </r>
   <r>
     <s v="PMQ54"/>
     <s v="Persons in employment (ILO) aged 20 to 69 years without a pension"/>
     <s v="2021Q3"/>
     <s v="2021Q3"/>
     <s v="05"/>
     <s v="Other sources of income on retirement"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="1.2"/>
   </r>
   <r>
     <s v="PMQ54"/>
     <s v="Persons in employment (ILO) aged 20 to 69 years without a pension"/>
     <s v="2021Q3"/>
     <s v="2021Q3"/>
     <s v="05"/>
     <s v="Other sources of income on retirement"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="2.5"/>
   </r>
   <r>
     <s v="PMQ54"/>
     <s v="Persons in employment (ILO) aged 20 to 69 years without a pension"/>
     <s v="2021Q3"/>
     <s v="2021Q3"/>
     <s v="06"/>
     <s v="Dont know source of income on retirement"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="32.5"/>
   </r>
   <r>
     <s v="PMQ54"/>
     <s v="Persons in employment (ILO) aged 20 to 69 years without a pension"/>
     <s v="2021Q3"/>
     <s v="2021Q3"/>
     <s v="06"/>
     <s v="Dont know source of income on retirement"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="23.1"/>
   </r>
   <r>
     <s v="PMQ54"/>
     <s v="Persons in employment (ILO) aged 20 to 69 years without a pension"/>
     <s v="2021Q3"/>
     <s v="2021Q3"/>
     <s v="07"/>
     <s v="Intend to join pension scheme"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="3"/>
   </r>
   <r>
     <s v="PMQ54"/>
     <s v="Persons in employment (ILO) aged 20 to 69 years without a pension"/>
     <s v="2021Q3"/>
     <s v="2021Q3"/>
     <s v="07"/>
     <s v="Intend to join pension scheme"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="2.3"/>
   </r>
   <r>
     <s v="PMQ54"/>
     <s v="Persons in employment (ILO) aged 20 to 69 years without a pension"/>
     <s v="2021Q3"/>
     <s v="2021Q3"/>
     <s v="08"/>
     <s v="Landlord - rent from properties"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="PMQ54"/>
     <s v="Persons in employment (ILO) aged 20 to 69 years without a pension"/>
     <s v="2021Q3"/>
     <s v="2021Q3"/>
     <s v="08"/>
     <s v="Landlord - rent from properties"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="0.5"/>
   </r>
 </pivotCacheRecords>
 </file>