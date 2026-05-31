--- v2 (2026-04-14)
+++ v3 (2026-05-31)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4fe1452cec94159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8228fa1a3e1b4fcbbff35a1cccb2baf5.psmdcp" Id="Re3766e157e114582" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b2b7aa5eedc4ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed1f66ad6cb24b0e845b5ed33fadaf5d.psmdcp" Id="Rc0476d897a374f87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>