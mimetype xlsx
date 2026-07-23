--- v3 (2026-05-31)
+++ v4 (2026-07-23)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b2b7aa5eedc4ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed1f66ad6cb24b0e845b5ed33fadaf5d.psmdcp" Id="Rc0476d897a374f87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a31bb52e09a4818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bde504c818c44de59d51808650c23ea3.psmdcp" Id="Rca72cafb503845d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>