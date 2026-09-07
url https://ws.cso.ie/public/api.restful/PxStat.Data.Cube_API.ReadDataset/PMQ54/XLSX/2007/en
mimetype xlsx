--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a31bb52e09a4818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bde504c818c44de59d51808650c23ea3.psmdcp" Id="Rca72cafb503845d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8da5aaf726cd4cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60858d79056240e5b25fa50420f4d257.psmdcp" Id="R0507bd200a3b4b4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>