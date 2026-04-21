--- v1 (2025-11-26)
+++ v2 (2026-04-21)
@@ -1,103 +1,154 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fc97db624d14e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b6c5973acb1422fb1f2e9c3fe314707.psmdcp" Id="R500de499f0274c37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf7f99e25ee94947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c2cbda48ff945d79e8306dda80456bf.psmdcp" Id="Rab04ddd4b57e469c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>PMQ38</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Employees aged 20 to 69 years who do not have an occupational pension from current employment</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>03/03/2025 11:00:00</x:t>
+    <x:t>17/04/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>Please note data may not add to 100% due to rounding issues.&lt;br&gt;.. Sample occurrence too small for estimation.&lt;br&gt;The mode effect due to change in data collection mode may cause some variation in survey results and is detailed in the Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-pens/pensioncoverage2024/backgroundnotes/).&lt;br&gt;The compositional effect on survey results due to changes in employment in certain sectors as a result of the COVID-19 pandemic is detailed in the Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-pens/pensioncoverage2024/backgroundnotes/).&lt;br&gt;Elementary occupations involve the performance of simple and routine tasks which may require the use of hand-held tools and considerable physical effort. Examples include cleaning, restocking supplies and performing basic maintenance tasks, helping in kitchens and performing simple tasks in food preparation, delivering messages or goods, etc. &lt;br&gt;Pension from previous employment was an option for the first time in 2024.</x:t>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Please note data may not add to 100% due to rounding issues.&lt;br&gt;.. Sample occurrence too small for estimation.&lt;br&gt;The mode effect due to change in data collection mode may cause some variation in survey results and is detailed in the Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-pens/pensioncoverage2024/backgroundnotes/).&lt;br&gt;The compositional effect on survey results due to changes in employment in certain sectors as a result of the COVID-19 pandemic is detailed in the Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-pens/pensioncoverage2024/backgroundnotes/).&lt;br&gt;</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:i/>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Elementary</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> occupations involve the performance of simple and routine tasks which may require the use of hand-held tools and considerable physical effort. Examples include cleaning, restocking supplies and performing basic maintenance tasks, helping in kitchens and performing simple tasks in food preparation, delivering messages or goods, etc. &lt;br&gt;</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:i/>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Pension from previous employment</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> was an option for the first time in 2024.</x:t>
+    </x:r>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PMQ38/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>PENS</x:t>
   </x:si>
   <x:si>
     <x:t>Pension Coverage</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Maureen Delamere</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -152,177 +203,186 @@
   <x:si>
     <x:t>ISO Code</x:t>
   </x:si>
   <x:si>
     <x:t>en</x:t>
   </x:si>
   <x:si>
     <x:t>ISO Name</x:t>
   </x:si>
   <x:si>
     <x:t>English</x:t>
   </x:si>
   <x:si>
     <x:t>STATISTIC</x:t>
   </x:si>
   <x:si>
     <x:t>Statistic Label</x:t>
   </x:si>
   <x:si>
     <x:t>TLIST(Q1)</x:t>
   </x:si>
   <x:si>
     <x:t>Quarter</x:t>
   </x:si>
   <x:si>
-    <x:t>C03288V03961</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>C03715V04462</x:t>
   </x:si>
   <x:si>
     <x:t>Reasons for not having an Occupational Pension</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C03288V03961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broad Occupational Group</x:t>
   </x:si>
   <x:si>
     <x:t>UNIT</x:t>
   </x:si>
   <x:si>
     <x:t>VALUE</x:t>
   </x:si>
   <x:si>
     <x:t>2020Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>1</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>100</x:t>
   </x:si>
   <x:si>
     <x:t>Employer does not offer a company pension scheme</x:t>
   </x:si>
   <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1 Managers, directors and senior officials</x:t>
+  </x:si>
+  <x:si>
     <x:t>%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2 Professional</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3 Associate professional and technical</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4 Administrative and secretarial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5 Skilled trades</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6 Caring, leisure and other services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7 Sales and customer service</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8 Process, plant and machine operatives</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9 Elementary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>X1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>X1 Other/Not stated</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>- All occupational groups</x:t>
   </x:si>
   <x:si>
     <x:t>110</x:t>
   </x:si>
   <x:si>
     <x:t>Have chosen not to join employer's pension scheme</x:t>
   </x:si>
   <x:si>
     <x:t>120</x:t>
   </x:si>
   <x:si>
     <x:t>Not eligible to join employer's pension scheme</x:t>
   </x:si>
   <x:si>
     <x:t>130</x:t>
   </x:si>
   <x:si>
     <x:t>No pension with current employer but pension from previous employer(s)</x:t>
   </x:si>
   <x:si>
-    <x:t/>
-[...1 lines deleted...]
-  <x:si>
     <x:t>999</x:t>
   </x:si>
   <x:si>
     <x:t>Not Stated</x:t>
-  </x:si>
-[...52 lines deleted...]
-    <x:t>Other/Not stated</x:t>
   </x:si>
   <x:si>
     <x:t>2021Q3</x:t>
   </x:si>
   <x:si>
     <x:t>2022Q3</x:t>
   </x:si>
   <x:si>
     <x:t>2023Q3</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025Q3</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -474,150 +534,154 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="10">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="5">
-[...17 lines deleted...]
-      <items count="10">
+      <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
-        <item x="6"/>
-[...2 lines deleted...]
-        <item x="9"/>
       </items>
     </pivotField>
-    <pivotField name="Broad occupational group" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="10">
+    <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
-        <item x="6"/>
-[...2 lines deleted...]
-        <item x="9"/>
       </items>
     </pivotField>
     <pivotField name="C03715V04462" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField name="Reasons for not having an Occupational Pension" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03288V03961" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="11">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+      </items>
+    </pivotField>
+    <pivotField name="Broad Occupational Group" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="11">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="8">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
     <field x="6"/>
     <field x="7"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="9"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J251" totalsRowShown="0">
-  <x:autoFilter ref="A1:J251"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J331" totalsRowShown="0">
+  <x:autoFilter ref="A1:J331"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
-    <x:tableColumn id="5" name="C03288V03961"/>
-[...2 lines deleted...]
-    <x:tableColumn id="8" name="Reasons for not having an Occupational Pension"/>
+    <x:tableColumn id="5" name="C03715V04462"/>
+    <x:tableColumn id="6" name="Reasons for not having an Occupational Pension"/>
+    <x:tableColumn id="7" name="C03288V03961"/>
+    <x:tableColumn id="8" name="Broad Occupational Group"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -1111,64 +1175,64 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J251"/>
+  <x:dimension ref="A1:J331"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="90.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
-    <x:col min="6" max="6" width="35.996339" style="0" customWidth="1"/>
+    <x:col min="6" max="6" width="67.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
-    <x:col min="8" max="8" width="67.282054" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="37.710625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>45</x:v>
@@ -1222,7987 +1286,10547 @@
       <x:c r="B3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J3" s="0">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:10">
       <x:c r="A4" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H4" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I4" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J4" s="0">
-        <x:v>1</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I5" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J5" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J5" s="0">
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H6" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="H6" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I6" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J6" s="0">
-        <x:v>13</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G7" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H7" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F7" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I7" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J7" s="0">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G8" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="G8" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H8" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I8" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J8" s="0">
-        <x:v>36</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I9" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J9" s="0">
-        <x:v>22</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H10" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I10" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J10" s="0">
         <x:v>60</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I11" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J11" s="0">
-        <x:v>8</x:v>
+      <x:c r="J11" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H12" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J12" s="0">
-        <x:v>39</x:v>
+        <x:v>52.2</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J13" s="0">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H14" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J14" s="0">
-        <x:v>9</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J15" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J15" s="0">
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H16" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I16" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J16" s="0">
-        <x:v>5</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J17" s="0">
-        <x:v>58</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H18" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J18" s="0">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J19" s="0">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10">
       <x:c r="A20" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G20" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H20" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="F20" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I20" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J20" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J20" s="0">
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G21" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="G21" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H21" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J21" s="0">
-        <x:v>8</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G22" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="G22" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H22" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I22" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J22" s="0">
-        <x:v>66</x:v>
+      <x:c r="J22" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I23" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J23" s="0">
-        <x:v>20</x:v>
+        <x:v>24.4</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H24" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I24" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J24" s="0">
-        <x:v>5</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J25" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J25" s="0">
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H26" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I26" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J26" s="0">
-        <x:v>10</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I27" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J27" s="0">
-        <x:v>51</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H28" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I28" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J28" s="0">
-        <x:v>20</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I29" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J29" s="0">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H30" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I30" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J30" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J30" s="0">
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I31" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J31" s="0">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H32" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I32" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J32" s="0">
-        <x:v>52</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I33" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J33" s="0">
-        <x:v>19</x:v>
+      <x:c r="J33" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F34" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G34" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="F34" s="0" t="s">
+      <x:c r="H34" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="G34" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="I34" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J34" s="0">
-        <x:v>16</x:v>
+        <x:v>12.5</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10">
       <x:c r="A35" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I35" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10">
       <x:c r="A36" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H36" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I36" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J36" s="0">
-        <x:v>14</x:v>
+      <x:c r="J36" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10">
       <x:c r="A37" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I37" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J37" s="0">
-        <x:v>55</x:v>
+      <x:c r="J37" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10">
       <x:c r="A38" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H38" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I38" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J38" s="0">
-        <x:v>21</x:v>
+      <x:c r="J38" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10">
       <x:c r="A39" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I39" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J39" s="0">
-        <x:v>15</x:v>
+      <x:c r="J39" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10">
       <x:c r="A40" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H40" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I40" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J40" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10">
       <x:c r="A41" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J41" s="0">
-        <x:v>9</x:v>
+      <x:c r="J41" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10">
       <x:c r="A42" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H42" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I42" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J42" s="0">
-        <x:v>60</x:v>
+      <x:c r="J42" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10">
       <x:c r="A43" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I43" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J43" s="0">
-        <x:v>15</x:v>
+      <x:c r="J43" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10">
       <x:c r="A44" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H44" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I44" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J44" s="0">
-        <x:v>12</x:v>
+      <x:c r="J44" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10">
       <x:c r="A45" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10">
       <x:c r="A46" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H46" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I46" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J46" s="0">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:10">
       <x:c r="A47" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I47" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J47" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J47" s="0">
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10">
       <x:c r="A48" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H48" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I48" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J48" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J48" s="0">
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:10">
       <x:c r="A49" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J49" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J49" s="0">
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:10">
       <x:c r="A50" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H50" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I50" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J50" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J50" s="0">
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:10">
       <x:c r="A51" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I51" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J51" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J51" s="0">
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:10">
       <x:c r="A52" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D52" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E52" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="D52" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H52" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I52" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J52" s="0">
-        <x:v>63</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:10">
       <x:c r="A53" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D53" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E53" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="D53" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I53" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J53" s="0">
-        <x:v>29</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:10">
       <x:c r="A54" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="D54" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H54" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I54" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J54" s="0">
-        <x:v>4</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:10">
       <x:c r="A55" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E55" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="D55" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I55" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:10">
       <x:c r="A56" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E56" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="D56" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H56" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I56" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J56" s="0">
-        <x:v>5</x:v>
+        <x:v>10.9</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:10">
       <x:c r="A57" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I57" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J57" s="0">
-        <x:v>31</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:10">
       <x:c r="A58" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H58" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I58" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J58" s="0">
-        <x:v>33</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:10">
       <x:c r="A59" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I59" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J59" s="0">
-        <x:v>22</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:10">
       <x:c r="A60" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H60" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I60" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J60" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J60" s="0">
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:10">
       <x:c r="A61" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H61" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="H61" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I61" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J61" s="0">
-        <x:v>14</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:10">
       <x:c r="A62" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H62" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I62" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J62" s="0">
-        <x:v>62</x:v>
+      <x:c r="J62" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:10">
       <x:c r="A63" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F63" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G63" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H63" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="F63" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I63" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J63" s="0">
-        <x:v>20</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:10">
       <x:c r="A64" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G64" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="G64" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H64" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I64" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J64" s="0">
-        <x:v>11</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:10">
       <x:c r="A65" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I65" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J65" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J65" s="0">
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:10">
       <x:c r="A66" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H66" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I66" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J66" s="0">
-        <x:v>7</x:v>
+      <x:c r="J66" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:10">
       <x:c r="A67" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I67" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J67" s="0">
-        <x:v>50</x:v>
+        <x:v>53.3</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:10">
       <x:c r="A68" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H68" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I68" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J68" s="0">
-        <x:v>33</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:10">
       <x:c r="A69" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I69" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J69" s="0">
-        <x:v>11</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:10">
       <x:c r="A70" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H70" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I70" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J70" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J70" s="0">
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:10">
       <x:c r="A71" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I71" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J71" s="0">
-        <x:v>6</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:10">
       <x:c r="A72" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H72" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I72" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J72" s="0">
-        <x:v>59</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:10">
       <x:c r="A73" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I73" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J73" s="0">
-        <x:v>17</x:v>
+      <x:c r="J73" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:10">
       <x:c r="A74" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H74" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I74" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J74" s="0">
-        <x:v>15</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:10">
       <x:c r="A75" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I75" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J75" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J75" s="0">
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:10">
       <x:c r="A76" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F76" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G76" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H76" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F76" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I76" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J76" s="0">
-        <x:v>9</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:10">
       <x:c r="A77" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F77" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G77" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H77" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="F77" s="0" t="s">
+      <x:c r="I77" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J77" s="0" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:10">
       <x:c r="A78" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H78" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I78" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J78" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J78" s="0">
+        <x:v>23.8</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:10">
       <x:c r="A79" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I79" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J79" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J79" s="0">
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:10">
       <x:c r="A80" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H80" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I80" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J80" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J80" s="0">
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:10">
       <x:c r="A81" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I81" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J81" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J81" s="0">
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:10">
       <x:c r="A82" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H82" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I82" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J82" s="0">
-        <x:v>62</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:10">
       <x:c r="A83" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I83" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J83" s="0">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:10">
       <x:c r="A84" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H84" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I84" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J84" s="0">
-        <x:v>9</x:v>
+      <x:c r="J84" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:10">
       <x:c r="A85" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I85" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J85" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J85" s="0">
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:10">
       <x:c r="A86" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H86" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I86" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J86" s="0">
-        <x:v>13</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:10">
       <x:c r="A87" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I87" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J87" s="0">
-        <x:v>52</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:10">
       <x:c r="A88" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H88" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I88" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J88" s="0">
-        <x:v>31</x:v>
+      <x:c r="J88" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:10">
       <x:c r="A89" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I89" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J89" s="0">
-        <x:v>11</x:v>
+        <x:v>13.7</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:10">
       <x:c r="A90" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H90" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I90" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J90" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:10">
       <x:c r="A91" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I91" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J91" s="0">
-        <x:v>5</x:v>
+      <x:c r="J91" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:10">
       <x:c r="A92" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H92" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I92" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J92" s="0">
-        <x:v>54</x:v>
+      <x:c r="J92" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:10">
       <x:c r="A93" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I93" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J93" s="0">
-        <x:v>21</x:v>
+      <x:c r="J93" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:10">
       <x:c r="A94" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H94" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I94" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J94" s="0">
-        <x:v>15</x:v>
+      <x:c r="J94" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:10">
       <x:c r="A95" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I95" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:10">
       <x:c r="A96" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H96" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I96" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J96" s="0">
-        <x:v>10</x:v>
+      <x:c r="J96" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:10">
       <x:c r="A97" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I97" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:10">
       <x:c r="A98" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H98" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I98" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J98" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:10">
       <x:c r="A99" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I99" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:10">
       <x:c r="A100" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H100" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I100" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J100" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:10">
       <x:c r="A101" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="D101" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I101" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J101" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J101" s="0">
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:10">
       <x:c r="A102" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F102" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D102" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G102" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H102" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I102" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J102" s="0">
-        <x:v>53</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:10">
       <x:c r="A103" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F103" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D103" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I103" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J103" s="0">
-        <x:v>24</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:10">
       <x:c r="A104" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F104" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D104" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G104" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H104" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I104" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J104" s="0">
-        <x:v>13</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:10">
       <x:c r="A105" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F105" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D105" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I105" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J105" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J105" s="0">
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:10">
       <x:c r="A106" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F106" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D106" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G106" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H106" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I106" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J106" s="0">
-        <x:v>9</x:v>
+      <x:c r="J106" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:10">
       <x:c r="A107" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F107" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D107" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="F107" s="0" t="s">
+      <x:c r="G107" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="G107" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H107" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I107" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J107" s="0">
-        <x:v>36</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:10">
       <x:c r="A108" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F108" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D108" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G108" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H108" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I108" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J108" s="0">
-        <x:v>33</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:10">
       <x:c r="A109" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F109" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D109" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I109" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J109" s="0">
-        <x:v>23</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:10">
       <x:c r="A110" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F110" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D110" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G110" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H110" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I110" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J110" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:10">
       <x:c r="A111" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F111" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D111" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I111" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J111" s="0">
-        <x:v>8</x:v>
+        <x:v>9.2</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:10">
       <x:c r="A112" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H112" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I112" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J112" s="0">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:10">
       <x:c r="A113" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I113" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J113" s="0">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:10">
       <x:c r="A114" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H114" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I114" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J114" s="0">
-        <x:v>18</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:10">
       <x:c r="A115" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I115" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J115" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J115" s="0">
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:10">
       <x:c r="A116" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H116" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="H116" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I116" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J116" s="0">
-        <x:v>9</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:10">
       <x:c r="A117" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I117" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J117" s="0">
-        <x:v>44</x:v>
+      <x:c r="J117" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:10">
       <x:c r="A118" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H118" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I118" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J118" s="0">
-        <x:v>29</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:10">
       <x:c r="A119" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F119" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G119" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H119" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="F119" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I119" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J119" s="0">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:10">
       <x:c r="A120" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G120" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="G120" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H120" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I120" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J120" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J120" s="0">
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:10">
       <x:c r="A121" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I121" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J121" s="0">
-        <x:v>6</x:v>
+      <x:c r="J121" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:10">
       <x:c r="A122" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H122" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="I122" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J122" s="0">
         <x:v>52</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:10">
       <x:c r="A123" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I123" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J123" s="0">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:10">
       <x:c r="A124" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H124" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I124" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J124" s="0">
-        <x:v>14</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:10">
       <x:c r="A125" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I125" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J125" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J125" s="0">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:10">
       <x:c r="A126" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H126" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I126" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J126" s="0">
-        <x:v>8</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:10">
       <x:c r="A127" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I127" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J127" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J127" s="0">
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:10">
       <x:c r="A128" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G128" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H128" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I128" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J128" s="0" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:10">
       <x:c r="A129" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I129" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J129" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J129" s="0">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:10">
       <x:c r="A130" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H130" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I130" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J130" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J130" s="0">
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:10">
       <x:c r="A131" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I131" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J131" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J131" s="0">
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:10">
       <x:c r="A132" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H132" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I132" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J132" s="0">
-        <x:v>58</x:v>
+      <x:c r="J132" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:10">
       <x:c r="A133" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F133" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G133" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="F133" s="0" t="s">
+      <x:c r="H133" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="G133" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="I133" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J133" s="0">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:10">
       <x:c r="A134" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H134" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I134" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J134" s="0">
-        <x:v>10</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:10">
       <x:c r="A135" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I135" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J135" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J135" s="0">
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:10">
       <x:c r="A136" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G136" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H136" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I136" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J136" s="0">
-        <x:v>14</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:10">
       <x:c r="A137" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I137" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J137" s="0">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:10">
       <x:c r="A138" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H138" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I138" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J138" s="0">
-        <x:v>30</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:10">
       <x:c r="A139" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I139" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J139" s="0">
-        <x:v>20</x:v>
+      <x:c r="J139" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:10">
       <x:c r="A140" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H140" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I140" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J140" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J140" s="0">
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:10">
       <x:c r="A141" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I141" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J141" s="0">
-        <x:v>10</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:10">
       <x:c r="A142" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H142" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I142" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J142" s="0">
-        <x:v>67</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:10">
       <x:c r="A143" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I143" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J143" s="0">
-        <x:v>14</x:v>
+      <x:c r="J143" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:10">
       <x:c r="A144" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H144" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I144" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J144" s="0">
-        <x:v>12</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:10">
       <x:c r="A145" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I145" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:10">
       <x:c r="A146" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H146" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I146" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J146" s="0">
-        <x:v>7</x:v>
+      <x:c r="J146" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:10">
       <x:c r="A147" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I147" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:10">
       <x:c r="A148" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H148" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I148" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J148" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:10">
       <x:c r="A149" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I149" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:10">
       <x:c r="A150" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H150" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I150" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J150" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:10">
       <x:c r="A151" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I151" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:10">
       <x:c r="A152" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H152" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I152" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J152" s="0">
-        <x:v>54</x:v>
+      <x:c r="J152" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:10">
       <x:c r="A153" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I153" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J153" s="0">
-        <x:v>29</x:v>
+      <x:c r="J153" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:10">
       <x:c r="A154" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H154" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I154" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J154" s="0">
-        <x:v>12</x:v>
+      <x:c r="J154" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:10">
       <x:c r="A155" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I155" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:10">
       <x:c r="A156" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H156" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I156" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J156" s="0">
-        <x:v>6</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:10">
       <x:c r="A157" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I157" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J157" s="0">
-        <x:v>45</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:10">
       <x:c r="A158" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H158" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I158" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J158" s="0">
-        <x:v>33</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:10">
       <x:c r="A159" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I159" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J159" s="0">
-        <x:v>14</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:10">
       <x:c r="A160" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H160" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I160" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J160" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J160" s="0">
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:10">
       <x:c r="A161" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F161" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G161" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H161" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F161" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I161" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J161" s="0">
-        <x:v>8</x:v>
+      <x:c r="J161" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:10">
       <x:c r="A162" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F162" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G162" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H162" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="F162" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I162" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J162" s="0">
-        <x:v>50</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:10">
       <x:c r="A163" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G163" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="G163" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H163" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I163" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J163" s="0">
-        <x:v>31</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:10">
       <x:c r="A164" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H164" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I164" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J164" s="0">
-        <x:v>12</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:10">
       <x:c r="A165" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I165" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:10">
       <x:c r="A166" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H166" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I166" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J166" s="0">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:10">
       <x:c r="A167" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I167" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J167" s="0">
-        <x:v>50</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:10">
       <x:c r="A168" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H168" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I168" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J168" s="0">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:10">
       <x:c r="A169" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I169" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J169" s="0">
-        <x:v>16</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:10">
       <x:c r="A170" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H170" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I170" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J170" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J170" s="0">
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:10">
       <x:c r="A171" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H171" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="H171" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I171" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J171" s="0">
-        <x:v>7</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:10">
       <x:c r="A172" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H172" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I172" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J172" s="0">
-        <x:v>54</x:v>
+      <x:c r="J172" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:10">
       <x:c r="A173" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I173" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J173" s="0">
-        <x:v>18</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:10">
       <x:c r="A174" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H174" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I174" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J174" s="0">
-        <x:v>19</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:10">
       <x:c r="A175" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F175" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G175" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H175" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F175" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I175" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J175" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J175" s="0">
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:10">
       <x:c r="A176" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G176" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="G176" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H176" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I176" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J176" s="0">
-        <x:v>9</x:v>
+      <x:c r="J176" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:10">
       <x:c r="A177" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I177" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J177" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J177" s="0">
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:10">
       <x:c r="A178" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H178" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I178" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J178" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J178" s="0">
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:10">
       <x:c r="A179" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I179" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J179" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J179" s="0">
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:10">
       <x:c r="A180" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H180" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I180" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J180" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J180" s="0">
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:10">
       <x:c r="A181" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I181" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J181" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J181" s="0">
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:10">
       <x:c r="A182" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H182" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I182" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J182" s="0">
-        <x:v>58</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:10">
       <x:c r="A183" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I183" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J183" s="0">
-        <x:v>21</x:v>
+      <x:c r="J183" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:10">
       <x:c r="A184" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H184" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I184" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J184" s="0">
-        <x:v>5</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:10">
       <x:c r="A185" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I185" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J185" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J185" s="0">
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:10">
       <x:c r="A186" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H186" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I186" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J186" s="0">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:10">
       <x:c r="A187" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I187" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J187" s="0">
-        <x:v>41</x:v>
+      <x:c r="J187" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:10">
       <x:c r="A188" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H188" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I188" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J188" s="0">
-        <x:v>20</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:10">
       <x:c r="A189" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I189" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J189" s="0">
-        <x:v>28</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:10">
       <x:c r="A190" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H190" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I190" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J190" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J190" s="0">
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:10">
       <x:c r="A191" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I191" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J191" s="0">
-        <x:v>11</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:10">
       <x:c r="A192" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H192" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I192" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J192" s="0">
-        <x:v>50</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:10">
       <x:c r="A193" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I193" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J193" s="0">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:10">
       <x:c r="A194" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G194" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H194" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I194" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J194" s="0">
-        <x:v>25</x:v>
+      <x:c r="J194" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:10">
       <x:c r="A195" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I195" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J195" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J195" s="0">
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:10">
       <x:c r="A196" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H196" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I196" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J196" s="0">
-        <x:v>8</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:10">
       <x:c r="A197" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I197" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J197" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J197" s="0">
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:10">
       <x:c r="A198" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H198" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I198" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J198" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:10">
       <x:c r="A199" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I199" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J199" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J199" s="0">
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:10">
       <x:c r="A200" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H200" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I200" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J200" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:10">
       <x:c r="A201" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I201" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:10">
       <x:c r="A202" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H202" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I202" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J202" s="0">
-        <x:v>53</x:v>
+      <x:c r="J202" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:10">
       <x:c r="A203" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I203" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J203" s="0">
-        <x:v>31</x:v>
+      <x:c r="J203" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:10">
       <x:c r="A204" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H204" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I204" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J204" s="0">
-        <x:v>6</x:v>
+      <x:c r="J204" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:10">
       <x:c r="A205" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I205" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J205" s="0">
-        <x:v>3</x:v>
+      <x:c r="J205" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:10">
       <x:c r="A206" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H206" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I206" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J206" s="0">
-        <x:v>8</x:v>
+      <x:c r="J206" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:10">
       <x:c r="A207" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I207" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J207" s="0">
-        <x:v>43</x:v>
+      <x:c r="J207" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:10">
       <x:c r="A208" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G208" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H208" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I208" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J208" s="0">
-        <x:v>33</x:v>
+      <x:c r="J208" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:10">
       <x:c r="A209" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I209" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J209" s="0">
-        <x:v>14</x:v>
+      <x:c r="J209" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:10">
       <x:c r="A210" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H210" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I210" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J210" s="0">
-        <x:v>4</x:v>
+      <x:c r="J210" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:10">
       <x:c r="A211" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I211" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J211" s="0">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:10">
       <x:c r="A212" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H212" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I212" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J212" s="0">
-        <x:v>50</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:10">
       <x:c r="A213" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I213" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J213" s="0">
-        <x:v>24</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:10">
       <x:c r="A214" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H214" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I214" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J214" s="0">
-        <x:v>15</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:10">
       <x:c r="A215" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I215" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J215" s="0">
-        <x:v>5</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:10">
       <x:c r="A216" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G216" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H216" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I216" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J216" s="0">
-        <x:v>6</x:v>
+      <x:c r="J216" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:10">
       <x:c r="A217" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I217" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J217" s="0">
-        <x:v>49</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:10">
       <x:c r="A218" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F218" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G218" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H218" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="F218" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I218" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J218" s="0">
-        <x:v>24</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:10">
       <x:c r="A219" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G219" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="G219" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H219" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I219" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J219" s="0">
-        <x:v>14</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:10">
       <x:c r="A220" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H220" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I220" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J220" s="0">
-        <x:v>6</x:v>
+      <x:c r="J220" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:10">
       <x:c r="A221" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I221" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J221" s="0">
-        <x:v>8</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:10">
       <x:c r="A222" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H222" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I222" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J222" s="0">
-        <x:v>56</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:10">
       <x:c r="A223" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I223" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J223" s="0">
-        <x:v>19</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:10">
       <x:c r="A224" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G224" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H224" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I224" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J224" s="0">
-        <x:v>19</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:10">
       <x:c r="A225" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I225" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J225" s="0">
-        <x:v>1</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:10">
       <x:c r="A226" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B226" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G226" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H226" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="H226" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I226" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J226" s="0">
-        <x:v>6</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:10">
       <x:c r="A227" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G227" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H227" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I227" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J227" s="0" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:10">
       <x:c r="A228" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G228" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H228" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I228" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J228" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J228" s="0">
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:10">
       <x:c r="A229" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I229" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J229" s="0">
         <x:v>58</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:10">
       <x:c r="A230" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G230" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H230" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I230" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J230" s="0">
         <x:v>60</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:10">
       <x:c r="A231" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F231" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G231" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H231" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="F231" s="0" t="s">
+      <x:c r="I231" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J231" s="0" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:10">
       <x:c r="A232" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F232" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G232" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="F232" s="0" t="s">
+      <x:c r="H232" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="G232" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="H232" s="0" t="s">
+      <x:c r="I232" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J232" s="0">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:10">
       <x:c r="A233" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I233" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J233" s="0">
-        <x:v>19</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:10">
       <x:c r="A234" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H234" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I234" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J234" s="0">
-        <x:v>14</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:10">
       <x:c r="A235" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I235" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J235" s="0">
-        <x:v>1</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:10">
       <x:c r="A236" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G236" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H236" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I236" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J236" s="0">
-        <x:v>7</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:10">
       <x:c r="A237" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I237" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J237" s="0">
-        <x:v>58</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:10">
       <x:c r="A238" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G238" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H238" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I238" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J238" s="0">
-        <x:v>19</x:v>
+      <x:c r="J238" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:10">
       <x:c r="A239" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I239" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J239" s="0">
-        <x:v>13</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:10">
       <x:c r="A240" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G240" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H240" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I240" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J240" s="0">
-        <x:v>4</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:10">
       <x:c r="A241" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I241" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J241" s="0">
-        <x:v>6</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:10">
       <x:c r="A242" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G242" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H242" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I242" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J242" s="0">
-        <x:v>60</x:v>
+      <x:c r="J242" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:10">
       <x:c r="A243" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I243" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J243" s="0">
-        <x:v>13</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:10">
       <x:c r="A244" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G244" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H244" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I244" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J244" s="0">
-        <x:v>18</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:10">
       <x:c r="A245" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I245" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J245" s="0">
-        <x:v>0</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:10">
       <x:c r="A246" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G246" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H246" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I246" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J246" s="0">
-        <x:v>9</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:10">
       <x:c r="A247" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I247" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J247" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J247" s="0">
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:10">
       <x:c r="A248" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G248" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H248" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I248" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J248" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J248" s="0">
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:10">
       <x:c r="A249" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I249" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:10">
       <x:c r="A250" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H250" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I250" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J250" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="J250" s="0">
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:10">
       <x:c r="A251" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F251" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G251" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H251" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I251" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J251" s="0">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="252" spans="1:10">
+      <x:c r="A252" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B252" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C252" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D252" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E252" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F252" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G252" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H252" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I252" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J252" s="0">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="253" spans="1:10">
+      <x:c r="A253" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B253" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C253" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D253" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E253" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F253" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G253" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H253" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="I253" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J253" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="254" spans="1:10">
+      <x:c r="A254" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B254" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C254" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D254" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E254" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F254" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G254" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H254" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="I254" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J254" s="0">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="255" spans="1:10">
+      <x:c r="A255" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B255" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C255" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D255" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E255" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="F251" s="0" t="s">
+      <x:c r="F255" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="G251" s="0" t="s">
+      <x:c r="G255" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H255" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I255" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J255" s="0">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="256" spans="1:10">
+      <x:c r="A256" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B256" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C256" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D256" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E256" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F256" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G256" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H256" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I256" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J256" s="0">
+        <x:v>4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="257" spans="1:10">
+      <x:c r="A257" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B257" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C257" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D257" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E257" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F257" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G257" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H257" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I257" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J257" s="0">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="258" spans="1:10">
+      <x:c r="A258" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B258" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C258" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D258" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E258" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F258" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G258" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H258" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I258" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J258" s="0">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="259" spans="1:10">
+      <x:c r="A259" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B259" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C259" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D259" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E259" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F259" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G259" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H259" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="H251" s="0" t="s">
+      <x:c r="I259" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J259" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="260" spans="1:10">
+      <x:c r="A260" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B260" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C260" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D260" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E260" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F260" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G260" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="I251" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="J251" s="0" t="s">
+      <x:c r="H260" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I260" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J260" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="261" spans="1:10">
+      <x:c r="A261" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B261" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C261" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D261" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E261" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F261" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G261" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H261" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I261" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J261" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="262" spans="1:10">
+      <x:c r="A262" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B262" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C262" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D262" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E262" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F262" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G262" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H262" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I262" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J262" s="0">
+        <x:v>4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="263" spans="1:10">
+      <x:c r="A263" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B263" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C263" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D263" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E263" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F263" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G263" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H263" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I263" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J263" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="264" spans="1:10">
+      <x:c r="A264" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B264" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C264" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D264" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E264" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F264" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G264" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H264" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="I264" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J264" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="265" spans="1:10">
+      <x:c r="A265" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B265" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C265" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D265" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E265" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F265" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G265" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H265" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="I265" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J265" s="0">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="266" spans="1:10">
+      <x:c r="A266" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B266" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C266" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D266" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E266" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F266" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G266" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H266" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I266" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J266" s="0">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="267" spans="1:10">
+      <x:c r="A267" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B267" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C267" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D267" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E267" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F267" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G267" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H267" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I267" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J267" s="0">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="268" spans="1:10">
+      <x:c r="A268" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B268" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C268" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D268" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E268" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F268" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G268" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H268" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I268" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J268" s="0">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="269" spans="1:10">
+      <x:c r="A269" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B269" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C269" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D269" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E269" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F269" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G269" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H269" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I269" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J269" s="0">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="270" spans="1:10">
+      <x:c r="A270" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B270" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C270" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D270" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E270" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F270" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G270" s="0" t="s">
         <x:v>61</x:v>
+      </x:c>
+      <x:c r="H270" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I270" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J270" s="0">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="271" spans="1:10">
+      <x:c r="A271" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B271" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C271" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D271" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E271" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F271" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G271" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H271" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I271" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J271" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="272" spans="1:10">
+      <x:c r="A272" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B272" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C272" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D272" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E272" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F272" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G272" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H272" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I272" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J272" s="0">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="273" spans="1:10">
+      <x:c r="A273" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B273" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C273" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D273" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E273" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F273" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G273" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H273" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I273" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J273" s="0">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="274" spans="1:10">
+      <x:c r="A274" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B274" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C274" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D274" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E274" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F274" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G274" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H274" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I274" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J274" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="275" spans="1:10">
+      <x:c r="A275" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B275" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C275" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D275" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E275" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F275" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G275" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H275" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="I275" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J275" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="276" spans="1:10">
+      <x:c r="A276" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B276" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C276" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D276" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E276" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F276" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G276" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H276" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="I276" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J276" s="0">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="277" spans="1:10">
+      <x:c r="A277" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B277" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C277" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D277" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E277" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F277" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G277" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H277" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I277" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J277" s="0">
+        <x:v>49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="278" spans="1:10">
+      <x:c r="A278" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B278" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C278" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D278" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E278" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F278" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G278" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H278" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I278" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J278" s="0">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="279" spans="1:10">
+      <x:c r="A279" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B279" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C279" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D279" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E279" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F279" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G279" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H279" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I279" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J279" s="0">
+        <x:v>47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="280" spans="1:10">
+      <x:c r="A280" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B280" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C280" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D280" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E280" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F280" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G280" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H280" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I280" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J280" s="0">
+        <x:v>46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="281" spans="1:10">
+      <x:c r="A281" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B281" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C281" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D281" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E281" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F281" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G281" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H281" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I281" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J281" s="0">
+        <x:v>53</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="282" spans="1:10">
+      <x:c r="A282" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B282" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C282" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D282" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E282" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F282" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G282" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H282" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I282" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J282" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="283" spans="1:10">
+      <x:c r="A283" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B283" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C283" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D283" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E283" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F283" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G283" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H283" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I283" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J283" s="0">
+        <x:v>56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="284" spans="1:10">
+      <x:c r="A284" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B284" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C284" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D284" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E284" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F284" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G284" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H284" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I284" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J284" s="0">
+        <x:v>39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="285" spans="1:10">
+      <x:c r="A285" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B285" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C285" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D285" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E285" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F285" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G285" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H285" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I285" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J285" s="0">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="286" spans="1:10">
+      <x:c r="A286" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B286" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C286" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D286" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E286" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F286" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G286" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H286" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="I286" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J286" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="287" spans="1:10">
+      <x:c r="A287" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B287" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C287" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D287" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E287" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F287" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G287" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H287" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="I287" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J287" s="0">
+        <x:v>48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="288" spans="1:10">
+      <x:c r="A288" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B288" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C288" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D288" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E288" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F288" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G288" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H288" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I288" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J288" s="0">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="289" spans="1:10">
+      <x:c r="A289" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B289" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C289" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D289" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E289" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F289" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G289" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H289" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I289" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J289" s="0">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="290" spans="1:10">
+      <x:c r="A290" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B290" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C290" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D290" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E290" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F290" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G290" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H290" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I290" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J290" s="0">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="291" spans="1:10">
+      <x:c r="A291" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B291" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C291" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D291" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E291" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F291" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G291" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H291" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I291" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J291" s="0">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="292" spans="1:10">
+      <x:c r="A292" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B292" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C292" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D292" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E292" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F292" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G292" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H292" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I292" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J292" s="0">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="293" spans="1:10">
+      <x:c r="A293" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B293" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C293" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D293" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E293" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F293" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G293" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H293" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I293" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J293" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="294" spans="1:10">
+      <x:c r="A294" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B294" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C294" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D294" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E294" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F294" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G294" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H294" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I294" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J294" s="0">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="295" spans="1:10">
+      <x:c r="A295" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B295" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C295" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D295" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E295" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F295" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G295" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H295" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I295" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J295" s="0">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="296" spans="1:10">
+      <x:c r="A296" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B296" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C296" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D296" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E296" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F296" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G296" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H296" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I296" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J296" s="0">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="297" spans="1:10">
+      <x:c r="A297" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B297" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C297" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D297" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E297" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F297" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G297" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H297" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="I297" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J297" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="298" spans="1:10">
+      <x:c r="A298" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B298" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C298" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D298" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E298" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F298" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G298" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H298" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="I298" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J298" s="0">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="299" spans="1:10">
+      <x:c r="A299" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B299" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C299" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D299" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E299" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F299" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G299" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H299" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I299" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J299" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="300" spans="1:10">
+      <x:c r="A300" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B300" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C300" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D300" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E300" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F300" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G300" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H300" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I300" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J300" s="0">
+        <x:v>16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="301" spans="1:10">
+      <x:c r="A301" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B301" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C301" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D301" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E301" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F301" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G301" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H301" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I301" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J301" s="0">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="302" spans="1:10">
+      <x:c r="A302" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B302" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C302" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D302" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E302" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F302" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G302" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H302" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I302" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J302" s="0">
+        <x:v>10</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="303" spans="1:10">
+      <x:c r="A303" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B303" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C303" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D303" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E303" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F303" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G303" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H303" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I303" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J303" s="0">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="304" spans="1:10">
+      <x:c r="A304" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B304" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C304" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D304" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E304" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F304" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G304" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H304" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I304" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J304" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="305" spans="1:10">
+      <x:c r="A305" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B305" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C305" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D305" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E305" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F305" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G305" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H305" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I305" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J305" s="0">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="306" spans="1:10">
+      <x:c r="A306" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B306" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C306" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D306" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E306" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F306" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G306" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H306" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I306" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J306" s="0">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="307" spans="1:10">
+      <x:c r="A307" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B307" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C307" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D307" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E307" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F307" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G307" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H307" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I307" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J307" s="0">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="308" spans="1:10">
+      <x:c r="A308" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B308" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C308" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D308" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E308" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F308" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G308" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H308" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="I308" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J308" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="309" spans="1:10">
+      <x:c r="A309" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B309" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C309" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D309" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E309" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F309" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G309" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H309" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="I309" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J309" s="0">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="310" spans="1:10">
+      <x:c r="A310" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B310" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C310" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D310" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E310" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F310" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G310" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H310" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I310" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J310" s="0">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="311" spans="1:10">
+      <x:c r="A311" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B311" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C311" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D311" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E311" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F311" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G311" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H311" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I311" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J311" s="0">
+        <x:v>25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="312" spans="1:10">
+      <x:c r="A312" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B312" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C312" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D312" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E312" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F312" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G312" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H312" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I312" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J312" s="0">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="313" spans="1:10">
+      <x:c r="A313" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B313" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C313" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D313" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E313" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F313" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G313" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H313" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I313" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J313" s="0">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="314" spans="1:10">
+      <x:c r="A314" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B314" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C314" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D314" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E314" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F314" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G314" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H314" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I314" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J314" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="315" spans="1:10">
+      <x:c r="A315" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B315" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C315" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D315" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E315" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F315" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G315" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H315" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I315" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J315" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="316" spans="1:10">
+      <x:c r="A316" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B316" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C316" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D316" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E316" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F316" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G316" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H316" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I316" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J316" s="0">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="317" spans="1:10">
+      <x:c r="A317" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B317" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C317" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D317" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E317" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F317" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G317" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H317" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I317" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J317" s="0">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="318" spans="1:10">
+      <x:c r="A318" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B318" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C318" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D318" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E318" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F318" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G318" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H318" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I318" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J318" s="0">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="319" spans="1:10">
+      <x:c r="A319" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B319" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C319" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D319" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E319" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F319" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G319" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H319" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="I319" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J319" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="320" spans="1:10">
+      <x:c r="A320" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B320" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C320" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D320" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E320" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F320" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G320" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H320" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="I320" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J320" s="0">
+        <x:v>16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="321" spans="1:10">
+      <x:c r="A321" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B321" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C321" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D321" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E321" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F321" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G321" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H321" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I321" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J321" s="0">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="322" spans="1:10">
+      <x:c r="A322" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B322" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C322" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D322" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E322" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F322" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G322" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H322" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I322" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J322" s="0">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="323" spans="1:10">
+      <x:c r="A323" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B323" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C323" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D323" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E323" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F323" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G323" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H323" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I323" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J323" s="0">
+        <x:v>4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="324" spans="1:10">
+      <x:c r="A324" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B324" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C324" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D324" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E324" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F324" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G324" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H324" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I324" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J324" s="0">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="325" spans="1:10">
+      <x:c r="A325" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B325" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C325" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D325" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E325" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F325" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G325" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H325" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I325" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J325" s="0">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="326" spans="1:10">
+      <x:c r="A326" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B326" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C326" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D326" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E326" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F326" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G326" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H326" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I326" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J326" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="327" spans="1:10">
+      <x:c r="A327" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B327" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C327" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D327" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E327" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F327" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G327" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H327" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I327" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J327" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="328" spans="1:10">
+      <x:c r="A328" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B328" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C328" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D328" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E328" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F328" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G328" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H328" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I328" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J328" s="0">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="329" spans="1:10">
+      <x:c r="A329" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B329" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C329" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D329" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E329" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F329" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G329" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H329" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I329" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J329" s="0">
+        <x:v>10</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="330" spans="1:10">
+      <x:c r="A330" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B330" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C330" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D330" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E330" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F330" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G330" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H330" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="I330" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J330" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="331" spans="1:10">
+      <x:c r="A331" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B331" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C331" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D331" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E331" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F331" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G331" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H331" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="I331" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J331" s="0">
+        <x:v>6</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -9248,3162 +11872,4136 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="PMQ38"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="5">
+      <x:sharedItems count="6">
         <x:s v="2020Q3"/>
         <x:s v="2021Q3"/>
         <x:s v="2022Q3"/>
         <x:s v="2023Q3"/>
         <x:s v="2024Q3"/>
+        <x:s v="2025Q3"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="5">
+      <x:sharedItems count="6">
         <x:s v="2020Q3"/>
         <x:s v="2021Q3"/>
         <x:s v="2022Q3"/>
         <x:s v="2023Q3"/>
         <x:s v="2024Q3"/>
-      </x:sharedItems>
-[...26 lines deleted...]
-        <x:s v="Other/Not stated"/>
+        <x:s v="2025Q3"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03715V04462">
       <x:sharedItems count="5">
         <x:s v="100"/>
         <x:s v="110"/>
         <x:s v="120"/>
         <x:s v="130"/>
         <x:s v="999"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Reasons for not having an Occupational Pension">
       <x:sharedItems count="5">
         <x:s v="Employer does not offer a company pension scheme"/>
         <x:s v="Have chosen not to join employer's pension scheme"/>
         <x:s v="Not eligible to join employer's pension scheme"/>
         <x:s v="No pension with current employer but pension from previous employer(s)"/>
         <x:s v="Not Stated"/>
       </x:sharedItems>
     </x:cacheField>
+    <x:cacheField name="C03288V03961">
+      <x:sharedItems count="11">
+        <x:s v="1"/>
+        <x:s v="2"/>
+        <x:s v="3"/>
+        <x:s v="4"/>
+        <x:s v="5"/>
+        <x:s v="6"/>
+        <x:s v="7"/>
+        <x:s v="8"/>
+        <x:s v="9"/>
+        <x:s v="X1"/>
+        <x:s v="-"/>
+      </x:sharedItems>
+    </x:cacheField>
+    <x:cacheField name="Broad Occupational Group">
+      <x:sharedItems count="11">
+        <x:s v="1 Managers, directors and senior officials"/>
+        <x:s v="2 Professional"/>
+        <x:s v="3 Associate professional and technical"/>
+        <x:s v="4 Administrative and secretarial"/>
+        <x:s v="5 Skilled trades"/>
+        <x:s v="6 Caring, leisure and other services"/>
+        <x:s v="7 Sales and customer service"/>
+        <x:s v="8 Process, plant and machine operatives"/>
+        <x:s v="9 Elementary"/>
+        <x:s v="X1 Other/Not stated"/>
+        <x:s v="- All occupational groups"/>
+      </x:sharedItems>
+    </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="67" count="57">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="0" maxValue="67" count="67">
         <x:n v="57"/>
-        <x:n v="30"/>
-[...2 lines deleted...]
-        <x:n v="13"/>
         <x:n v="34"/>
-        <x:n v="36"/>
-[...1 lines deleted...]
-        <x:n v="8"/>
         <x:n v="39"/>
-        <x:n v="48"/>
-[...1 lines deleted...]
-        <x:n v="5"/>
         <x:n v="58"/>
-        <x:n v="21"/>
-        <x:n v="14"/>
         <x:n v="66"/>
-        <x:n v="20"/>
-        <x:n v="10"/>
         <x:n v="51"/>
-        <x:n v="15"/>
         <x:n v="52"/>
-        <x:n v="19"/>
-        <x:n v="16"/>
         <x:n v="55"/>
         <x:n v="60"/>
+        <x:s v=""/>
+        <x:n v="52.2"/>
+        <x:n v="30"/>
+        <x:n v="36"/>
+        <x:n v="48"/>
+        <x:n v="21"/>
+        <x:n v="20"/>
+        <x:n v="19"/>
+        <x:n v="15"/>
+        <x:n v="24.4"/>
+        <x:n v="1"/>
+        <x:n v="22"/>
+        <x:n v="9"/>
+        <x:n v="14"/>
+        <x:n v="5"/>
+        <x:n v="16"/>
         <x:n v="12"/>
+        <x:n v="12.5"/>
+        <x:n v="13"/>
+        <x:n v="8"/>
+        <x:n v="10"/>
+        <x:n v="10.9"/>
         <x:n v="63"/>
+        <x:n v="31"/>
+        <x:n v="62"/>
+        <x:n v="50"/>
+        <x:n v="59"/>
+        <x:n v="54"/>
+        <x:n v="53.3"/>
         <x:n v="29"/>
+        <x:n v="33"/>
+        <x:n v="17"/>
+        <x:n v="23.8"/>
         <x:n v="4"/>
-        <x:n v="31"/>
-[...1 lines deleted...]
-        <x:n v="62"/>
         <x:n v="11"/>
+        <x:n v="13.7"/>
         <x:n v="7"/>
-        <x:n v="50"/>
         <x:n v="6"/>
-        <x:n v="59"/>
-[...1 lines deleted...]
-        <x:n v="54"/>
+        <x:n v="9.2"/>
         <x:n v="53"/>
-        <x:n v="24"/>
-[...1 lines deleted...]
-        <x:n v="18"/>
         <x:n v="44"/>
         <x:n v="56"/>
         <x:n v="40"/>
         <x:n v="67"/>
+        <x:n v="24"/>
+        <x:n v="18"/>
+        <x:n v="23"/>
         <x:n v="45"/>
+        <x:n v="41"/>
         <x:n v="27"/>
-        <x:n v="41"/>
         <x:n v="28"/>
         <x:n v="25"/>
-        <x:n v="3"/>
         <x:n v="43"/>
         <x:n v="49"/>
+        <x:n v="3"/>
         <x:n v="0"/>
+        <x:n v="47"/>
+        <x:n v="46"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="PMQ38"/>
     <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
     <s v="2020Q3"/>
     <s v="2020Q3"/>
-    <s v="1"/>
-    <s v="Managers, directors and senior officials"/>
     <s v="100"/>
     <s v="Employer does not offer a company pension scheme"/>
+    <s v="1"/>
+    <s v="1 Managers, directors and senior officials"/>
     <s v="%"/>
     <n v="57"/>
   </r>
   <r>
     <s v="PMQ38"/>
     <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
     <s v="2020Q3"/>
     <s v="2020Q3"/>
-    <s v="1"/>
-    <s v="Managers, directors and senior officials"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="2"/>
+    <s v="2 Professional"/>
+    <s v="%"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="3"/>
+    <s v="3 Associate professional and technical"/>
+    <s v="%"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="4"/>
+    <s v="4 Administrative and secretarial"/>
+    <s v="%"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="5"/>
+    <s v="5 Skilled trades"/>
+    <s v="%"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="6"/>
+    <s v="6 Caring, leisure and other services"/>
+    <s v="%"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="7"/>
+    <s v="7 Sales and customer service"/>
+    <s v="%"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="8"/>
+    <s v="8 Process, plant and machine operatives"/>
+    <s v="%"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="9"/>
+    <s v="9 Elementary"/>
+    <s v="%"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="X1"/>
+    <s v="X1 Other/Not stated"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="-"/>
+    <s v="- All occupational groups"/>
+    <s v="%"/>
+    <n v="52.2"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
     <s v="110"/>
     <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="1"/>
+    <s v="1 Managers, directors and senior officials"/>
     <s v="%"/>
     <n v="30"/>
   </r>
   <r>
     <s v="PMQ38"/>
     <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
     <s v="2020Q3"/>
     <s v="2020Q3"/>
-    <s v="1"/>
-    <s v="Managers, directors and senior officials"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="2"/>
+    <s v="2 Professional"/>
+    <s v="%"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="3"/>
+    <s v="3 Associate professional and technical"/>
+    <s v="%"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="4"/>
+    <s v="4 Administrative and secretarial"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="5"/>
+    <s v="5 Skilled trades"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="6"/>
+    <s v="6 Caring, leisure and other services"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="7"/>
+    <s v="7 Sales and customer service"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="8"/>
+    <s v="8 Process, plant and machine operatives"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="9"/>
+    <s v="9 Elementary"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="X1"/>
+    <s v="X1 Other/Not stated"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="-"/>
+    <s v="- All occupational groups"/>
+    <s v="%"/>
+    <n v="24.4"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
     <s v="120"/>
     <s v="Not eligible to join employer's pension scheme"/>
+    <s v="1"/>
+    <s v="1 Managers, directors and senior officials"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="PMQ38"/>
     <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
     <s v="2020Q3"/>
     <s v="2020Q3"/>
-    <s v="1"/>
-    <s v="Managers, directors and senior officials"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="2"/>
+    <s v="2 Professional"/>
+    <s v="%"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="3"/>
+    <s v="3 Associate professional and technical"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="4"/>
+    <s v="4 Administrative and secretarial"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="5"/>
+    <s v="5 Skilled trades"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="6"/>
+    <s v="6 Caring, leisure and other services"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="7"/>
+    <s v="7 Sales and customer service"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="8"/>
+    <s v="8 Process, plant and machine operatives"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="9"/>
+    <s v="9 Elementary"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="X1"/>
+    <s v="X1 Other/Not stated"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="-"/>
+    <s v="- All occupational groups"/>
+    <s v="%"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
     <s v="130"/>
     <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="1"/>
+    <s v="1 Managers, directors and senior officials"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="PMQ38"/>
     <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
     <s v="2020Q3"/>
     <s v="2020Q3"/>
-    <s v="1"/>
-    <s v="Managers, directors and senior officials"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="2"/>
+    <s v="2 Professional"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="3"/>
+    <s v="3 Associate professional and technical"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="4"/>
+    <s v="4 Administrative and secretarial"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="5"/>
+    <s v="5 Skilled trades"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="6"/>
+    <s v="6 Caring, leisure and other services"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="7"/>
+    <s v="7 Sales and customer service"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="8"/>
+    <s v="8 Process, plant and machine operatives"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="9"/>
+    <s v="9 Elementary"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="X1"/>
+    <s v="X1 Other/Not stated"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="-"/>
+    <s v="- All occupational groups"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
     <s v="999"/>
     <s v="Not Stated"/>
+    <s v="1"/>
+    <s v="1 Managers, directors and senior officials"/>
     <s v="%"/>
     <n v="13"/>
   </r>
   <r>
     <s v="PMQ38"/>
     <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
     <s v="2020Q3"/>
     <s v="2020Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
     <s v="2"/>
-    <s v="Professional"/>
+    <s v="2 Professional"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="3"/>
+    <s v="3 Associate professional and technical"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="4"/>
+    <s v="4 Administrative and secretarial"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="5"/>
+    <s v="5 Skilled trades"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="6"/>
+    <s v="6 Caring, leisure and other services"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="7"/>
+    <s v="7 Sales and customer service"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="8"/>
+    <s v="8 Process, plant and machine operatives"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="9"/>
+    <s v="9 Elementary"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="X1"/>
+    <s v="X1 Other/Not stated"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2020Q3"/>
+    <s v="2020Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="-"/>
+    <s v="- All occupational groups"/>
+    <s v="%"/>
+    <n v="10.9"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
     <s v="100"/>
     <s v="Employer does not offer a company pension scheme"/>
-    <s v="%"/>
-[...6 lines deleted...]
-    <s v="2020Q3"/>
+    <s v="1"/>
+    <s v="1 Managers, directors and senior officials"/>
+    <s v="%"/>
+    <n v="63"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
     <s v="2"/>
-    <s v="Professional"/>
+    <s v="2 Professional"/>
+    <s v="%"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="3"/>
+    <s v="3 Associate professional and technical"/>
+    <s v="%"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="4"/>
+    <s v="4 Administrative and secretarial"/>
+    <s v="%"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="5"/>
+    <s v="5 Skilled trades"/>
+    <s v="%"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="6"/>
+    <s v="6 Caring, leisure and other services"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="7"/>
+    <s v="7 Sales and customer service"/>
+    <s v="%"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="8"/>
+    <s v="8 Process, plant and machine operatives"/>
+    <s v="%"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="9"/>
+    <s v="9 Elementary"/>
+    <s v="%"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="X1"/>
+    <s v="X1 Other/Not stated"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="-"/>
+    <s v="- All occupational groups"/>
+    <s v="%"/>
+    <n v="53.3"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
     <s v="110"/>
     <s v="Have chosen not to join employer's pension scheme"/>
-    <s v="%"/>
-[...6 lines deleted...]
-    <s v="2020Q3"/>
+    <s v="1"/>
+    <s v="1 Managers, directors and senior officials"/>
+    <s v="%"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
     <s v="2"/>
-    <s v="Professional"/>
+    <s v="2 Professional"/>
+    <s v="%"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="3"/>
+    <s v="3 Associate professional and technical"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="4"/>
+    <s v="4 Administrative and secretarial"/>
+    <s v="%"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="5"/>
+    <s v="5 Skilled trades"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="6"/>
+    <s v="6 Caring, leisure and other services"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="7"/>
+    <s v="7 Sales and customer service"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="8"/>
+    <s v="8 Process, plant and machine operatives"/>
+    <s v="%"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="9"/>
+    <s v="9 Elementary"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="X1"/>
+    <s v="X1 Other/Not stated"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="-"/>
+    <s v="- All occupational groups"/>
+    <s v="%"/>
+    <n v="23.8"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
     <s v="120"/>
     <s v="Not eligible to join employer's pension scheme"/>
+    <s v="1"/>
+    <s v="1 Managers, directors and senior officials"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="2"/>
+    <s v="2 Professional"/>
     <s v="%"/>
     <n v="22"/>
   </r>
   <r>
     <s v="PMQ38"/>
     <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
-    <s v="2020Q3"/>
-[...2 lines deleted...]
-    <s v="Professional"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="3"/>
+    <s v="3 Associate professional and technical"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="4"/>
+    <s v="4 Administrative and secretarial"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="5"/>
+    <s v="5 Skilled trades"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="6"/>
+    <s v="6 Caring, leisure and other services"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="7"/>
+    <s v="7 Sales and customer service"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="8"/>
+    <s v="8 Process, plant and machine operatives"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="9"/>
+    <s v="9 Elementary"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="X1"/>
+    <s v="X1 Other/Not stated"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="-"/>
+    <s v="- All occupational groups"/>
+    <s v="%"/>
+    <n v="13.7"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
     <s v="130"/>
     <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="1"/>
+    <s v="1 Managers, directors and senior officials"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="PMQ38"/>
     <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
-    <s v="2020Q3"/>
-    <s v="2020Q3"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
     <s v="2"/>
-    <s v="Professional"/>
+    <s v="2 Professional"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="3"/>
+    <s v="3 Associate professional and technical"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="4"/>
+    <s v="4 Administrative and secretarial"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="5"/>
+    <s v="5 Skilled trades"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="6"/>
+    <s v="6 Caring, leisure and other services"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="7"/>
+    <s v="7 Sales and customer service"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="8"/>
+    <s v="8 Process, plant and machine operatives"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="9"/>
+    <s v="9 Elementary"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="X1"/>
+    <s v="X1 Other/Not stated"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="-"/>
+    <s v="- All occupational groups"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
     <s v="999"/>
     <s v="Not Stated"/>
-    <s v="%"/>
-[...6 lines deleted...]
-    <s v="2020Q3"/>
+    <s v="1"/>
+    <s v="1 Managers, directors and senior officials"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="2"/>
+    <s v="2 Professional"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
     <s v="3"/>
-    <s v="Associate professional and technical"/>
+    <s v="3 Associate professional and technical"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="4"/>
+    <s v="4 Administrative and secretarial"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="5"/>
+    <s v="5 Skilled trades"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="6"/>
+    <s v="6 Caring, leisure and other services"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="7"/>
+    <s v="7 Sales and customer service"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="8"/>
+    <s v="8 Process, plant and machine operatives"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="9"/>
+    <s v="9 Elementary"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="X1"/>
+    <s v="X1 Other/Not stated"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2021Q3"/>
+    <s v="2021Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="-"/>
+    <s v="- All occupational groups"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
     <s v="100"/>
     <s v="Employer does not offer a company pension scheme"/>
-    <s v="%"/>
-[...6 lines deleted...]
-    <s v="2020Q3"/>
+    <s v="1"/>
+    <s v="1 Managers, directors and senior officials"/>
+    <s v="%"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="2"/>
+    <s v="2 Professional"/>
+    <s v="%"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
     <s v="3"/>
-    <s v="Associate professional and technical"/>
+    <s v="3 Associate professional and technical"/>
+    <s v="%"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="4"/>
+    <s v="4 Administrative and secretarial"/>
+    <s v="%"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="5"/>
+    <s v="5 Skilled trades"/>
+    <s v="%"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="6"/>
+    <s v="6 Caring, leisure and other services"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="7"/>
+    <s v="7 Sales and customer service"/>
+    <s v="%"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="8"/>
+    <s v="8 Process, plant and machine operatives"/>
+    <s v="%"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="9"/>
+    <s v="9 Elementary"/>
+    <s v="%"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="X1"/>
+    <s v="X1 Other/Not stated"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="-"/>
+    <s v="- All occupational groups"/>
+    <s v="%"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
     <s v="110"/>
     <s v="Have chosen not to join employer's pension scheme"/>
-    <s v="%"/>
-[...6 lines deleted...]
-    <s v="2020Q3"/>
+    <s v="1"/>
+    <s v="1 Managers, directors and senior officials"/>
+    <s v="%"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="2"/>
+    <s v="2 Professional"/>
+    <s v="%"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
     <s v="3"/>
-    <s v="Associate professional and technical"/>
+    <s v="3 Associate professional and technical"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="4"/>
+    <s v="4 Administrative and secretarial"/>
+    <s v="%"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="5"/>
+    <s v="5 Skilled trades"/>
+    <s v="%"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="6"/>
+    <s v="6 Caring, leisure and other services"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="7"/>
+    <s v="7 Sales and customer service"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="8"/>
+    <s v="8 Process, plant and machine operatives"/>
+    <s v="%"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="9"/>
+    <s v="9 Elementary"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="X1"/>
+    <s v="X1 Other/Not stated"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="-"/>
+    <s v="- All occupational groups"/>
+    <s v="%"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
     <s v="120"/>
     <s v="Not eligible to join employer's pension scheme"/>
-    <s v="%"/>
-[...6 lines deleted...]
-    <s v="2020Q3"/>
+    <s v="1"/>
+    <s v="1 Managers, directors and senior officials"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="2"/>
+    <s v="2 Professional"/>
+    <s v="%"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
     <s v="3"/>
-    <s v="Associate professional and technical"/>
+    <s v="3 Associate professional and technical"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="4"/>
+    <s v="4 Administrative and secretarial"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="5"/>
+    <s v="5 Skilled trades"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="6"/>
+    <s v="6 Caring, leisure and other services"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="7"/>
+    <s v="7 Sales and customer service"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="8"/>
+    <s v="8 Process, plant and machine operatives"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="9"/>
+    <s v="9 Elementary"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="X1"/>
+    <s v="X1 Other/Not stated"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="-"/>
+    <s v="- All occupational groups"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
     <s v="130"/>
     <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="1"/>
+    <s v="1 Managers, directors and senior officials"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="PMQ38"/>
     <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
-    <s v="2020Q3"/>
-    <s v="2020Q3"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="2"/>
+    <s v="2 Professional"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
     <s v="3"/>
-    <s v="Associate professional and technical"/>
+    <s v="3 Associate professional and technical"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="4"/>
+    <s v="4 Administrative and secretarial"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="5"/>
+    <s v="5 Skilled trades"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="6"/>
+    <s v="6 Caring, leisure and other services"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="7"/>
+    <s v="7 Sales and customer service"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="8"/>
+    <s v="8 Process, plant and machine operatives"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="9"/>
+    <s v="9 Elementary"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="X1"/>
+    <s v="X1 Other/Not stated"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="-"/>
+    <s v="- All occupational groups"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
     <s v="999"/>
     <s v="Not Stated"/>
-    <s v="%"/>
-[...6 lines deleted...]
-    <s v="2020Q3"/>
+    <s v="1"/>
+    <s v="1 Managers, directors and senior officials"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="2"/>
+    <s v="2 Professional"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="3"/>
+    <s v="3 Associate professional and technical"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
     <s v="4"/>
-    <s v="Administrative and secreterial"/>
+    <s v="4 Administrative and secretarial"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="5"/>
+    <s v="5 Skilled trades"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="6"/>
+    <s v="6 Caring, leisure and other services"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="7"/>
+    <s v="7 Sales and customer service"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="8"/>
+    <s v="8 Process, plant and machine operatives"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="9"/>
+    <s v="9 Elementary"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="X1"/>
+    <s v="X1 Other/Not stated"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2022Q3"/>
+    <s v="2022Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="-"/>
+    <s v="- All occupational groups"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
     <s v="100"/>
     <s v="Employer does not offer a company pension scheme"/>
+    <s v="1"/>
+    <s v="1 Managers, directors and senior officials"/>
+    <s v="%"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="2"/>
+    <s v="2 Professional"/>
+    <s v="%"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="3"/>
+    <s v="3 Associate professional and technical"/>
+    <s v="%"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="4"/>
+    <s v="4 Administrative and secretarial"/>
+    <s v="%"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="5"/>
+    <s v="5 Skilled trades"/>
+    <s v="%"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="6"/>
+    <s v="6 Caring, leisure and other services"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="7"/>
+    <s v="7 Sales and customer service"/>
     <s v="%"/>
     <n v="58"/>
   </r>
   <r>
     <s v="PMQ38"/>
     <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
-    <s v="2020Q3"/>
-[...2 lines deleted...]
-    <s v="Administrative and secreterial"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="8"/>
+    <s v="8 Process, plant and machine operatives"/>
+    <s v="%"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="9"/>
+    <s v="9 Elementary"/>
+    <s v="%"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="X1"/>
+    <s v="X1 Other/Not stated"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="-"/>
+    <s v="- All occupational groups"/>
+    <s v="%"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
     <s v="110"/>
     <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="1"/>
+    <s v="1 Managers, directors and senior officials"/>
+    <s v="%"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="2"/>
+    <s v="2 Professional"/>
+    <s v="%"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="3"/>
+    <s v="3 Associate professional and technical"/>
+    <s v="%"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="4"/>
+    <s v="4 Administrative and secretarial"/>
+    <s v="%"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="5"/>
+    <s v="5 Skilled trades"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="6"/>
+    <s v="6 Caring, leisure and other services"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="7"/>
+    <s v="7 Sales and customer service"/>
     <s v="%"/>
     <n v="21"/>
   </r>
   <r>
     <s v="PMQ38"/>
     <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
-    <s v="2020Q3"/>
-[...2 lines deleted...]
-    <s v="Administrative and secreterial"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="8"/>
+    <s v="8 Process, plant and machine operatives"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="9"/>
+    <s v="9 Elementary"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="X1"/>
+    <s v="X1 Other/Not stated"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="-"/>
+    <s v="- All occupational groups"/>
+    <s v="%"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
     <s v="120"/>
     <s v="Not eligible to join employer's pension scheme"/>
+    <s v="1"/>
+    <s v="1 Managers, directors and senior officials"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="2"/>
+    <s v="2 Professional"/>
     <s v="%"/>
     <n v="14"/>
   </r>
   <r>
     <s v="PMQ38"/>
     <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
-    <s v="2020Q3"/>
-    <s v="2020Q3"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="3"/>
+    <s v="3 Associate professional and technical"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
     <s v="4"/>
-    <s v="Administrative and secreterial"/>
+    <s v="4 Administrative and secretarial"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="5"/>
+    <s v="5 Skilled trades"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="6"/>
+    <s v="6 Caring, leisure and other services"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="7"/>
+    <s v="7 Sales and customer service"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="8"/>
+    <s v="8 Process, plant and machine operatives"/>
+    <s v="%"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="9"/>
+    <s v="9 Elementary"/>
+    <s v="%"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="X1"/>
+    <s v="X1 Other/Not stated"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="-"/>
+    <s v="- All occupational groups"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
     <s v="130"/>
     <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="1"/>
+    <s v="1 Managers, directors and senior officials"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="PMQ38"/>
     <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
-    <s v="2020Q3"/>
-    <s v="2020Q3"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="2"/>
+    <s v="2 Professional"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="3"/>
+    <s v="3 Associate professional and technical"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
     <s v="4"/>
-    <s v="Administrative and secreterial"/>
+    <s v="4 Administrative and secretarial"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="5"/>
+    <s v="5 Skilled trades"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="6"/>
+    <s v="6 Caring, leisure and other services"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="7"/>
+    <s v="7 Sales and customer service"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="8"/>
+    <s v="8 Process, plant and machine operatives"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="9"/>
+    <s v="9 Elementary"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="X1"/>
+    <s v="X1 Other/Not stated"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="-"/>
+    <s v="- All occupational groups"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
     <s v="999"/>
     <s v="Not Stated"/>
+    <s v="1"/>
+    <s v="1 Managers, directors and senior officials"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="2"/>
+    <s v="2 Professional"/>
     <s v="%"/>
     <n v="8"/>
   </r>
   <r>
     <s v="PMQ38"/>
     <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
-    <s v="2020Q3"/>
-    <s v="2020Q3"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="3"/>
+    <s v="3 Associate professional and technical"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="4"/>
+    <s v="4 Administrative and secretarial"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
     <s v="5"/>
-    <s v="Skilled trades"/>
+    <s v="5 Skilled trades"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="6"/>
+    <s v="6 Caring, leisure and other services"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="7"/>
+    <s v="7 Sales and customer service"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="8"/>
+    <s v="8 Process, plant and machine operatives"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="9"/>
+    <s v="9 Elementary"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="X1"/>
+    <s v="X1 Other/Not stated"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2023Q3"/>
+    <s v="2023Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="-"/>
+    <s v="- All occupational groups"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
     <s v="100"/>
     <s v="Employer does not offer a company pension scheme"/>
-    <s v="%"/>
-[...6 lines deleted...]
-    <s v="2020Q3"/>
+    <s v="1"/>
+    <s v="1 Managers, directors and senior officials"/>
+    <s v="%"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="2"/>
+    <s v="2 Professional"/>
+    <s v="%"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="3"/>
+    <s v="3 Associate professional and technical"/>
+    <s v="%"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="4"/>
+    <s v="4 Administrative and secretarial"/>
+    <s v="%"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
     <s v="5"/>
-    <s v="Skilled trades"/>
+    <s v="5 Skilled trades"/>
+    <s v="%"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="6"/>
+    <s v="6 Caring, leisure and other services"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="7"/>
+    <s v="7 Sales and customer service"/>
+    <s v="%"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="8"/>
+    <s v="8 Process, plant and machine operatives"/>
+    <s v="%"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="9"/>
+    <s v="9 Elementary"/>
+    <s v="%"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="X1"/>
+    <s v="X1 Other/Not stated"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="-"/>
+    <s v="- All occupational groups"/>
+    <s v="%"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
     <s v="110"/>
     <s v="Have chosen not to join employer's pension scheme"/>
-    <s v="%"/>
-[...6 lines deleted...]
-    <s v="2020Q3"/>
+    <s v="1"/>
+    <s v="1 Managers, directors and senior officials"/>
+    <s v="%"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="2"/>
+    <s v="2 Professional"/>
+    <s v="%"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="3"/>
+    <s v="3 Associate professional and technical"/>
+    <s v="%"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="4"/>
+    <s v="4 Administrative and secretarial"/>
+    <s v="%"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
     <s v="5"/>
-    <s v="Skilled trades"/>
+    <s v="5 Skilled trades"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="6"/>
+    <s v="6 Caring, leisure and other services"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="7"/>
+    <s v="7 Sales and customer service"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="8"/>
+    <s v="8 Process, plant and machine operatives"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="9"/>
+    <s v="9 Elementary"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="X1"/>
+    <s v="X1 Other/Not stated"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="-"/>
+    <s v="- All occupational groups"/>
+    <s v="%"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
     <s v="120"/>
     <s v="Not eligible to join employer's pension scheme"/>
-    <s v="%"/>
-[...6 lines deleted...]
-    <s v="2020Q3"/>
+    <s v="1"/>
+    <s v="1 Managers, directors and senior officials"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="2"/>
+    <s v="2 Professional"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="3"/>
+    <s v="3 Associate professional and technical"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="4"/>
+    <s v="4 Administrative and secretarial"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
     <s v="5"/>
-    <s v="Skilled trades"/>
+    <s v="5 Skilled trades"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="6"/>
+    <s v="6 Caring, leisure and other services"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="7"/>
+    <s v="7 Sales and customer service"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="8"/>
+    <s v="8 Process, plant and machine operatives"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="9"/>
+    <s v="9 Elementary"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="X1"/>
+    <s v="X1 Other/Not stated"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="-"/>
+    <s v="- All occupational groups"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
     <s v="130"/>
     <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="1"/>
+    <s v="1 Managers, directors and senior officials"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="2"/>
+    <s v="2 Professional"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="3"/>
+    <s v="3 Associate professional and technical"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="4"/>
+    <s v="4 Administrative and secretarial"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="5"/>
+    <s v="5 Skilled trades"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="6"/>
+    <s v="6 Caring, leisure and other services"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="PMQ38"/>
     <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
-    <s v="2020Q3"/>
-[...2 lines deleted...]
-    <s v="Skilled trades"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="7"/>
+    <s v="7 Sales and customer service"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="8"/>
+    <s v="8 Process, plant and machine operatives"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="9"/>
+    <s v="9 Elementary"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="X1"/>
+    <s v="X1 Other/Not stated"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="-"/>
+    <s v="- All occupational groups"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
     <s v="999"/>
     <s v="Not Stated"/>
-    <s v="%"/>
-[...6 lines deleted...]
-    <s v="2020Q3"/>
+    <s v="1"/>
+    <s v="1 Managers, directors and senior officials"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="2"/>
+    <s v="2 Professional"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="3"/>
+    <s v="3 Associate professional and technical"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="4"/>
+    <s v="4 Administrative and secretarial"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="5"/>
+    <s v="5 Skilled trades"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
     <s v="6"/>
-    <s v="Caring, leisure and other services"/>
+    <s v="6 Caring, leisure and other services"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="7"/>
+    <s v="7 Sales and customer service"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="8"/>
+    <s v="8 Process, plant and machine operatives"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="9"/>
+    <s v="9 Elementary"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="X1"/>
+    <s v="X1 Other/Not stated"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2024Q3"/>
+    <s v="2024Q3"/>
+    <s v="999"/>
+    <s v="Not Stated"/>
+    <s v="-"/>
+    <s v="- All occupational groups"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
     <s v="100"/>
     <s v="Employer does not offer a company pension scheme"/>
-    <s v="%"/>
-[...6 lines deleted...]
-    <s v="2020Q3"/>
+    <s v="1"/>
+    <s v="1 Managers, directors and senior officials"/>
+    <s v="%"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="2"/>
+    <s v="2 Professional"/>
+    <s v="%"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="3"/>
+    <s v="3 Associate professional and technical"/>
+    <s v="%"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="4"/>
+    <s v="4 Administrative and secretarial"/>
+    <s v="%"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="5"/>
+    <s v="5 Skilled trades"/>
+    <s v="%"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
     <s v="6"/>
-    <s v="Caring, leisure and other services"/>
+    <s v="6 Caring, leisure and other services"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="7"/>
+    <s v="7 Sales and customer service"/>
+    <s v="%"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="8"/>
+    <s v="8 Process, plant and machine operatives"/>
+    <s v="%"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="9"/>
+    <s v="9 Elementary"/>
+    <s v="%"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="X1"/>
+    <s v="X1 Other/Not stated"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="100"/>
+    <s v="Employer does not offer a company pension scheme"/>
+    <s v="-"/>
+    <s v="- All occupational groups"/>
+    <s v="%"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
     <s v="110"/>
     <s v="Have chosen not to join employer's pension scheme"/>
-    <s v="%"/>
-[...6 lines deleted...]
-    <s v="2020Q3"/>
+    <s v="1"/>
+    <s v="1 Managers, directors and senior officials"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="2"/>
+    <s v="2 Professional"/>
+    <s v="%"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="3"/>
+    <s v="3 Associate professional and technical"/>
+    <s v="%"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="4"/>
+    <s v="4 Administrative and secretarial"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="5"/>
+    <s v="5 Skilled trades"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
     <s v="6"/>
-    <s v="Caring, leisure and other services"/>
+    <s v="6 Caring, leisure and other services"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="7"/>
+    <s v="7 Sales and customer service"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="8"/>
+    <s v="8 Process, plant and machine operatives"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="9"/>
+    <s v="9 Elementary"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="X1"/>
+    <s v="X1 Other/Not stated"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="110"/>
+    <s v="Have chosen not to join employer's pension scheme"/>
+    <s v="-"/>
+    <s v="- All occupational groups"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
     <s v="120"/>
     <s v="Not eligible to join employer's pension scheme"/>
-    <s v="%"/>
-[...6 lines deleted...]
-    <s v="2020Q3"/>
+    <s v="1"/>
+    <s v="1 Managers, directors and senior officials"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="2"/>
+    <s v="2 Professional"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="3"/>
+    <s v="3 Associate professional and technical"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="4"/>
+    <s v="4 Administrative and secretarial"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="5"/>
+    <s v="5 Skilled trades"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
     <s v="6"/>
-    <s v="Caring, leisure and other services"/>
+    <s v="6 Caring, leisure and other services"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="7"/>
+    <s v="7 Sales and customer service"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="8"/>
+    <s v="8 Process, plant and machine operatives"/>
+    <s v="%"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="9"/>
+    <s v="9 Elementary"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="X1"/>
+    <s v="X1 Other/Not stated"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="120"/>
+    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="-"/>
+    <s v="- All occupational groups"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
     <s v="130"/>
     <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="1"/>
+    <s v="1 Managers, directors and senior officials"/>
+    <s v="%"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="2"/>
+    <s v="2 Professional"/>
+    <s v="%"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="3"/>
+    <s v="3 Associate professional and technical"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="4"/>
+    <s v="4 Administrative and secretarial"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="5"/>
+    <s v="5 Skilled trades"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="6"/>
+    <s v="6 Caring, leisure and other services"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="PMQ38"/>
     <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
-    <s v="2020Q3"/>
-[...2 lines deleted...]
-    <s v="Caring, leisure and other services"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="7"/>
+    <s v="7 Sales and customer service"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="8"/>
+    <s v="8 Process, plant and machine operatives"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="9"/>
+    <s v="9 Elementary"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="X1"/>
+    <s v="X1 Other/Not stated"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="130"/>
+    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="-"/>
+    <s v="- All occupational groups"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
     <s v="999"/>
     <s v="Not Stated"/>
-    <s v="%"/>
-[...56 lines deleted...]
-    <s v="Sales and customer service"/>
+    <s v="1"/>
+    <s v="1 Managers, directors and senior officials"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
     <s v="999"/>
     <s v="Not Stated"/>
-    <s v="%"/>
-[...56 lines deleted...]
-    <s v="Process, plant and machine operatives"/>
+    <s v="2"/>
+    <s v="2 Professional"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
     <s v="999"/>
     <s v="Not Stated"/>
-    <s v="%"/>
-[...56 lines deleted...]
-    <s v="Elementary"/>
+    <s v="3"/>
+    <s v="3 Associate professional and technical"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
     <s v="999"/>
     <s v="Not Stated"/>
-    <s v="%"/>
-[...56 lines deleted...]
-    <s v="Other/Not stated"/>
+    <s v="4"/>
+    <s v="4 Administrative and secretarial"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
     <s v="999"/>
     <s v="Not Stated"/>
-    <s v="%"/>
-[...56 lines deleted...]
-    <s v="Managers, directors and senior officials"/>
+    <s v="5"/>
+    <s v="5 Skilled trades"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
     <s v="999"/>
     <s v="Not Stated"/>
-    <s v="%"/>
-[...46 lines deleted...]
-    <s v="No pension with current employer but pension from previous employer(s)"/>
+    <s v="6"/>
+    <s v="6 Caring, leisure and other services"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="PMQ38"/>
     <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
-    <s v="2021Q3"/>
-[...2 lines deleted...]
-    <s v="Professional"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
     <s v="999"/>
     <s v="Not Stated"/>
-    <s v="%"/>
-[...34 lines deleted...]
-    <s v="Not eligible to join employer's pension scheme"/>
+    <s v="7"/>
+    <s v="7 Sales and customer service"/>
     <s v="%"/>
     <n v="11"/>
   </r>
   <r>
     <s v="PMQ38"/>
     <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
-    <s v="2021Q3"/>
-[...14 lines deleted...]
-    <s v="Associate professional and technical"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
     <s v="999"/>
     <s v="Not Stated"/>
-    <s v="%"/>
-[...56 lines deleted...]
-    <s v="Administrative and secreterial"/>
+    <s v="8"/>
+    <s v="8 Process, plant and machine operatives"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
     <s v="999"/>
     <s v="Not Stated"/>
-    <s v="%"/>
-[...56 lines deleted...]
-    <s v="Skilled trades"/>
+    <s v="9"/>
+    <s v="9 Elementary"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="PMQ38"/>
+    <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
     <s v="999"/>
     <s v="Not Stated"/>
-    <s v="%"/>
-[...10 lines deleted...]
-    <s v="Employer does not offer a company pension scheme"/>
+    <s v="X1"/>
+    <s v="X1 Other/Not stated"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="PMQ38"/>
     <s v="Employees aged 20 to 69 years who do not have an occupational pension from current employment"/>
-    <s v="2021Q3"/>
-[...38 lines deleted...]
-    <s v="Caring, leisure and other services"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
     <s v="999"/>
     <s v="Not Stated"/>
-    <s v="%"/>
-[...478 lines deleted...]
-    <s v="Not Stated"/>
+    <s v="-"/>
+    <s v="- All occupational groups"/>
     <s v="%"/>
     <n v="6"/>
-  </r>
-[...1558 lines deleted...]
-    <s v=""/>
   </r>
 </pivotCacheRecords>
 </file>