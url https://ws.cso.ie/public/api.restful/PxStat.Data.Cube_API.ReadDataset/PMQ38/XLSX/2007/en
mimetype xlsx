--- v2 (2026-04-21)
+++ v3 (2026-07-22)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf7f99e25ee94947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c2cbda48ff945d79e8306dda80456bf.psmdcp" Id="Rab04ddd4b57e469c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e582619cefe4dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30096a252d2d46d28ef429bdc480d25e.psmdcp" Id="R2b55a54fa22a4b53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>