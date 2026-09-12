--- v3 (2026-07-22)
+++ v4 (2026-09-12)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e582619cefe4dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30096a252d2d46d28ef429bdc480d25e.psmdcp" Id="R2b55a54fa22a4b53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24354876b4354c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8e8a4d183884273938e2ab8d7d9cc21.psmdcp" Id="Redf5ebf719844450" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>