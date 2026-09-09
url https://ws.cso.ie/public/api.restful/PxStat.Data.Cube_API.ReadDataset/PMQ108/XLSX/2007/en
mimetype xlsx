--- v0 (2026-07-08)
+++ v1 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa6dfa21c8e44894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6cb52c083a14a649fc3a4e5500a8d45.psmdcp" Id="Ra2401838a16f4ca5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7429e6f9febe4e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c2259c3c7ce480fbfd98c4e98a069c3.psmdcp" Id="Rd7b092c5543849db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -89,51 +89,51 @@
       <x:rPr>
         <x:i/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Elementary</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve"> occupations involve the performance of simple and routine tasks which may require the use of hand-held tools and considerable physical effort. Examples include cleaning, restocking supplies and performing basic maintenance tasks, helping in kitchens and performing simple tasks in food preparation, delivering messages or goods, etc.</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PMQ108/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PMQ108/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>PENS</x:t>
   </x:si>
   <x:si>
     <x:t>Pension Coverage</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Maureen Delamere</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>socialmodules@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -873,51 +873,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PMQ108/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PMQ108/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">