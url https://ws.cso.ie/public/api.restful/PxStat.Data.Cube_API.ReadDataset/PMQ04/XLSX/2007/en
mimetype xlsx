--- v1 (2026-02-05)
+++ v2 (2026-04-05)
@@ -1,103 +1,154 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1437281380e44710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db36a72bad804027af1546a3b725ab5b.psmdcp" Id="R0fa603dd6c82424a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fc2dfab0fb54f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4771f6deb234196b2faee54296af520.psmdcp" Id="Rc239f804ca5a4b15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>PMQ04</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Pension coverage in the State for persons in employment (ILO) aged 20 to 69 years</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>25/04/2025 11:00:00</x:t>
+    <x:t>25/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>This table has been replaced by PMQ105(table/PMQ105).&lt;br&gt;19 December 2024 - The Statistic 'Pension coverage in the State for persons in employment (ILO) aged 20 to 69 years' = 'Occupational pensions from current/previous employments and personal pensions, including deferred pensions and pensions in draw-down mode.' Pension coverage prior to Q3 2018 includes persons with either an occupational pension, a personal pension, or both.&lt;br&gt;Please note data may not add to 100% due to rounding issues.&lt;br&gt;.. Sample occurrence too small for estimation.&lt;br&gt;The mode effect due to change in data collection mode may cause some variation in survey results and is detailed in the Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-pens/pensioncoverage2024/backgroundnotes/).&lt;br&gt;Refer to Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-pens/pensioncoverage2024/backgroundnotes/) for the definition of the ILO Labour Force classification of persons in employment.</x:t>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve">This table has been replaced by PMQ105(table/PMQ105).&lt;br&gt;19 December 2024 - The Statistic 'Pension coverage in the State for persons in employment (ILO) aged 20 to 69 years' = 'Occupational pensions from current/previous employments and personal pensions, including deferred pensions and pensions in draw-down mode.' Pension coverage prior to Q3 2018 includes persons with either an occupational pension, a personal pension, or both.&lt;br&gt;Please note data may not add to 100% due to rounding issues.&lt;br&gt;.. Sample occurrence too small for estimation.&lt;br&gt;The mode effect due to change in data collection mode may cause some variation in survey results and is detailed in the Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-pens/pensioncoverage2024/backgroundnotes/).&lt;br&gt;Refer to Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-pens/pensioncoverage2024/backgroundnotes/) for the definition of the ILO Labour Force classification of persons in employment. &lt;br&gt;25 March 2026 – The Employment Status classification </x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:i/>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Self employed and Assisting relative</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> (221) was used in error and is now corrected to </x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:i/>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Self-employed and/or assisting relative</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> (222).</x:t>
+    </x:r>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PMQ04/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>PENS</x:t>
   </x:si>
   <x:si>
     <x:t>Pension Coverage</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Maureen Delamere</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -176,54 +227,54 @@
   <x:si>
     <x:t>C02027V02455</x:t>
   </x:si>
   <x:si>
     <x:t>Employment Status</x:t>
   </x:si>
   <x:si>
     <x:t>UNIT</x:t>
   </x:si>
   <x:si>
     <x:t>VALUE</x:t>
   </x:si>
   <x:si>
     <x:t>2005Q1</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>Employee</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
   <x:si>
-    <x:t>221</x:t>
-[...2 lines deleted...]
-    <x:t>Self employed and Assisting relative</x:t>
+    <x:t>222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Self-employed and/or assisting relative</x:t>
   </x:si>
   <x:si>
     <x:t>2005Q4</x:t>
   </x:si>
   <x:si>
     <x:t>2007Q1</x:t>
   </x:si>
   <x:si>
     <x:t>2008Q1</x:t>
   </x:si>
   <x:si>
     <x:t>2009Q4</x:t>
   </x:si>
   <x:si>
     <x:t>2015Q4</x:t>
   </x:si>
   <x:si>
     <x:t>2018Q3</x:t>
   </x:si>
   <x:si>
     <x:t>2019Q3</x:t>
   </x:si>
   <x:si>
     <x:t>2020Q3</x:t>
   </x:si>
@@ -1048,51 +1099,51 @@
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H53"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="80.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
-    <x:col min="6" max="6" width="32.996339" style="0" customWidth="1"/>
+    <x:col min="6" max="6" width="35.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>45</x:v>
@@ -2556,57 +2607,57 @@
         <x:s v="2022Q3"/>
         <x:s v="2023Q3"/>
         <x:s v="2024Q3"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
       <x:sharedItems count="13">
         <x:s v="2005Q1"/>
         <x:s v="2005Q4"/>
         <x:s v="2007Q1"/>
         <x:s v="2008Q1"/>
         <x:s v="2009Q4"/>
         <x:s v="2015Q4"/>
         <x:s v="2018Q3"/>
         <x:s v="2019Q3"/>
         <x:s v="2020Q3"/>
         <x:s v="2021Q3"/>
         <x:s v="2022Q3"/>
         <x:s v="2023Q3"/>
         <x:s v="2024Q3"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02027V02455">
       <x:sharedItems count="2">
         <x:s v="1"/>
-        <x:s v="221"/>
+        <x:s v="222"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Employment Status">
       <x:sharedItems count="2">
         <x:s v="Employee"/>
-        <x:s v="Self employed and Assisting relative"/>
+        <x:s v="Self-employed and/or assisting relative"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
       <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="28" maxValue="70" count="36">
         <x:n v="53.5"/>
         <x:n v="44.8"/>
         <x:n v="57.4"/>
         <x:n v="48.4"/>
         <x:n v="54.6"/>
         <x:n v="45.7"/>
         <x:n v="55.5"/>
         <x:n v="45.8"/>
         <x:n v="54.5"/>
         <x:n v="36.4"/>
         <x:n v="50.2"/>
         <x:n v="29.9"/>
         <x:n v="57.3"/>
         <x:n v="50.7"/>
         <x:n v="61.4"/>
         <x:n v="51"/>
@@ -2631,532 +2682,532 @@
         <x:n v="62"/>
         <x:n v="35"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="PMQ04"/>
     <s v="Pension coverage in the State for persons in employment (ILO) aged 20 to 69 years"/>
     <s v="2005Q1"/>
     <s v="2005Q1"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="53.5"/>
   </r>
   <r>
     <s v="PMQ04"/>
     <s v="Pension coverage in the State for persons in employment (ILO) aged 20 to 69 years"/>
     <s v="2005Q1"/>
     <s v="2005Q1"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="44.8"/>
   </r>
   <r>
     <s v="PMQ04"/>
     <s v="Pension coverage in the State for persons in employment (ILO) aged 20 to 69 years"/>
     <s v="2005Q4"/>
     <s v="2005Q4"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="57.4"/>
   </r>
   <r>
     <s v="PMQ04"/>
     <s v="Pension coverage in the State for persons in employment (ILO) aged 20 to 69 years"/>
     <s v="2005Q4"/>
     <s v="2005Q4"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="48.4"/>
   </r>
   <r>
     <s v="PMQ04"/>
     <s v="Pension coverage in the State for persons in employment (ILO) aged 20 to 69 years"/>
     <s v="2007Q1"/>
     <s v="2007Q1"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="54.6"/>
   </r>
   <r>
     <s v="PMQ04"/>
     <s v="Pension coverage in the State for persons in employment (ILO) aged 20 to 69 years"/>
     <s v="2007Q1"/>
     <s v="2007Q1"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="45.7"/>
   </r>
   <r>
     <s v="PMQ04"/>
     <s v="Pension coverage in the State for persons in employment (ILO) aged 20 to 69 years"/>
     <s v="2008Q1"/>
     <s v="2008Q1"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="55.5"/>
   </r>
   <r>
     <s v="PMQ04"/>
     <s v="Pension coverage in the State for persons in employment (ILO) aged 20 to 69 years"/>
     <s v="2008Q1"/>
     <s v="2008Q1"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="45.8"/>
   </r>
   <r>
     <s v="PMQ04"/>
     <s v="Pension coverage in the State for persons in employment (ILO) aged 20 to 69 years"/>
     <s v="2009Q4"/>
     <s v="2009Q4"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="54.5"/>
   </r>
   <r>
     <s v="PMQ04"/>
     <s v="Pension coverage in the State for persons in employment (ILO) aged 20 to 69 years"/>
     <s v="2009Q4"/>
     <s v="2009Q4"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="36.4"/>
   </r>
   <r>
     <s v="PMQ04"/>
     <s v="Pension coverage in the State for persons in employment (ILO) aged 20 to 69 years"/>
     <s v="2015Q4"/>
     <s v="2015Q4"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="50.2"/>
   </r>
   <r>
     <s v="PMQ04"/>
     <s v="Pension coverage in the State for persons in employment (ILO) aged 20 to 69 years"/>
     <s v="2015Q4"/>
     <s v="2015Q4"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="29.9"/>
   </r>
   <r>
     <s v="PMQ04"/>
     <s v="Pension coverage in the State for persons in employment (ILO) aged 20 to 69 years"/>
     <s v="2018Q3"/>
     <s v="2018Q3"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="57.3"/>
   </r>
   <r>
     <s v="PMQ04"/>
     <s v="Pension coverage in the State for persons in employment (ILO) aged 20 to 69 years"/>
     <s v="2018Q3"/>
     <s v="2018Q3"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="50.7"/>
   </r>
   <r>
     <s v="PMQ04"/>
     <s v="Pension coverage in the State for persons in employment (ILO) aged 20 to 69 years"/>
     <s v="2019Q3"/>
     <s v="2019Q3"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="61.4"/>
   </r>
   <r>
     <s v="PMQ04"/>
     <s v="Pension coverage in the State for persons in employment (ILO) aged 20 to 69 years"/>
     <s v="2019Q3"/>
     <s v="2019Q3"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="51"/>
   </r>
   <r>
     <s v="PMQ04"/>
     <s v="Pension coverage in the State for persons in employment (ILO) aged 20 to 69 years"/>
     <s v="2020Q3"/>
     <s v="2020Q3"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="66.3"/>
   </r>
   <r>
     <s v="PMQ04"/>
     <s v="Pension coverage in the State for persons in employment (ILO) aged 20 to 69 years"/>
     <s v="2020Q3"/>
     <s v="2020Q3"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="55.2"/>
   </r>
   <r>
     <s v="PMQ04"/>
     <s v="Pension coverage in the State for persons in employment (ILO) aged 20 to 69 years"/>
     <s v="2021Q3"/>
     <s v="2021Q3"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="67.4"/>
   </r>
   <r>
     <s v="PMQ04"/>
     <s v="Pension coverage in the State for persons in employment (ILO) aged 20 to 69 years"/>
     <s v="2021Q3"/>
     <s v="2021Q3"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="54.6"/>
   </r>
   <r>
     <s v="PMQ04"/>
     <s v="Pension coverage in the State for persons in employment (ILO) aged 20 to 69 years"/>
     <s v="2022Q3"/>
     <s v="2022Q3"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="68"/>
   </r>
   <r>
     <s v="PMQ04"/>
     <s v="Pension coverage in the State for persons in employment (ILO) aged 20 to 69 years"/>
     <s v="2022Q3"/>
     <s v="2022Q3"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="56"/>
   </r>
   <r>
     <s v="PMQ04"/>
     <s v="Pension coverage in the State for persons in employment (ILO) aged 20 to 69 years"/>
     <s v="2023Q3"/>
     <s v="2023Q3"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="70"/>
   </r>
   <r>
     <s v="PMQ04"/>
     <s v="Pension coverage in the State for persons in employment (ILO) aged 20 to 69 years"/>
     <s v="2023Q3"/>
     <s v="2023Q3"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="54"/>
   </r>
   <r>
     <s v="PMQ04"/>
     <s v="Pension coverage in the State for persons in employment (ILO) aged 20 to 69 years"/>
     <s v="2024Q3"/>
     <s v="2024Q3"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="68"/>
   </r>
   <r>
     <s v="PMQ04"/>
     <s v="Pension coverage in the State for persons in employment (ILO) aged 20 to 69 years"/>
     <s v="2024Q3"/>
     <s v="2024Q3"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="59"/>
   </r>
   <r>
     <s v="PMQ04C02"/>
     <s v="Occupational pensions from current employment and personal pensions in contribution"/>
     <s v="2005Q1"/>
     <s v="2005Q1"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="PMQ04C02"/>
     <s v="Occupational pensions from current employment and personal pensions in contribution"/>
     <s v="2005Q1"/>
     <s v="2005Q1"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="PMQ04C02"/>
     <s v="Occupational pensions from current employment and personal pensions in contribution"/>
     <s v="2005Q4"/>
     <s v="2005Q4"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="PMQ04C02"/>
     <s v="Occupational pensions from current employment and personal pensions in contribution"/>
     <s v="2005Q4"/>
     <s v="2005Q4"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="PMQ04C02"/>
     <s v="Occupational pensions from current employment and personal pensions in contribution"/>
     <s v="2007Q1"/>
     <s v="2007Q1"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="PMQ04C02"/>
     <s v="Occupational pensions from current employment and personal pensions in contribution"/>
     <s v="2007Q1"/>
     <s v="2007Q1"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="PMQ04C02"/>
     <s v="Occupational pensions from current employment and personal pensions in contribution"/>
     <s v="2008Q1"/>
     <s v="2008Q1"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="PMQ04C02"/>
     <s v="Occupational pensions from current employment and personal pensions in contribution"/>
     <s v="2008Q1"/>
     <s v="2008Q1"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="PMQ04C02"/>
     <s v="Occupational pensions from current employment and personal pensions in contribution"/>
     <s v="2009Q4"/>
     <s v="2009Q4"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="PMQ04C02"/>
     <s v="Occupational pensions from current employment and personal pensions in contribution"/>
     <s v="2009Q4"/>
     <s v="2009Q4"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="PMQ04C02"/>
     <s v="Occupational pensions from current employment and personal pensions in contribution"/>
     <s v="2015Q4"/>
     <s v="2015Q4"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="PMQ04C02"/>
     <s v="Occupational pensions from current employment and personal pensions in contribution"/>
     <s v="2015Q4"/>
     <s v="2015Q4"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="PMQ04C02"/>
     <s v="Occupational pensions from current employment and personal pensions in contribution"/>
     <s v="2018Q3"/>
     <s v="2018Q3"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="50.5"/>
   </r>
   <r>
     <s v="PMQ04C02"/>
     <s v="Occupational pensions from current employment and personal pensions in contribution"/>
     <s v="2018Q3"/>
     <s v="2018Q3"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="28.4"/>
   </r>
   <r>
     <s v="PMQ04C02"/>
     <s v="Occupational pensions from current employment and personal pensions in contribution"/>
     <s v="2019Q3"/>
     <s v="2019Q3"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="54.1"/>
   </r>
   <r>
     <s v="PMQ04C02"/>
     <s v="Occupational pensions from current employment and personal pensions in contribution"/>
     <s v="2019Q3"/>
     <s v="2019Q3"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="30.1"/>
   </r>
   <r>
     <s v="PMQ04C02"/>
     <s v="Occupational pensions from current employment and personal pensions in contribution"/>
     <s v="2020Q3"/>
     <s v="2020Q3"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="60"/>
   </r>
   <r>
     <s v="PMQ04C02"/>
     <s v="Occupational pensions from current employment and personal pensions in contribution"/>
     <s v="2020Q3"/>
     <s v="2020Q3"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="28"/>
   </r>
   <r>
     <s v="PMQ04C02"/>
     <s v="Occupational pensions from current employment and personal pensions in contribution"/>
     <s v="2021Q3"/>
     <s v="2021Q3"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="60"/>
   </r>
   <r>
     <s v="PMQ04C02"/>
     <s v="Occupational pensions from current employment and personal pensions in contribution"/>
     <s v="2021Q3"/>
     <s v="2021Q3"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="30"/>
   </r>
   <r>
     <s v="PMQ04C02"/>
     <s v="Occupational pensions from current employment and personal pensions in contribution"/>
     <s v="2022Q3"/>
     <s v="2022Q3"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="61"/>
   </r>
   <r>
     <s v="PMQ04C02"/>
     <s v="Occupational pensions from current employment and personal pensions in contribution"/>
     <s v="2022Q3"/>
     <s v="2022Q3"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="33"/>
   </r>
   <r>
     <s v="PMQ04C02"/>
     <s v="Occupational pensions from current employment and personal pensions in contribution"/>
     <s v="2023Q3"/>
     <s v="2023Q3"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="61"/>
   </r>
   <r>
     <s v="PMQ04C02"/>
     <s v="Occupational pensions from current employment and personal pensions in contribution"/>
     <s v="2023Q3"/>
     <s v="2023Q3"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="30"/>
   </r>
   <r>
     <s v="PMQ04C02"/>
     <s v="Occupational pensions from current employment and personal pensions in contribution"/>
     <s v="2024Q3"/>
     <s v="2024Q3"/>
     <s v="1"/>
     <s v="Employee"/>
     <s v="%"/>
     <n v="62"/>
   </r>
   <r>
     <s v="PMQ04C02"/>
     <s v="Occupational pensions from current employment and personal pensions in contribution"/>
     <s v="2024Q3"/>
     <s v="2024Q3"/>
-    <s v="221"/>
-    <s v="Self employed and Assisting relative"/>
+    <s v="222"/>
+    <s v="Self-employed and/or assisting relative"/>
     <s v="%"/>
     <n v="35"/>
   </r>
 </pivotCacheRecords>
 </file>