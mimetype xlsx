--- v2 (2026-04-05)
+++ v3 (2026-06-11)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fc2dfab0fb54f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4771f6deb234196b2faee54296af520.psmdcp" Id="Rc239f804ca5a4b15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20c0f5358d314bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b889ca54c88e4d8bb0631df21e28ba0f.psmdcp" Id="R20be2f44430d400b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>