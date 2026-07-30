--- v3 (2026-06-11)
+++ v4 (2026-07-30)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20c0f5358d314bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b889ca54c88e4d8bb0631df21e28ba0f.psmdcp" Id="R20be2f44430d400b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb999367c12a4292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/edc5098ab4fe4525947bae91a6b6a8fa.psmdcp" Id="R5af9e0b09aaf4f04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>