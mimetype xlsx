--- v4 (2026-07-30)
+++ v5 (2026-09-13)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb999367c12a4292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/edc5098ab4fe4525947bae91a6b6a8fa.psmdcp" Id="R5af9e0b09aaf4f04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf8c9268de044ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a90376432d75420e974161d0021f13db.psmdcp" Id="Rb5e20c5f888344d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>