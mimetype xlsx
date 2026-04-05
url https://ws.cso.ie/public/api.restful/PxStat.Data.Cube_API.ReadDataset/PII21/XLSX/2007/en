--- v1 (2026-02-14)
+++ v2 (2026-04-05)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R796d0b7d7f574924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d5d5d846b124859acda6c2ddea17267.psmdcp" Id="R9b3dcb4a09354977" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30cf4013062848e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4f071bf37ac4c22b1ac9646b375164d.psmdcp" Id="R3c935b97f1fb4f21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>