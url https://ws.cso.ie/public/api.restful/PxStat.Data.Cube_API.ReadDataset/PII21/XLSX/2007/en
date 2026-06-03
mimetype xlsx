--- v2 (2026-04-05)
+++ v3 (2026-06-03)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30cf4013062848e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4f071bf37ac4c22b1ac9646b375164d.psmdcp" Id="R3c935b97f1fb4f21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f52838ebd4b4cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67a10f73341c443bb60c367a7a71e0ec.psmdcp" Id="R7ebaf3efae724509" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>