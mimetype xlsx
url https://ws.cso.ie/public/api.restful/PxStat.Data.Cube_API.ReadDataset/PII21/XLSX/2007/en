--- v3 (2026-06-03)
+++ v4 (2026-07-23)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f52838ebd4b4cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67a10f73341c443bb60c367a7a71e0ec.psmdcp" Id="R7ebaf3efae724509" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45dc1b978a264430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b342690597b4290bc6d22ddd4139222.psmdcp" Id="R5ed46c1762e545ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>