--- v4 (2026-07-23)
+++ v5 (2026-09-12)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45dc1b978a264430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b342690597b4290bc6d22ddd4139222.psmdcp" Id="R5ed46c1762e545ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca2417e4f24b4c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d679c7d22d54539aa8d7bcea8921e7b.psmdcp" Id="R0ed65a0315d54dc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Impact of COVID-19 supports on Poverty Rates</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2024 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Statistics in this table do not reflect revisions made to population benchmarks due to the availability of Census 2022. For up to date SILC data seeSILC 2023(https://www.cso.ie/en/releasesandpublications/ep/p-silc/surveyonincomeandlivingconditionssilc2023/+has+context+menu) orSILC PxStat(product/SILC2020). 07/03/2024&lt;br&gt;&lt;br&gt;The data in this table relating to income reference years 2019 and 2020 were updated on 09/06/2022 because the survey weights for 2020 SILC results have been adjusted to better reflect the estimated household distribution within the rental sector. For further information please see this information note(https://www.cso.ie/en/releasesandpublications/in/pi/informationnote-revisiontopovertyinsights-incomereferenceperiods2018to2020).&lt;br&gt;&lt;br&gt;See Background Notes(https://www.cso.ie/en/releasesandpublications/fp/fp-pi/povertyinsights-incomereferenceperiods2018to2020/backgroundnotes)</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PII21/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PII21/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>PI</x:t>
   </x:si>
   <x:si>
     <x:t>Poverty Insights - Income Reference Periods 2018 to 2020</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Lianora Bermingham</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>icw@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -813,51 +813,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PII21/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PII21/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">