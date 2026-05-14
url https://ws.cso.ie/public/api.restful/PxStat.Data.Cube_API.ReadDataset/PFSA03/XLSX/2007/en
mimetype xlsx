--- v3 (2026-03-26)
+++ v4 (2026-05-14)
@@ -1,97 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d9381b458c84cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/814b7d88f0c040538e233653d3903e67.psmdcp" Id="Ree748e303382450a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc95cebd081d6466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04233ce15b874699a1ff42d1b750d0b4.psmdcp" Id="R578365f23c6c4942" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
-    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
-    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId7"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
-    <x:pivotCache cacheId="0" r:id="rId12"/>
+    <x:pivotCache cacheId="0" r:id="rId10"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>PFSA03</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Fertiliser Sales</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>02/04/2025 11:00:00</x:t>
+    <x:t>17/04/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Total fertiliser Sales data can be found in PFSA02</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PFSA03/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>FSA</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Clare O'Hara</x:t>
   </x:si>
@@ -411,50 +409,74 @@
     <x:t>2023 July-September</x:t>
   </x:si>
   <x:si>
     <x:t>20234</x:t>
   </x:si>
   <x:si>
     <x:t>2023 October-December</x:t>
   </x:si>
   <x:si>
     <x:t>20241</x:t>
   </x:si>
   <x:si>
     <x:t>2024 January-March</x:t>
   </x:si>
   <x:si>
     <x:t>20242</x:t>
   </x:si>
   <x:si>
     <x:t>2024 April-June</x:t>
   </x:si>
   <x:si>
     <x:t>20243</x:t>
   </x:si>
   <x:si>
     <x:t>2024 July-September</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024 October-December</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 January-March</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 April-June</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 July-September</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -546,233 +568,202 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId9" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.png" Id="rId8" /></Relationships>
-[...38 lines deleted...]
-<file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
+<file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="40">
+      <items count="44">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="40">
+      <items count="44">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
       </items>
     </pivotField>
     <pivotField name="C02196V02652" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="State" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H41" totalsRowShown="0">
-  <x:autoFilter ref="A1:H41"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H45" totalsRowShown="0">
+  <x:autoFilter ref="A1:H45"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C02196V02652"/>
     <x:tableColumn id="6" name="State"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1026,57 +1017,57 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PFSA03/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PFSA03/XLSX/2007/en" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId12" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId13" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
@@ -1256,68 +1247,67 @@
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B37" s="2"/>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
-    <x:hyperlink ref="B14" r:id="rId13"/>
-    <x:hyperlink ref="B28" r:id="rId14"/>
+    <x:hyperlink ref="B14" r:id="rId11"/>
+    <x:hyperlink ref="B28" r:id="rId12"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
-  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H41"/>
+  <x:dimension ref="A1:H45"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="30.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="22.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="7.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -2355,57 +2345,161 @@
       <x:c r="A41" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H41" s="0">
         <x:v>22.3</x:v>
       </x:c>
     </x:row>
+    <x:row r="42" spans="1:8">
+      <x:c r="A42" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C42" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F42" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G42" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H42" s="0">
+        <x:v>1.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:8">
+      <x:c r="A43" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B43" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C43" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F43" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G43" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H43" s="0">
+        <x:v>47.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:8">
+      <x:c r="A44" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B44" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C44" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F44" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G44" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H44" s="0">
+        <x:v>36.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:8">
+      <x:c r="A45" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B45" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C45" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E45" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F45" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G45" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H45" s="0">
+        <x:v>14.8</x:v>
+      </x:c>
+    </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
-    <x:tablePart r:id="rId15"/>
+    <x:tablePart r:id="rId13"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
@@ -2442,192 +2536,203 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="PFSA03C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Quarterly Share of Fertiliser Sales"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="40">
+      <x:sharedItems count="44">
         <x:s v="20144"/>
         <x:s v="20151"/>
         <x:s v="20152"/>
         <x:s v="20153"/>
         <x:s v="20154"/>
         <x:s v="20161"/>
         <x:s v="20162"/>
         <x:s v="20163"/>
         <x:s v="20164"/>
         <x:s v="20171"/>
         <x:s v="20172"/>
         <x:s v="20173"/>
         <x:s v="20174"/>
         <x:s v="20181"/>
         <x:s v="20182"/>
         <x:s v="20183"/>
         <x:s v="20184"/>
         <x:s v="20191"/>
         <x:s v="20192"/>
         <x:s v="20193"/>
         <x:s v="20194"/>
         <x:s v="20201"/>
         <x:s v="20202"/>
         <x:s v="20203"/>
         <x:s v="20204"/>
         <x:s v="20211"/>
         <x:s v="20212"/>
         <x:s v="20213"/>
         <x:s v="20214"/>
         <x:s v="20221"/>
         <x:s v="20222"/>
         <x:s v="20223"/>
         <x:s v="20224"/>
         <x:s v="20231"/>
         <x:s v="20232"/>
         <x:s v="20233"/>
         <x:s v="20234"/>
         <x:s v="20241"/>
         <x:s v="20242"/>
         <x:s v="20243"/>
+        <x:s v="20244"/>
+        <x:s v="20251"/>
+        <x:s v="20252"/>
+        <x:s v="20253"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="40">
+      <x:sharedItems count="44">
         <x:s v="2014 October-December"/>
         <x:s v="2015 January-March"/>
         <x:s v="2015 April-June"/>
         <x:s v="2015 July-September"/>
         <x:s v="2015 October-December"/>
         <x:s v="2016 January-March"/>
         <x:s v="2016 April-June"/>
         <x:s v="2016 July-September"/>
         <x:s v="2016 October-December"/>
         <x:s v="2017 January-March"/>
         <x:s v="2017 April-June"/>
         <x:s v="2017 July-September"/>
         <x:s v="2017 October-December"/>
         <x:s v="2018 January-March"/>
         <x:s v="2018 April-June"/>
         <x:s v="2018 July-September"/>
         <x:s v="2018 October-December"/>
         <x:s v="2019 January-March"/>
         <x:s v="2019 April-June"/>
         <x:s v="2019 July-September"/>
         <x:s v="2019 October-December"/>
         <x:s v="2020 January-March"/>
         <x:s v="2020 April-June"/>
         <x:s v="2020 July-September"/>
         <x:s v="2020 October-December"/>
         <x:s v="2021 January-March"/>
         <x:s v="2021 April-June"/>
         <x:s v="2021 July-September"/>
         <x:s v="2021 October-December"/>
         <x:s v="2022 January-March"/>
         <x:s v="2022 April-June"/>
         <x:s v="2022 July-September"/>
         <x:s v="2022 October-December"/>
         <x:s v="2023 January-March"/>
         <x:s v="2023 April-June"/>
         <x:s v="2023 July-September"/>
         <x:s v="2023 October-December"/>
         <x:s v="2024 January-March"/>
         <x:s v="2024 April-June"/>
         <x:s v="2024 July-September"/>
+        <x:s v="2024 October-December"/>
+        <x:s v="2025 January-March"/>
+        <x:s v="2025 April-June"/>
+        <x:s v="2025 July-September"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02196V02652">
       <x:sharedItems count="1">
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="State">
       <x:sharedItems count="1">
         <x:s v="State"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="1.2" maxValue="54.5" count="38">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="1.2" maxValue="54.5" count="41">
         <x:n v="1.9"/>
         <x:n v="45.6"/>
         <x:n v="38.5"/>
         <x:n v="14"/>
         <x:n v="2"/>
         <x:n v="38.2"/>
         <x:n v="45.1"/>
         <x:n v="14.7"/>
         <x:n v="3.6"/>
         <x:n v="44.6"/>
         <x:n v="34.5"/>
         <x:n v="17.2"/>
         <x:n v="3.4"/>
         <x:n v="33.9"/>
         <x:n v="40.9"/>
         <x:n v="21.9"/>
         <x:n v="41.7"/>
         <x:n v="40.7"/>
         <x:n v="2.3"/>
         <x:n v="44.7"/>
         <x:n v="38"/>
         <x:n v="15.1"/>
         <x:n v="3.5"/>
         <x:n v="52"/>
         <x:n v="29.8"/>
         <x:n v="14.8"/>
         <x:n v="4.2"/>
         <x:n v="54.5"/>
         <x:n v="21.6"/>
         <x:n v="19.7"/>
         <x:n v="7.4"/>
         <x:n v="24.5"/>
         <x:n v="50.1"/>
         <x:n v="18"/>
         <x:n v="1.2"/>
         <x:n v="26.2"/>
         <x:n v="50.3"/>
         <x:n v="22.3"/>
+        <x:n v="1.4"/>
+        <x:n v="47.6"/>
+        <x:n v="36.1"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="PFSA03C01"/>
     <s v="Quarterly Share of Fertiliser Sales"/>
     <s v="20144"/>
     <s v="2014 October-December"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="1.9"/>
   </r>
   <r>
     <s v="PFSA03C01"/>
     <s v="Quarterly Share of Fertiliser Sales"/>
     <s v="20151"/>
     <s v="2015 January-March"/>
     <s v="-"/>
     <s v="State"/>
@@ -2992,27 +3097,67 @@
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="26.2"/>
   </r>
   <r>
     <s v="PFSA03C01"/>
     <s v="Quarterly Share of Fertiliser Sales"/>
     <s v="20242"/>
     <s v="2024 April-June"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="50.3"/>
   </r>
   <r>
     <s v="PFSA03C01"/>
     <s v="Quarterly Share of Fertiliser Sales"/>
     <s v="20243"/>
     <s v="2024 July-September"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="22.3"/>
   </r>
+  <r>
+    <s v="PFSA03C01"/>
+    <s v="Quarterly Share of Fertiliser Sales"/>
+    <s v="20244"/>
+    <s v="2024 October-December"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="%"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="PFSA03C01"/>
+    <s v="Quarterly Share of Fertiliser Sales"/>
+    <s v="20251"/>
+    <s v="2025 January-March"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="%"/>
+    <n v="47.6"/>
+  </r>
+  <r>
+    <s v="PFSA03C01"/>
+    <s v="Quarterly Share of Fertiliser Sales"/>
+    <s v="20252"/>
+    <s v="2025 April-June"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="%"/>
+    <n v="36.1"/>
+  </r>
+  <r>
+    <s v="PFSA03C01"/>
+    <s v="Quarterly Share of Fertiliser Sales"/>
+    <s v="20253"/>
+    <s v="2025 July-September"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="%"/>
+    <n v="14.8"/>
+  </r>
 </pivotCacheRecords>
 </file>