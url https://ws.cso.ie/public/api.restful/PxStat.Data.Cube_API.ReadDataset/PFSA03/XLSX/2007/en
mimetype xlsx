--- v4 (2026-05-14)
+++ v5 (2026-07-05)
@@ -1,63 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc95cebd081d6466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04233ce15b874699a1ff42d1b750d0b4.psmdcp" Id="R578365f23c6c4942" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aca8b6395e244ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c769a13b22a4cb7bc146a5a89845141.psmdcp" Id="R4a01373eb9694a0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
-    <x:sheet name="Unpivoted" sheetId="2" r:id="rId7"/>
-    <x:sheet name="Pivoted" sheetId="3" r:id="rId9"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
-    <x:pivotCache cacheId="0" r:id="rId10"/>
+    <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>PFSA03</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Fertiliser Sales</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
@@ -568,54 +570,93 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId15" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.png" Id="rId8" /></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="3971925" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="Picture 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId8" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="3971925" cy="1381125"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="44">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
@@ -1017,57 +1058,57 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PFSA03/XLSX/2007/en" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId12" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PFSA03/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId13" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
@@ -1247,57 +1288,58 @@
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B37" s="2"/>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
-    <x:hyperlink ref="B14" r:id="rId11"/>
-    <x:hyperlink ref="B28" r:id="rId12"/>
+    <x:hyperlink ref="B14" r:id="rId13"/>
+    <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
+  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H45"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="30.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="22.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="7.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
@@ -2455,51 +2497,51 @@
       <x:c r="C45" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H45" s="0">
         <x:v>14.8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
-    <x:tablePart r:id="rId13"/>
+    <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">