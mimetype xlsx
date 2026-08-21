--- v5 (2026-07-05)
+++ v6 (2026-08-21)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aca8b6395e244ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c769a13b22a4cb7bc146a5a89845141.psmdcp" Id="R4a01373eb9694a0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f9a580fff9448ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d4642a93fec495c9d109e806039ebda.psmdcp" Id="R16257e9e7eb84722" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>