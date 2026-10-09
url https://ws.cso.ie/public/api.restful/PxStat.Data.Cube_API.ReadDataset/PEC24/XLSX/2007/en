--- v0 (2025-10-23)
+++ v1 (2026-10-09)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0339887368042d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/875c9c38e6764aac8321b66e1126ca02.psmdcp" Id="Rae2f09865b764a34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra12f8ad20fee4143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ae2bc8b7f2f400cbd31a925e7dc9115.psmdcp" Id="Rcc63e06cda124199" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>PEC24</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Actual and Projected Labour Force from 2022</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>7/16/2024 11:00:00 AM</x:t>
+    <x:t>16/07/2024 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PEC24/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>PLFP2022</x:t>
   </x:si>
   <x:si>
     <x:t>Current Population and Labour Force Projections (2022 Based)</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Eva Leahy</x:t>
   </x:si>
@@ -487,355 +487,168 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...303 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="12">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02076V03371" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="14">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+      </items>
+    </pivotField>
+    <pivotField name="Age Group" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="14">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02466V02984" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Criteria for Projection" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="10">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+    <field x="8"/>
+    <field x="9"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="11"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L505" totalsRowShown="0">
   <x:autoFilter ref="A1:L505"/>
   <x:tableColumns count="12">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02076V03371"/>
     <x:tableColumn id="6" name="Age Group"/>
     <x:tableColumn id="7" name="C02466V02984"/>
     <x:tableColumn id="8" name="Criteria for Projection"/>
     <x:tableColumn id="9" name="C02199V02655"/>
     <x:tableColumn id="10" name="Sex"/>
     <x:tableColumn id="11" name="UNIT"/>
     <x:tableColumn id="12" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1108,51 +921,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PEC24/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1339,51 +1152,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L505"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="41.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="16.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="22.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="10.424911" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="9.853482" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
@@ -20565,51 +20378,51 @@
       <x:c r="I505" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L505" s="0">
         <x:v>4.5</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -20626,51 +20439,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:L505" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="PEC24C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Actual and Projected Labour Force from 2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="4">
         <x:s v="2022"/>
         <x:s v="2027"/>
         <x:s v="2032"/>
         <x:s v="2037"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="4">
         <x:s v="2022"/>
         <x:s v="2027"/>
         <x:s v="2032"/>
@@ -21119,27 +20932,7084 @@
         <x:n v="65.3"/>
         <x:n v="48"/>
         <x:n v="49"/>
         <x:n v="33.2"/>
         <x:n v="15.8"/>
         <x:n v="48.5"/>
         <x:n v="32.8"/>
         <x:n v="15.7"/>
         <x:n v="32.5"/>
         <x:n v="15.5"/>
         <x:n v="26.5"/>
         <x:n v="22"/>
         <x:n v="4.6"/>
         <x:n v="26.4"/>
         <x:n v="21.8"/>
         <x:n v="26.2"/>
         <x:n v="21.6"/>
         <x:n v="4.5"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="2696.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="1442.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="1253.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="2696.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="1442.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="1253.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="2696.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="1442.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="1253.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="111"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="55.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="55.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="111"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="55.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="55.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="111"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="55.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="55.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="232.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="120.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="111.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="232.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="120.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="111.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="232.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="120.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="111.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="254.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="134.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="119.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="254.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="134.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="119.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="254.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="134.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="119.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="288.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="147.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="140.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="288.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="147.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="140.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="288.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="147.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="140.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="332"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="173.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="158.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="332"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="173.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="158.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="332"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="173.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="158.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="359.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="190.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="168.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="359.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="190.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="168.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="359.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="190.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="168.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="323.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="170.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="153.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="323.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="170.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="153.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="323.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="170.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="153.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="283.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="153.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="129.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="283.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="153.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="129.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="283.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="153.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="129.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="239.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="129.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="109.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="239.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="129.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="109.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="239.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="129.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="109.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="167.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="95.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="167.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="95.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="167.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="95.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="63"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="39.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="23.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="63"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="39.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="23.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="63"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="39.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="23.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="20.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="20.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="20.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="14.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="12.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="14.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="12.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="14.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="12.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="2963.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="1582.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="1381.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="2930.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="1564.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="1365.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="2903.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="1549.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="1353.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="134.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="67.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="66.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="132.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="66.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="65.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="131.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="66.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="65.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="275.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="142.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="132.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="271.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="140.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="130.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="267"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="138.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="128.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="294.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="156.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="138"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="289"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="153.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="135.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="284.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="151.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="133.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="294"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="154.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="139.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="288.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="151.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="137"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="284.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="149.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="135.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="320.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="168"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="152.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="315.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="164.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="150.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="310.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="162.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="148.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="365.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="189.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="176.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="360.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="186.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="174.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="356"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="183.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="172.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="374"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="193.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="180.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="371.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="191.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="179.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="369.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="190.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="178.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="315.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="169.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="146"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="314.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="169.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="145.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="313.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="168.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="145.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="269.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="146.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="122.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="268.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="146.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="121.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="267.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="145.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="121.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="190.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="108.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="81.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="189.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="108.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="81.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="189.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="107.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="81.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="77.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="30.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="77.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="46.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="30.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="77.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="46.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="30.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="33.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="23.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="9.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="33.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="23.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="9.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="23.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="9.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="18.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="15.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="3.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="18.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="15.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="3.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="18.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="15.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2027"/>
+    <s v="2027"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="3.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="3157.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="1682.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="1475"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="3085.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="1644.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="1441.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="3009.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="1602.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="1406.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="127.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="63.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="125.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="62.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="62.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="122.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="61.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="60.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="311.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="160.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="151"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="303.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="156.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="146.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="293.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="151.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="141.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="323.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="171.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="152.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="313.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="166.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="147.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="301.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="160.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="141.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="325.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="171.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="153.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="314.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="165.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="148.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="302.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="159.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="143.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="318.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="170.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="148"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="306.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="163.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="142.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="294.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="156.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="137.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="345.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="179.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="166.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="334.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="172.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="161.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="322.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="165.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="156.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="375"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="189"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="186"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="366.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="184.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="182"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="358.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="179.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="178.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="361.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="190.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="171"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="357.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="188.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="169.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="354.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="186.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="167.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="297.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="160.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="136.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="295"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="159.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="135.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="292.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="158.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="134.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="212.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="122.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="90.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="211.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="121.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="89.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="209.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="120.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="89.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="96.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="56.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="39.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="95.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="55.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="39.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="94.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="55.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="39.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="40.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="27.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="12.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="40.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="27.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="27.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="22.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="18.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="22.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="18.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="22.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="18.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2032"/>
+    <s v="2032"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="3307"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="1762.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="1544.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="3182.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="1696.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="1485.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="3033.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="1614.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="1419.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="114.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="57.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="57.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="111.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="56.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="55.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="106.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="53.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="295.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="152.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="142.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="284"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="147"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="136.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="267.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="138.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="128.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="363.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="192.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="171.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="347.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="184.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="163.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="326.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="172.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="153.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="355.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="187.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="167.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="336.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="177.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="159"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="314.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="165.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="148.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="349.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="188.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="161.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="330.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="177.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="152.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="307.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="164.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="143"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="343.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="181.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="161.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="323.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="170.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="152.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="300.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="157.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="143.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="355.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="179.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="175.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="339.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="171"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="168.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="321.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="160.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="160.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="362.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="186.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="175.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="352.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="181.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="171.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="343"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="175.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="167.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="340"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="180.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="159.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="334.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="177.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="157.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="329.9"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="174.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="155.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="234.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="134"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="100.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="231.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="132.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="99.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="228.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="130.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="98.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="116.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="49.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="114.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="66.1"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="48.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="113.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="65.3"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="33.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="15.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="48.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="32.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="15.7"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="32.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="15.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="26.5"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="21"/>
+    <s v="Method - M1"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="26.4"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="21.8"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="22"/>
+    <s v="Method - M2"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Thousand"/>
+    <n v="26.2"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Thousand"/>
+    <n v="21.6"/>
+  </r>
+  <r>
+    <s v="PEC24C01"/>
+    <s v="Actual and Projected Labour Force from 2022"/>
+    <s v="2037"/>
+    <s v="2037"/>
+    <s v="605"/>
+    <s v="75 years and over"/>
+    <s v="23"/>
+    <s v="Method - M3"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Thousand"/>
+    <n v="4.5"/>
+  </r>
+</pivotCacheRecords>
 </file>