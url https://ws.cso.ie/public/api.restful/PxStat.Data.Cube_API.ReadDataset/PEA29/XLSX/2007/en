--- v1 (2026-04-07)
+++ v2 (2026-10-14)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27710fc3b0f440e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7b030172a9d484fb31c94bf335a02d2.psmdcp" Id="Rbe838f2b06104242" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8151e1f9150e4a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e2f55516141413298392b330af86c7d.psmdcp" Id="Rbb1a4123bf184363" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>PEA29</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Old Age Dependency Ratio</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>02/09/2025 11:00:00</x:t>
+    <x:t>07/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:b/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Methodology(https://www.cso.ie/en/methods/population/populationandmigrationestimates/)</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PEA29/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
@@ -265,50 +265,53 @@
     <x:t>27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC</x:t>
   </x:si>
   <x:si>
     <x:t>South-East</x:t>
   </x:si>
   <x:si>
     <x:t>604546A1-A856-4B9B-AD46-E88B27C27155</x:t>
   </x:si>
   <x:si>
     <x:t>South-West</x:t>
   </x:si>
   <x:si>
     <x:t>A69CA800-8D87-4920-A7C1-50426A1D39B4</x:t>
   </x:si>
   <x:si>
     <x:t>West</x:t>
   </x:si>
   <x:si>
     <x:t>IE0</x:t>
   </x:si>
   <x:si>
     <x:t>Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -460,59 +463,61 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="10">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="2">
+      <items count="3">
         <item x="0"/>
         <item x="1"/>
+        <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="2">
+      <items count="3">
         <item x="0"/>
         <item x="1"/>
+        <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="C03788V04538" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="9">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
       </items>
     </pivotField>
     <pivotField name="NUTS 3 Region" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="9">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
@@ -537,52 +542,52 @@
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="8">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
     <field x="6"/>
     <field x="7"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="9"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J55" totalsRowShown="0">
-  <x:autoFilter ref="A1:J55"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J82" totalsRowShown="0">
+  <x:autoFilter ref="A1:J82"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03788V04538"/>
     <x:tableColumn id="6" name="NUTS 3 Region"/>
     <x:tableColumn id="7" name="C02199V02655"/>
     <x:tableColumn id="8" name="Sex"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1085,51 +1090,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J55"/>
+  <x:dimension ref="A1:J82"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="73.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="40.139196" style="0" customWidth="1"/>
     <x:col min="6" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="10.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
@@ -2860,50 +2865,914 @@
         <x:v>50</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I55" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J55" s="0">
         <x:v>27.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:10">
+      <x:c r="A56" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C56" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E56" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F56" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G56" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H56" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I56" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J56" s="0">
+        <x:v>31.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:10">
+      <x:c r="A57" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C57" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E57" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F57" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G57" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H57" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I57" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J57" s="0">
+        <x:v>30.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:10">
+      <x:c r="A58" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B58" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C58" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E58" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F58" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G58" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H58" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I58" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J58" s="0">
+        <x:v>32.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:10">
+      <x:c r="A59" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B59" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C59" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E59" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F59" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G59" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H59" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I59" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J59" s="0">
+        <x:v>22.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:10">
+      <x:c r="A60" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C60" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E60" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F60" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G60" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H60" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I60" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J60" s="0">
+        <x:v>20.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:10">
+      <x:c r="A61" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B61" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C61" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D61" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E61" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F61" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G61" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H61" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I61" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J61" s="0">
+        <x:v>24.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:10">
+      <x:c r="A62" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C62" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E62" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F62" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G62" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H62" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I62" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J62" s="0">
+        <x:v>24.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:10">
+      <x:c r="A63" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C63" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E63" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F63" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G63" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H63" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I63" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J63" s="0">
+        <x:v>23.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:10">
+      <x:c r="A64" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C64" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E64" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F64" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G64" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H64" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I64" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J64" s="0">
+        <x:v>25.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:10">
+      <x:c r="A65" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C65" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E65" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F65" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G65" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H65" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I65" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J65" s="0">
+        <x:v>26.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:10">
+      <x:c r="A66" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C66" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E66" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F66" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G66" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H66" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I66" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J66" s="0">
+        <x:v>25.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:10">
+      <x:c r="A67" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B67" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C67" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E67" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F67" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G67" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H67" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I67" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J67" s="0">
+        <x:v>27.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:10">
+      <x:c r="A68" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C68" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E68" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F68" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G68" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H68" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I68" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J68" s="0">
+        <x:v>29.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:10">
+      <x:c r="A69" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C69" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E69" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F69" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G69" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H69" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I69" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J69" s="0">
+        <x:v>29.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:10">
+      <x:c r="A70" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C70" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E70" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F70" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G70" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H70" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I70" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J70" s="0">
+        <x:v>30.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:10">
+      <x:c r="A71" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C71" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D71" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E71" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F71" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G71" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H71" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I71" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J71" s="0">
+        <x:v>29.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:10">
+      <x:c r="A72" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B72" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C72" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D72" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E72" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F72" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G72" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H72" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I72" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J72" s="0">
+        <x:v>28.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:10">
+      <x:c r="A73" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B73" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C73" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D73" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E73" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F73" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G73" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H73" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I73" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J73" s="0">
+        <x:v>29.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:10">
+      <x:c r="A74" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B74" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C74" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D74" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E74" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F74" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G74" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H74" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I74" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J74" s="0">
+        <x:v>28.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:10">
+      <x:c r="A75" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B75" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C75" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D75" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E75" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F75" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G75" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H75" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I75" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J75" s="0">
+        <x:v>27.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:10">
+      <x:c r="A76" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B76" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C76" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D76" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E76" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F76" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G76" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H76" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I76" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J76" s="0">
+        <x:v>29.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:10">
+      <x:c r="A77" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B77" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C77" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D77" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E77" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F77" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G77" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H77" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I77" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J77" s="0">
+        <x:v>30.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:10">
+      <x:c r="A78" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B78" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C78" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D78" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E78" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F78" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G78" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H78" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I78" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J78" s="0">
+        <x:v>28.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:10">
+      <x:c r="A79" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B79" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C79" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D79" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E79" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F79" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G79" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H79" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I79" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J79" s="0">
+        <x:v>31.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:10">
+      <x:c r="A80" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B80" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C80" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D80" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E80" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F80" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G80" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H80" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I80" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J80" s="0">
+        <x:v>26.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:10">
+      <x:c r="A81" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B81" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C81" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D81" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E81" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F81" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G81" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H81" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I81" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J81" s="0">
+        <x:v>25.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:10">
+      <x:c r="A82" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B82" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C82" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D82" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E82" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F82" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G82" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H82" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I82" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J82" s="0">
+        <x:v>27.7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -2949,152 +3818,167 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="PEA29C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Old Age Dependency Ratio (Proportion of People aged 65 + to People aged 20-64)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="2">
+      <x:sharedItems count="3">
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="2">
+      <x:sharedItems count="3">
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03788V04538">
       <x:sharedItems count="9">
         <x:s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
         <x:s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
         <x:s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
         <x:s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
         <x:s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
         <x:s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
         <x:s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
         <x:s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
         <x:s v="IE0"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="NUTS 3 Region">
       <x:sharedItems count="9">
         <x:s v="Border"/>
         <x:s v="Dublin"/>
         <x:s v="Mid-East"/>
         <x:s v="Midland"/>
         <x:s v="Mid-West"/>
         <x:s v="South-East"/>
         <x:s v="South-West"/>
         <x:s v="West"/>
         <x:s v="Ireland"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02199V02655">
       <x:sharedItems count="3">
         <x:s v="-"/>
         <x:s v="1"/>
         <x:s v="2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Sex">
       <x:sharedItems count="3">
         <x:s v="Both sexes"/>
         <x:s v="Male"/>
         <x:s v="Female"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="19.7" maxValue="31.8" count="44">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="19.7" maxValue="32.5" count="57">
         <x:n v="30.8"/>
         <x:n v="30.1"/>
         <x:n v="31.4"/>
         <x:n v="21.6"/>
         <x:n v="19.7"/>
         <x:n v="23.5"/>
         <x:n v="23.1"/>
         <x:n v="22.3"/>
         <x:n v="23.9"/>
         <x:n v="25.7"/>
         <x:n v="25"/>
         <x:n v="26.4"/>
         <x:n v="29.3"/>
         <x:n v="28.6"/>
         <x:n v="30"/>
         <x:n v="28.7"/>
         <x:n v="28.4"/>
         <x:n v="29.1"/>
         <x:n v="27.8"/>
         <x:n v="26.9"/>
         <x:n v="29.6"/>
         <x:n v="28.9"/>
         <x:n v="30.3"/>
         <x:n v="25.8"/>
         <x:n v="24.7"/>
         <x:n v="26.8"/>
         <x:n v="31.2"/>
         <x:n v="30.7"/>
         <x:n v="31.8"/>
         <x:n v="22"/>
         <x:n v="20.2"/>
         <x:n v="23.8"/>
         <x:n v="22.8"/>
         <x:n v="25.9"/>
         <x:n v="25.3"/>
         <x:n v="26.5"/>
         <x:n v="29.4"/>
         <x:n v="29.9"/>
         <x:n v="28.3"/>
         <x:n v="27.5"/>
         <x:n v="30.9"/>
         <x:n v="26.2"/>
         <x:n v="25.1"/>
         <x:n v="27.3"/>
+        <x:n v="31.6"/>
+        <x:n v="32.5"/>
+        <x:n v="20.3"/>
+        <x:n v="24.2"/>
+        <x:n v="24.6"/>
+        <x:n v="23.6"/>
+        <x:n v="25.6"/>
+        <x:n v="26.6"/>
+        <x:n v="27.2"/>
+        <x:n v="27.9"/>
+        <x:n v="31.5"/>
+        <x:n v="25.4"/>
+        <x:n v="27.7"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="PEA29C01"/>
     <s v="Old Age Dependency Ratio (Proportion of People aged 65 + to People aged 20-64)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
     <n v="30.8"/>
   </r>
   <r>
     <s v="PEA29C01"/>
     <s v="Old Age Dependency Ratio (Proportion of People aged 65 + to People aged 20-64)"/>
     <s v="2023"/>
     <s v="2023"/>
@@ -3707,27 +4591,351 @@
   </r>
   <r>
     <s v="PEA29C01"/>
     <s v="Old Age Dependency Ratio (Proportion of People aged 65 + to People aged 20-64)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="25.1"/>
   </r>
   <r>
     <s v="PEA29C01"/>
     <s v="Old Age Dependency Ratio (Proportion of People aged 65 + to People aged 20-64)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
     <n v="27.3"/>
   </r>
+  <r>
+    <s v="PEA29C01"/>
+    <s v="Old Age Dependency Ratio (Proportion of People aged 65 + to People aged 20-64)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="31.6"/>
+  </r>
+  <r>
+    <s v="PEA29C01"/>
+    <s v="Old Age Dependency Ratio (Proportion of People aged 65 + to People aged 20-64)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="30.8"/>
+  </r>
+  <r>
+    <s v="PEA29C01"/>
+    <s v="Old Age Dependency Ratio (Proportion of People aged 65 + to People aged 20-64)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="32.5"/>
+  </r>
+  <r>
+    <s v="PEA29C01"/>
+    <s v="Old Age Dependency Ratio (Proportion of People aged 65 + to People aged 20-64)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="22.3"/>
+  </r>
+  <r>
+    <s v="PEA29C01"/>
+    <s v="Old Age Dependency Ratio (Proportion of People aged 65 + to People aged 20-64)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="PEA29C01"/>
+    <s v="Old Age Dependency Ratio (Proportion of People aged 65 + to People aged 20-64)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="24.2"/>
+  </r>
+  <r>
+    <s v="PEA29C01"/>
+    <s v="Old Age Dependency Ratio (Proportion of People aged 65 + to People aged 20-64)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="24.6"/>
+  </r>
+  <r>
+    <s v="PEA29C01"/>
+    <s v="Old Age Dependency Ratio (Proportion of People aged 65 + to People aged 20-64)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="23.6"/>
+  </r>
+  <r>
+    <s v="PEA29C01"/>
+    <s v="Old Age Dependency Ratio (Proportion of People aged 65 + to People aged 20-64)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="25.6"/>
+  </r>
+  <r>
+    <s v="PEA29C01"/>
+    <s v="Old Age Dependency Ratio (Proportion of People aged 65 + to People aged 20-64)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="26.6"/>
+  </r>
+  <r>
+    <s v="PEA29C01"/>
+    <s v="Old Age Dependency Ratio (Proportion of People aged 65 + to People aged 20-64)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="25.9"/>
+  </r>
+  <r>
+    <s v="PEA29C01"/>
+    <s v="Old Age Dependency Ratio (Proportion of People aged 65 + to People aged 20-64)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="27.2"/>
+  </r>
+  <r>
+    <s v="PEA29C01"/>
+    <s v="Old Age Dependency Ratio (Proportion of People aged 65 + to People aged 20-64)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="29.6"/>
+  </r>
+  <r>
+    <s v="PEA29C01"/>
+    <s v="Old Age Dependency Ratio (Proportion of People aged 65 + to People aged 20-64)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="29.1"/>
+  </r>
+  <r>
+    <s v="PEA29C01"/>
+    <s v="Old Age Dependency Ratio (Proportion of People aged 65 + to People aged 20-64)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="30.1"/>
+  </r>
+  <r>
+    <s v="PEA29C01"/>
+    <s v="Old Age Dependency Ratio (Proportion of People aged 65 + to People aged 20-64)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="29.4"/>
+  </r>
+  <r>
+    <s v="PEA29C01"/>
+    <s v="Old Age Dependency Ratio (Proportion of People aged 65 + to People aged 20-64)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="28.9"/>
+  </r>
+  <r>
+    <s v="PEA29C01"/>
+    <s v="Old Age Dependency Ratio (Proportion of People aged 65 + to People aged 20-64)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="29.9"/>
+  </r>
+  <r>
+    <s v="PEA29C01"/>
+    <s v="Old Age Dependency Ratio (Proportion of People aged 65 + to People aged 20-64)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="28.7"/>
+  </r>
+  <r>
+    <s v="PEA29C01"/>
+    <s v="Old Age Dependency Ratio (Proportion of People aged 65 + to People aged 20-64)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="27.9"/>
+  </r>
+  <r>
+    <s v="PEA29C01"/>
+    <s v="Old Age Dependency Ratio (Proportion of People aged 65 + to People aged 20-64)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="29.4"/>
+  </r>
+  <r>
+    <s v="PEA29C01"/>
+    <s v="Old Age Dependency Ratio (Proportion of People aged 65 + to People aged 20-64)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="30.1"/>
+  </r>
+  <r>
+    <s v="PEA29C01"/>
+    <s v="Old Age Dependency Ratio (Proportion of People aged 65 + to People aged 20-64)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="28.7"/>
+  </r>
+  <r>
+    <s v="PEA29C01"/>
+    <s v="Old Age Dependency Ratio (Proportion of People aged 65 + to People aged 20-64)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="31.5"/>
+  </r>
+  <r>
+    <s v="PEA29C01"/>
+    <s v="Old Age Dependency Ratio (Proportion of People aged 65 + to People aged 20-64)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="26.6"/>
+  </r>
+  <r>
+    <s v="PEA29C01"/>
+    <s v="Old Age Dependency Ratio (Proportion of People aged 65 + to People aged 20-64)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="25.4"/>
+  </r>
+  <r>
+    <s v="PEA29C01"/>
+    <s v="Old Age Dependency Ratio (Proportion of People aged 65 + to People aged 20-64)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="27.7"/>
+  </r>
 </pivotCacheRecords>
 </file>