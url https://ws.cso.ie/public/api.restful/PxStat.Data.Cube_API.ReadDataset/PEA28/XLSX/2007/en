--- v0 (2025-10-18)
+++ v1 (2026-04-04)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd3a825f736e4844" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/776ea205cd744747be309ea006538e0b.psmdcp" Id="R0c02fa5b014f4fdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a5dadaefc014b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fcfe6ef22651482faf4247c988c7bf8e.psmdcp" Id="R115d04e99bf24ba9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>PEA28</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Persons Born in Countries other than the EU, EFTA or EU Candidate Countries</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>9/2/2025 11:00:00 AM</x:t>
+    <x:t>02/09/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:b/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Methodology(https://www.cso.ie/en/methods/population/populationandmigrationestimates/)</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PEA28/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
@@ -539,395 +539,178 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...343 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="12">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02076V03371" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="19">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+      </items>
+    </pivotField>
+    <pivotField name="Age Group" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="19">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04292V05069" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="Human Development Index Rating" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="10">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+    <field x="8"/>
+    <field x="9"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="11"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L571" totalsRowShown="0">
   <x:autoFilter ref="A1:L571"/>
   <x:tableColumns count="12">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02076V03371"/>
     <x:tableColumn id="6" name="Age Group"/>
     <x:tableColumn id="7" name="C02199V02655"/>
     <x:tableColumn id="8" name="Sex"/>
     <x:tableColumn id="9" name="C04292V05069"/>
     <x:tableColumn id="10" name="Human Development Index Rating"/>
     <x:tableColumn id="11" name="UNIT"/>
     <x:tableColumn id="12" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1200,51 +983,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PEA28/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1433,51 +1216,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L571"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="18.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="16.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="10.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="40.853482" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="8.282054" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
@@ -23167,51 +22950,51 @@
       <x:c r="I571" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L571" s="0">
         <x:v>4755</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -23228,51 +23011,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:L571" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="PEA27C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Number of Persons"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="2">
         <x:s v="2023"/>
         <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="2">
         <x:s v="2023"/>
         <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02076V03371">
@@ -23908,27 +23691,8008 @@
         <x:n v="321"/>
         <x:n v="533"/>
         <x:n v="4763"/>
         <x:n v="11225"/>
         <x:n v="1343"/>
         <x:n v="538"/>
         <x:n v="1053"/>
         <x:n v="8291"/>
         <x:n v="4792"/>
         <x:n v="578"/>
         <x:n v="198"/>
         <x:n v="480"/>
         <x:n v="3536"/>
         <x:n v="6433"/>
         <x:n v="765"/>
         <x:n v="340"/>
         <x:n v="573"/>
         <x:n v="4755"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="716448"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="140105"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="55327"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="114406"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="406610"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="357553"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="69182"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="27522"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="56380"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="204469"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="358895"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="70923"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="27805"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="58026"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="202141"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="31235"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5226"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2391"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4222"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="19396"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="15890"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2631"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1237"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2154"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="9868"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="15345"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2595"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1154"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2068"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="9528"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="36048"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5910"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2684"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4824"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="22630"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="18445"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3042"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1348"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2482"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="11573"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="17603"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2868"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1336"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2342"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="11057"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="40582"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6754"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3098"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5622"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="25108"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="20800"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3435"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1567"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2922"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="12876"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="19782"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3319"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1531"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2700"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="12232"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="38175"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6811"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3041"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5407"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="22916"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="19052"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3246"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1512"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2617"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="11677"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="19123"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3565"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1529"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2790"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="11239"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="38761"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7730"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3015"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6306"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="21710"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="18762"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3501"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1458"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2857"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="10946"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="19999"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4229"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1557"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3449"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="10764"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="51103"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="12558"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4176"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="10327"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="24042"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="24751"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5966"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2053"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4850"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="11882"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="26352"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6592"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2123"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5477"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="12160"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="65027"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="17242"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5817"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="14180"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="27788"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="31735"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="8369"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2821"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6838"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="13707"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="33292"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="8873"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2996"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7342"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="14081"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="70878"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="18550"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6894"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="15169"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="30265"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="34413"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="9015"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3258"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7288"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="14852"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="36465"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="9535"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3636"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7881"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="15413"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="72851"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="18156"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6964"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="14938"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="32793"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="35924"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="8914"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3502"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7345"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="16163"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="36927"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="9242"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3462"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7593"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="16630"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="56992"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="12086"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4794"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="9812"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="30300"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="28770"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6062"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2509"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4950"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="15249"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="28222"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6024"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2285"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4862"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="15051"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="46146"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7346"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3063"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5868"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="29869"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="24045"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3849"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1599"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3032"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="15565"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="22101"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3497"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1464"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2836"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="14304"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="41529"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5897"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2583"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4843"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="28206"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="21341"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3089"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1322"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2515"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="14415"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="20188"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2808"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1261"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2328"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="13791"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="35309"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4893"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2081"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4155"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="24180"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="17905"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2500"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="996"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2133"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="12276"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="17404"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2393"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1085"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2022"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="11904"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="28190"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3735"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1583"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2871"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="20001"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="14513"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1951"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="827"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1490"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="10245"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="13677"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1784"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="756"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1381"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="9756"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="23243"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2681"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1221"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2188"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="17153"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="11891"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1371"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="619"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1148"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="8753"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="11352"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1310"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="602"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1040"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="8400"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="18515"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2128"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="868"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1670"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="13849"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="9351"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1092"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="410"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="841"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7008"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="9164"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1036"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="458"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="829"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6841"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="11438"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1203"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="549"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1049"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="8637"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="5576"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="608"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="281"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="510"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4177"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="5862"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="595"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="268"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="539"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4460"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="10426"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1199"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="505"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="955"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7767"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="4389"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="541"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="203"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="408"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3237"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="6037"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="658"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="302"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="547"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4530"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="733514"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="146937"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="57290"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="118838"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="410449"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="365292"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="72810"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="28238"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="58542"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="205702"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="368222"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="74127"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="29052"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="60296"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="204747"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="30906"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5201"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2295"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4331"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="19079"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="15534"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2591"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1136"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2189"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="9618"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="15372"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2610"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1159"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2142"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="9461"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="35569"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5941"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2696"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4903"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="22029"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="18223"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3040"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1397"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2481"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="11305"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="17346"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2901"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1299"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2422"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="10724"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="40778"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6920"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3168"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5592"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="25098"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="20939"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3591"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1596"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2851"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="12901"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="19839"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3329"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1572"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2741"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="12197"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="39420"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7342"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3213"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5843"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="23022"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="19877"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3662"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1615"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2877"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="11723"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="19543"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3680"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1598"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2966"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="11299"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="39848"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="8355"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3144"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6757"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="21592"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="19428"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3921"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1529"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3155"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="10823"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="20420"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4434"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1615"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3602"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="10769"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="50461"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="12220"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4103"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="9993"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="24145"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="24341"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5845"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1939"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4702"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="11855"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="26120"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6375"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2164"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5291"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="12290"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="65309"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="17728"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5640"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="14286"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="27655"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="32019"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="8657"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2714"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6967"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="13681"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="33290"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="9071"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2926"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7319"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="13974"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="72465"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="19572"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7045"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="15566"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="30282"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="35038"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="9493"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3344"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7439"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="14762"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="37427"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="10079"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3701"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="8127"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="15520"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="75439"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="19176"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7484"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="15829"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="32950"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="36876"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="9396"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3613"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7738"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="16129"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="38563"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="9780"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3871"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="8091"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="16821"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="59954"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="13310"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5315"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="10908"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="30421"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="30001"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6734"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2701"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5488"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="15078"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="29953"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6576"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2614"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5420"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="15343"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="47877"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7999"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3273"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6357"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="30248"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="24678"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4115"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1745"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3238"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="15580"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="23199"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3884"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1528"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3119"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="14668"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="42383"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6222"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2529"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5104"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="28528"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="21680"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3170"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1317"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2595"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="14598"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="20703"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3052"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1212"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2509"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="13930"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="37387"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5376"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2313"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4218"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="25480"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="19018"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2757"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1153"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2186"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="12922"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="18369"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2619"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1160"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2032"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="12558"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="29526"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3917"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1764"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3051"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="20794"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="15184"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2048"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="875"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1581"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="10680"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="14342"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1869"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="889"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1470"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="10114"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="23692"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2791"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1281"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2268"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="17352"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="12104"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1425"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="655"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1196"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="8828"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="11588"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1366"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="626"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1072"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="8524"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="19128"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2212"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="909"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1701"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="14306"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="9684"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1129"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="452"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="834"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7269"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="9444"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1083"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="457"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="867"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7037"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="12147"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1312"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="580"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1078"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="9177"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="5876"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="658"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="259"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="545"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4414"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="6271"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="654"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="321"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="533"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4763"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="11225"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1343"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="538"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1053"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="8291"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="4792"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="578"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="198"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="480"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3536"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="6433"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="765"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="340"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="573"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4755"/>
+  </r>
+</pivotCacheRecords>
 </file>