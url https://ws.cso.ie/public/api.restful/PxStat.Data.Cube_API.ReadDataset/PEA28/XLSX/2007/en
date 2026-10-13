--- v1 (2026-04-04)
+++ v2 (2026-10-13)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a5dadaefc014b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fcfe6ef22651482faf4247c988c7bf8e.psmdcp" Id="R115d04e99bf24ba9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re65b1f8748f747fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c6499fab45c4ee1923136627cfc010a.psmdcp" Id="R58da29aeeed04fc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>PEA28</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Persons Born in Countries other than the EU, EFTA or EU Candidate Countries</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>02/09/2025 11:00:00</x:t>
+    <x:t>07/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:b/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Methodology(https://www.cso.ie/en/methods/population/populationandmigrationestimates/)</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PEA28/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
@@ -359,50 +359,53 @@
   </x:si>
   <x:si>
     <x:t>70 - 74 years</x:t>
   </x:si>
   <x:si>
     <x:t>595</x:t>
   </x:si>
   <x:si>
     <x:t>75 - 79 years</x:t>
   </x:si>
   <x:si>
     <x:t>610</x:t>
   </x:si>
   <x:si>
     <x:t>80 - 84 years</x:t>
   </x:si>
   <x:si>
     <x:t>630</x:t>
   </x:si>
   <x:si>
     <x:t>85 years and over</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -553,59 +556,61 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="12">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="2">
+      <items count="3">
         <item x="0"/>
         <item x="1"/>
+        <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="2">
+      <items count="3">
         <item x="0"/>
         <item x="1"/>
+        <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="C02076V03371" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="19">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
       </items>
     </pivotField>
@@ -670,52 +675,52 @@
   <rowFields count="10">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
     <field x="6"/>
     <field x="7"/>
     <field x="8"/>
     <field x="9"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="11"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L571" totalsRowShown="0">
-  <x:autoFilter ref="A1:L571"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L856" totalsRowShown="0">
+  <x:autoFilter ref="A1:L856"/>
   <x:tableColumns count="12">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02076V03371"/>
     <x:tableColumn id="6" name="Age Group"/>
     <x:tableColumn id="7" name="C02199V02655"/>
     <x:tableColumn id="8" name="Sex"/>
     <x:tableColumn id="9" name="C04292V05069"/>
     <x:tableColumn id="10" name="Human Development Index Rating"/>
     <x:tableColumn id="11" name="UNIT"/>
     <x:tableColumn id="12" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1220,51 +1225,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:L571"/>
+  <x:dimension ref="A1:L856"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="18.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="16.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="10.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="40.853482" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="8.282054" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -22936,50 +22941,10880 @@
         <x:v>108</x:v>
       </x:c>
       <x:c r="E571" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F571" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H571" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I571" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L571" s="0">
         <x:v>4755</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="572" spans="1:12">
+      <x:c r="A572" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B572" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C572" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D572" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E572" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F572" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G572" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H572" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I572" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J572" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K572" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L572" s="0">
+        <x:v>777857</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="573" spans="1:12">
+      <x:c r="A573" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B573" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C573" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D573" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E573" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F573" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G573" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H573" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I573" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J573" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K573" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L573" s="0">
+        <x:v>162702</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="574" spans="1:12">
+      <x:c r="A574" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B574" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C574" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D574" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E574" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F574" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G574" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H574" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I574" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J574" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K574" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L574" s="0">
+        <x:v>61430</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="575" spans="1:12">
+      <x:c r="A575" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B575" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C575" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D575" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E575" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F575" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G575" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H575" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I575" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J575" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K575" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L575" s="0">
+        <x:v>133786</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="576" spans="1:12">
+      <x:c r="A576" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B576" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C576" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D576" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E576" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F576" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G576" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H576" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I576" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J576" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K576" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L576" s="0">
+        <x:v>419939</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="577" spans="1:12">
+      <x:c r="A577" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B577" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C577" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D577" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E577" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F577" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G577" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H577" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I577" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J577" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K577" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L577" s="0">
+        <x:v>389557</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="578" spans="1:12">
+      <x:c r="A578" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B578" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C578" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D578" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E578" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F578" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G578" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H578" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I578" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J578" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K578" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L578" s="0">
+        <x:v>81315</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="579" spans="1:12">
+      <x:c r="A579" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B579" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C579" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D579" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E579" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F579" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G579" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H579" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I579" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J579" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K579" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L579" s="0">
+        <x:v>30321</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="580" spans="1:12">
+      <x:c r="A580" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B580" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C580" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D580" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E580" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F580" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G580" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H580" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I580" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J580" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K580" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L580" s="0">
+        <x:v>66667</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="581" spans="1:12">
+      <x:c r="A581" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B581" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C581" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D581" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E581" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F581" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G581" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H581" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I581" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J581" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K581" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L581" s="0">
+        <x:v>211254</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="582" spans="1:12">
+      <x:c r="A582" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B582" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C582" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D582" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E582" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F582" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G582" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H582" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I582" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J582" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K582" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L582" s="0">
+        <x:v>388300</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="583" spans="1:12">
+      <x:c r="A583" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B583" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C583" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D583" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E583" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F583" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G583" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H583" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I583" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J583" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K583" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L583" s="0">
+        <x:v>81387</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="584" spans="1:12">
+      <x:c r="A584" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B584" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C584" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D584" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E584" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F584" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G584" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H584" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I584" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J584" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K584" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L584" s="0">
+        <x:v>31109</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="585" spans="1:12">
+      <x:c r="A585" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B585" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C585" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D585" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E585" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F585" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G585" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H585" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I585" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J585" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K585" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L585" s="0">
+        <x:v>67119</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="586" spans="1:12">
+      <x:c r="A586" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B586" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C586" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D586" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E586" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F586" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G586" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H586" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I586" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J586" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K586" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L586" s="0">
+        <x:v>208685</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="587" spans="1:12">
+      <x:c r="A587" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B587" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C587" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D587" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E587" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F587" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G587" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H587" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I587" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J587" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K587" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L587" s="0">
+        <x:v>32640</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="588" spans="1:12">
+      <x:c r="A588" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B588" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C588" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D588" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E588" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F588" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G588" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H588" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I588" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J588" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K588" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L588" s="0">
+        <x:v>5925</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="589" spans="1:12">
+      <x:c r="A589" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B589" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C589" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D589" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E589" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F589" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G589" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H589" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I589" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J589" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K589" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L589" s="0">
+        <x:v>2517</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="590" spans="1:12">
+      <x:c r="A590" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B590" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C590" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D590" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E590" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F590" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G590" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H590" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I590" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J590" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K590" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L590" s="0">
+        <x:v>4928</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="591" spans="1:12">
+      <x:c r="A591" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B591" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C591" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D591" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E591" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F591" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G591" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H591" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I591" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J591" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K591" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L591" s="0">
+        <x:v>19270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="592" spans="1:12">
+      <x:c r="A592" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B592" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C592" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D592" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E592" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F592" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G592" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H592" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I592" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J592" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K592" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L592" s="0">
+        <x:v>16469</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="593" spans="1:12">
+      <x:c r="A593" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B593" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C593" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D593" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E593" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F593" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G593" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H593" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I593" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J593" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K593" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L593" s="0">
+        <x:v>3035</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="594" spans="1:12">
+      <x:c r="A594" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B594" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C594" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D594" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E594" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F594" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G594" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H594" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I594" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J594" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K594" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L594" s="0">
+        <x:v>1210</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="595" spans="1:12">
+      <x:c r="A595" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B595" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C595" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D595" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E595" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F595" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G595" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H595" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I595" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J595" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K595" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L595" s="0">
+        <x:v>2509</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="596" spans="1:12">
+      <x:c r="A596" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B596" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C596" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D596" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E596" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F596" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G596" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H596" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I596" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J596" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K596" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L596" s="0">
+        <x:v>9715</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="597" spans="1:12">
+      <x:c r="A597" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B597" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C597" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D597" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E597" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F597" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G597" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H597" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I597" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J597" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K597" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L597" s="0">
+        <x:v>16171</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="598" spans="1:12">
+      <x:c r="A598" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B598" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C598" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D598" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E598" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F598" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G598" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H598" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I598" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J598" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K598" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L598" s="0">
+        <x:v>2890</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="599" spans="1:12">
+      <x:c r="A599" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B599" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C599" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D599" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E599" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F599" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G599" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H599" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I599" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J599" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K599" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L599" s="0">
+        <x:v>1307</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="600" spans="1:12">
+      <x:c r="A600" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B600" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C600" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D600" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E600" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F600" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G600" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H600" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I600" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J600" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K600" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L600" s="0">
+        <x:v>2419</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="601" spans="1:12">
+      <x:c r="A601" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B601" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C601" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D601" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E601" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F601" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G601" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H601" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I601" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J601" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K601" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L601" s="0">
+        <x:v>9555</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="602" spans="1:12">
+      <x:c r="A602" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B602" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C602" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D602" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E602" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F602" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G602" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H602" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I602" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J602" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K602" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L602" s="0">
+        <x:v>38722</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="603" spans="1:12">
+      <x:c r="A603" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B603" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C603" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D603" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E603" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F603" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G603" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H603" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I603" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J603" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K603" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L603" s="0">
+        <x:v>7174</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="604" spans="1:12">
+      <x:c r="A604" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B604" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C604" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D604" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E604" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F604" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G604" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H604" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I604" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J604" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K604" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L604" s="0">
+        <x:v>3013</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="605" spans="1:12">
+      <x:c r="A605" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B605" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C605" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D605" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E605" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F605" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G605" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H605" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I605" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J605" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K605" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L605" s="0">
+        <x:v>5790</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="606" spans="1:12">
+      <x:c r="A606" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B606" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C606" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D606" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E606" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F606" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G606" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H606" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I606" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J606" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K606" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L606" s="0">
+        <x:v>22745</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="607" spans="1:12">
+      <x:c r="A607" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B607" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C607" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D607" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E607" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F607" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G607" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H607" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I607" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J607" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K607" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L607" s="0">
+        <x:v>19789</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="608" spans="1:12">
+      <x:c r="A608" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B608" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C608" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D608" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E608" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F608" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G608" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H608" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I608" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J608" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K608" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L608" s="0">
+        <x:v>3751</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="609" spans="1:12">
+      <x:c r="A609" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B609" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C609" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D609" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E609" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F609" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G609" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H609" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I609" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J609" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K609" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L609" s="0">
+        <x:v>1543</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="610" spans="1:12">
+      <x:c r="A610" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B610" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C610" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D610" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E610" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F610" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G610" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H610" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I610" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J610" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K610" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L610" s="0">
+        <x:v>2989</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="611" spans="1:12">
+      <x:c r="A611" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B611" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C611" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D611" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E611" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F611" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G611" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H611" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I611" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J611" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K611" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L611" s="0">
+        <x:v>11506</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="612" spans="1:12">
+      <x:c r="A612" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B612" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C612" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D612" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E612" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F612" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G612" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H612" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I612" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J612" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K612" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L612" s="0">
+        <x:v>18933</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="613" spans="1:12">
+      <x:c r="A613" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B613" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C613" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D613" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E613" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F613" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G613" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H613" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I613" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J613" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K613" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L613" s="0">
+        <x:v>3423</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="614" spans="1:12">
+      <x:c r="A614" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B614" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C614" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D614" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E614" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F614" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G614" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H614" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I614" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J614" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K614" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L614" s="0">
+        <x:v>1470</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="615" spans="1:12">
+      <x:c r="A615" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B615" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C615" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D615" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E615" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F615" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G615" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H615" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I615" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J615" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K615" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L615" s="0">
+        <x:v>2801</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="616" spans="1:12">
+      <x:c r="A616" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B616" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C616" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D616" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E616" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F616" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G616" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H616" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I616" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J616" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K616" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L616" s="0">
+        <x:v>11239</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="617" spans="1:12">
+      <x:c r="A617" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B617" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C617" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D617" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E617" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F617" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G617" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H617" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I617" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J617" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K617" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L617" s="0">
+        <x:v>43676</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="618" spans="1:12">
+      <x:c r="A618" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B618" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C618" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D618" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E618" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F618" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G618" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H618" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I618" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J618" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K618" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L618" s="0">
+        <x:v>7904</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="619" spans="1:12">
+      <x:c r="A619" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B619" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C619" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D619" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E619" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F619" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G619" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H619" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I619" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J619" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K619" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L619" s="0">
+        <x:v>3285</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="620" spans="1:12">
+      <x:c r="A620" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B620" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C620" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D620" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E620" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F620" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G620" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H620" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I620" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J620" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K620" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L620" s="0">
+        <x:v>6683</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="621" spans="1:12">
+      <x:c r="A621" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B621" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C621" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D621" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E621" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F621" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G621" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H621" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I621" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J621" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K621" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L621" s="0">
+        <x:v>25804</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="622" spans="1:12">
+      <x:c r="A622" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B622" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C622" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D622" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E622" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F622" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G622" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H622" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I622" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J622" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K622" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L622" s="0">
+        <x:v>22388</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="623" spans="1:12">
+      <x:c r="A623" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B623" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C623" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D623" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E623" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F623" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G623" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H623" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I623" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J623" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K623" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L623" s="0">
+        <x:v>4089</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="624" spans="1:12">
+      <x:c r="A624" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B624" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C624" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D624" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E624" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F624" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G624" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H624" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I624" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J624" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K624" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L624" s="0">
+        <x:v>1670</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="625" spans="1:12">
+      <x:c r="A625" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B625" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C625" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D625" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E625" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F625" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G625" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H625" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I625" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J625" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K625" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L625" s="0">
+        <x:v>3453</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="626" spans="1:12">
+      <x:c r="A626" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B626" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C626" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D626" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E626" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F626" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G626" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H626" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I626" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J626" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K626" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L626" s="0">
+        <x:v>13176</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="627" spans="1:12">
+      <x:c r="A627" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B627" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C627" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D627" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E627" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F627" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G627" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H627" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I627" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J627" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K627" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L627" s="0">
+        <x:v>21288</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="628" spans="1:12">
+      <x:c r="A628" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B628" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C628" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D628" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E628" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F628" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G628" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H628" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I628" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J628" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K628" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L628" s="0">
+        <x:v>3815</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="629" spans="1:12">
+      <x:c r="A629" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B629" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C629" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D629" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E629" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F629" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G629" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H629" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I629" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J629" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K629" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L629" s="0">
+        <x:v>1615</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="630" spans="1:12">
+      <x:c r="A630" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B630" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C630" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D630" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E630" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F630" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G630" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H630" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I630" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J630" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K630" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L630" s="0">
+        <x:v>3230</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="631" spans="1:12">
+      <x:c r="A631" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B631" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C631" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D631" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E631" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F631" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G631" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H631" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I631" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J631" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K631" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L631" s="0">
+        <x:v>12628</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="632" spans="1:12">
+      <x:c r="A632" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B632" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C632" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D632" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E632" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F632" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G632" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H632" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I632" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J632" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K632" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L632" s="0">
+        <x:v>42439</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="633" spans="1:12">
+      <x:c r="A633" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B633" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C633" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D633" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E633" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F633" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G633" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H633" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I633" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J633" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K633" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L633" s="0">
+        <x:v>8228</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="634" spans="1:12">
+      <x:c r="A634" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B634" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C634" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D634" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E634" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F634" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G634" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H634" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I634" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J634" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K634" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L634" s="0">
+        <x:v>3439</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="635" spans="1:12">
+      <x:c r="A635" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B635" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C635" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D635" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E635" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F635" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G635" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H635" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I635" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J635" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K635" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L635" s="0">
+        <x:v>6706</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="636" spans="1:12">
+      <x:c r="A636" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B636" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C636" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D636" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E636" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F636" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G636" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H636" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I636" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J636" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K636" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L636" s="0">
+        <x:v>24066</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="637" spans="1:12">
+      <x:c r="A637" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B637" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C637" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D637" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E637" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F637" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G637" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H637" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I637" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J637" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K637" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L637" s="0">
+        <x:v>22100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="638" spans="1:12">
+      <x:c r="A638" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B638" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C638" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D638" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E638" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F638" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G638" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H638" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I638" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J638" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K638" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L638" s="0">
+        <x:v>4305</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="639" spans="1:12">
+      <x:c r="A639" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B639" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C639" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D639" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E639" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F639" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G639" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H639" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I639" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J639" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K639" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L639" s="0">
+        <x:v>1789</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="640" spans="1:12">
+      <x:c r="A640" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B640" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C640" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D640" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E640" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F640" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G640" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H640" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I640" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J640" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K640" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L640" s="0">
+        <x:v>3538</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="641" spans="1:12">
+      <x:c r="A641" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B641" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C641" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D641" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E641" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F641" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G641" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H641" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I641" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J641" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K641" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L641" s="0">
+        <x:v>12468</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="642" spans="1:12">
+      <x:c r="A642" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B642" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C642" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D642" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E642" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F642" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G642" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H642" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I642" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J642" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K642" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L642" s="0">
+        <x:v>20339</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="643" spans="1:12">
+      <x:c r="A643" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B643" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C643" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D643" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E643" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F643" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G643" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H643" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I643" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J643" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K643" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L643" s="0">
+        <x:v>3923</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="644" spans="1:12">
+      <x:c r="A644" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B644" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C644" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D644" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E644" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F644" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G644" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H644" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I644" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J644" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K644" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L644" s="0">
+        <x:v>1650</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="645" spans="1:12">
+      <x:c r="A645" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B645" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C645" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D645" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E645" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F645" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G645" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H645" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I645" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J645" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K645" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L645" s="0">
+        <x:v>3168</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="646" spans="1:12">
+      <x:c r="A646" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B646" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C646" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D646" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E646" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F646" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G646" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H646" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I646" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J646" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K646" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L646" s="0">
+        <x:v>11598</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="647" spans="1:12">
+      <x:c r="A647" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B647" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C647" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D647" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E647" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F647" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G647" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H647" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I647" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J647" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K647" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L647" s="0">
+        <x:v>41812</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="648" spans="1:12">
+      <x:c r="A648" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B648" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C648" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D648" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E648" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F648" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G648" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H648" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I648" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J648" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K648" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L648" s="0">
+        <x:v>9160</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="649" spans="1:12">
+      <x:c r="A649" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B649" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C649" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D649" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E649" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F649" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G649" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H649" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I649" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J649" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K649" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L649" s="0">
+        <x:v>3527</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="650" spans="1:12">
+      <x:c r="A650" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B650" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C650" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D650" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E650" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F650" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G650" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H650" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I650" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J650" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K650" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L650" s="0">
+        <x:v>7291</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="651" spans="1:12">
+      <x:c r="A651" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B651" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C651" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D651" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E651" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F651" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G651" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H651" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I651" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J651" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K651" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L651" s="0">
+        <x:v>21834</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="652" spans="1:12">
+      <x:c r="A652" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B652" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C652" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D652" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E652" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F652" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G652" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H652" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I652" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J652" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K652" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L652" s="0">
+        <x:v>21201</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="653" spans="1:12">
+      <x:c r="A653" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B653" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C653" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D653" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E653" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F653" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G653" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H653" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I653" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J653" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K653" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L653" s="0">
+        <x:v>4642</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="654" spans="1:12">
+      <x:c r="A654" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B654" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C654" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D654" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E654" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F654" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G654" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H654" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I654" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J654" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K654" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L654" s="0">
+        <x:v>1790</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="655" spans="1:12">
+      <x:c r="A655" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B655" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C655" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D655" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E655" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F655" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G655" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H655" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I655" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J655" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K655" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L655" s="0">
+        <x:v>3621</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="656" spans="1:12">
+      <x:c r="A656" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B656" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C656" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D656" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E656" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F656" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G656" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H656" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I656" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J656" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K656" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L656" s="0">
+        <x:v>11148</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="657" spans="1:12">
+      <x:c r="A657" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B657" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C657" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D657" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E657" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F657" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G657" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H657" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I657" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J657" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K657" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L657" s="0">
+        <x:v>20611</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="658" spans="1:12">
+      <x:c r="A658" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B658" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C658" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D658" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E658" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F658" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G658" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H658" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I658" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J658" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K658" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L658" s="0">
+        <x:v>4518</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="659" spans="1:12">
+      <x:c r="A659" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B659" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C659" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D659" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E659" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F659" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G659" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H659" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I659" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J659" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K659" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L659" s="0">
+        <x:v>1737</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="660" spans="1:12">
+      <x:c r="A660" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B660" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C660" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D660" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E660" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F660" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G660" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H660" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I660" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J660" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K660" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L660" s="0">
+        <x:v>3670</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="661" spans="1:12">
+      <x:c r="A661" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B661" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C661" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D661" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E661" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F661" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G661" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H661" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I661" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J661" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K661" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L661" s="0">
+        <x:v>10686</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="662" spans="1:12">
+      <x:c r="A662" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B662" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C662" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D662" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E662" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F662" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G662" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H662" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I662" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J662" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K662" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L662" s="0">
+        <x:v>53918</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="663" spans="1:12">
+      <x:c r="A663" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B663" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C663" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D663" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E663" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F663" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G663" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H663" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I663" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J663" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K663" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L663" s="0">
+        <x:v>13556</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="664" spans="1:12">
+      <x:c r="A664" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B664" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C664" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D664" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E664" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F664" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G664" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H664" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I664" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J664" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K664" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L664" s="0">
+        <x:v>4536</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="665" spans="1:12">
+      <x:c r="A665" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B665" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C665" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D665" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E665" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F665" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G665" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H665" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I665" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J665" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K665" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L665" s="0">
+        <x:v>11107</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="666" spans="1:12">
+      <x:c r="A666" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B666" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C666" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D666" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E666" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F666" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G666" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H666" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I666" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J666" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K666" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L666" s="0">
+        <x:v>24719</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="667" spans="1:12">
+      <x:c r="A667" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B667" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C667" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D667" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E667" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F667" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G667" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H667" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I667" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J667" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K667" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L667" s="0">
+        <x:v>26414</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="668" spans="1:12">
+      <x:c r="A668" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B668" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C668" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D668" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E668" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F668" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G668" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H668" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I668" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J668" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K668" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L668" s="0">
+        <x:v>6514</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="669" spans="1:12">
+      <x:c r="A669" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B669" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C669" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D669" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E669" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F669" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G669" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H669" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I669" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J669" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K669" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L669" s="0">
+        <x:v>2189</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="670" spans="1:12">
+      <x:c r="A670" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B670" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C670" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D670" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E670" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F670" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G670" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H670" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I670" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J670" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K670" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L670" s="0">
+        <x:v>5275</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="671" spans="1:12">
+      <x:c r="A671" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B671" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C671" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D671" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E671" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F671" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G671" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H671" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I671" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J671" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K671" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L671" s="0">
+        <x:v>12436</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="672" spans="1:12">
+      <x:c r="A672" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B672" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C672" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D672" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E672" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F672" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G672" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H672" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I672" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J672" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K672" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L672" s="0">
+        <x:v>27504</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="673" spans="1:12">
+      <x:c r="A673" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B673" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C673" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D673" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E673" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F673" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G673" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H673" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I673" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J673" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K673" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L673" s="0">
+        <x:v>7042</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="674" spans="1:12">
+      <x:c r="A674" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B674" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C674" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D674" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E674" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F674" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G674" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H674" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I674" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J674" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K674" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L674" s="0">
+        <x:v>2347</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="675" spans="1:12">
+      <x:c r="A675" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B675" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C675" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D675" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E675" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F675" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G675" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H675" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I675" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J675" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K675" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L675" s="0">
+        <x:v>5832</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="676" spans="1:12">
+      <x:c r="A676" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B676" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C676" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D676" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E676" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F676" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G676" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H676" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I676" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J676" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K676" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L676" s="0">
+        <x:v>12283</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="677" spans="1:12">
+      <x:c r="A677" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B677" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C677" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D677" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E677" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F677" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G677" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H677" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I677" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J677" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K677" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L677" s="0">
+        <x:v>70358</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="678" spans="1:12">
+      <x:c r="A678" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B678" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C678" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D678" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E678" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F678" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G678" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H678" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I678" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J678" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K678" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L678" s="0">
+        <x:v>19523</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="679" spans="1:12">
+      <x:c r="A679" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B679" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C679" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D679" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E679" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F679" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G679" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H679" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I679" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J679" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K679" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L679" s="0">
+        <x:v>5957</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="680" spans="1:12">
+      <x:c r="A680" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B680" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C680" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D680" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E680" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F680" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G680" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H680" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I680" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J680" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K680" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L680" s="0">
+        <x:v>16468</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="681" spans="1:12">
+      <x:c r="A681" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B681" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C681" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D681" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E681" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F681" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G681" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H681" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I681" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J681" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K681" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L681" s="0">
+        <x:v>28410</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="682" spans="1:12">
+      <x:c r="A682" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B682" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C682" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D682" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E682" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F682" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G682" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H682" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I682" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J682" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K682" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L682" s="0">
+        <x:v>34537</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="683" spans="1:12">
+      <x:c r="A683" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B683" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C683" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D683" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E683" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F683" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G683" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H683" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I683" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J683" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K683" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L683" s="0">
+        <x:v>9572</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="684" spans="1:12">
+      <x:c r="A684" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B684" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C684" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D684" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E684" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F684" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G684" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H684" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I684" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J684" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K684" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L684" s="0">
+        <x:v>2867</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="685" spans="1:12">
+      <x:c r="A685" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B685" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C685" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D685" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E685" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F685" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G685" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H685" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I685" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J685" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K685" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L685" s="0">
+        <x:v>8051</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="686" spans="1:12">
+      <x:c r="A686" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B686" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C686" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D686" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E686" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F686" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G686" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H686" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I686" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J686" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K686" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L686" s="0">
+        <x:v>14047</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="687" spans="1:12">
+      <x:c r="A687" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B687" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C687" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D687" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E687" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F687" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G687" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H687" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I687" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J687" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K687" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L687" s="0">
+        <x:v>35821</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="688" spans="1:12">
+      <x:c r="A688" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B688" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C688" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D688" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E688" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F688" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G688" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H688" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I688" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J688" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K688" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L688" s="0">
+        <x:v>9951</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="689" spans="1:12">
+      <x:c r="A689" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B689" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C689" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D689" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E689" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F689" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G689" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H689" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I689" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J689" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K689" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L689" s="0">
+        <x:v>3090</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="690" spans="1:12">
+      <x:c r="A690" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B690" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C690" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D690" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E690" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F690" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G690" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H690" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I690" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J690" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K690" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L690" s="0">
+        <x:v>8417</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="691" spans="1:12">
+      <x:c r="A691" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B691" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C691" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D691" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E691" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F691" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G691" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H691" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I691" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J691" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K691" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L691" s="0">
+        <x:v>14363</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="692" spans="1:12">
+      <x:c r="A692" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B692" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C692" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D692" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E692" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F692" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G692" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H692" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I692" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J692" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K692" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L692" s="0">
+        <x:v>77780</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="693" spans="1:12">
+      <x:c r="A693" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B693" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C693" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D693" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E693" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F693" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G693" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H693" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I693" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J693" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K693" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L693" s="0">
+        <x:v>21746</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="694" spans="1:12">
+      <x:c r="A694" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B694" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C694" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D694" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E694" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F694" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G694" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H694" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I694" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J694" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K694" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L694" s="0">
+        <x:v>7270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="695" spans="1:12">
+      <x:c r="A695" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B695" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C695" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D695" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E695" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F695" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G695" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H695" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I695" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J695" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K695" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L695" s="0">
+        <x:v>17859</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="696" spans="1:12">
+      <x:c r="A696" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B696" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C696" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D696" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E696" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F696" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G696" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H696" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I696" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J696" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K696" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L696" s="0">
+        <x:v>30905</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="697" spans="1:12">
+      <x:c r="A697" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B697" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C697" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D697" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E697" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F697" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G697" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H697" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I697" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J697" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K697" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L697" s="0">
+        <x:v>38084</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="698" spans="1:12">
+      <x:c r="A698" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B698" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C698" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D698" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E698" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F698" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G698" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H698" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I698" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J698" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K698" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L698" s="0">
+        <x:v>10746</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="699" spans="1:12">
+      <x:c r="A699" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B699" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C699" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D699" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E699" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F699" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G699" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H699" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I699" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J699" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K699" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L699" s="0">
+        <x:v>3480</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="700" spans="1:12">
+      <x:c r="A700" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B700" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C700" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D700" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E700" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F700" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G700" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H700" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I700" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J700" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K700" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L700" s="0">
+        <x:v>8593</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="701" spans="1:12">
+      <x:c r="A701" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B701" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C701" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D701" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E701" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F701" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G701" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H701" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I701" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J701" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K701" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L701" s="0">
+        <x:v>15265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="702" spans="1:12">
+      <x:c r="A702" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B702" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C702" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D702" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E702" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F702" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G702" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H702" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I702" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J702" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K702" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L702" s="0">
+        <x:v>39696</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="703" spans="1:12">
+      <x:c r="A703" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B703" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C703" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D703" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E703" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F703" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G703" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H703" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I703" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J703" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K703" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L703" s="0">
+        <x:v>11000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="704" spans="1:12">
+      <x:c r="A704" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B704" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C704" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D704" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E704" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F704" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G704" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H704" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I704" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J704" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K704" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L704" s="0">
+        <x:v>3790</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="705" spans="1:12">
+      <x:c r="A705" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B705" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C705" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D705" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E705" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F705" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G705" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H705" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I705" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J705" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K705" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L705" s="0">
+        <x:v>9266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="706" spans="1:12">
+      <x:c r="A706" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B706" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C706" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D706" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E706" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F706" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G706" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H706" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I706" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J706" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K706" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L706" s="0">
+        <x:v>15640</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="707" spans="1:12">
+      <x:c r="A707" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B707" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C707" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D707" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E707" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F707" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G707" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H707" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I707" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J707" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K707" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L707" s="0">
+        <x:v>80946</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="708" spans="1:12">
+      <x:c r="A708" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B708" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C708" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D708" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E708" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F708" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G708" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H708" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I708" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J708" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K708" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L708" s="0">
+        <x:v>21538</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="709" spans="1:12">
+      <x:c r="A709" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B709" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C709" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D709" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E709" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F709" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G709" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H709" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I709" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J709" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K709" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L709" s="0">
+        <x:v>7992</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="710" spans="1:12">
+      <x:c r="A710" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B710" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C710" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D710" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E710" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F710" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G710" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H710" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I710" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J710" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K710" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L710" s="0">
+        <x:v>17935</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="711" spans="1:12">
+      <x:c r="A711" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B711" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C711" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D711" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E711" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F711" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G711" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H711" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I711" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J711" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K711" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L711" s="0">
+        <x:v>33481</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="712" spans="1:12">
+      <x:c r="A712" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B712" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C712" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D712" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E712" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F712" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G712" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H712" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I712" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J712" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K712" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L712" s="0">
+        <x:v>39700</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="713" spans="1:12">
+      <x:c r="A713" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B713" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C713" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D713" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E713" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F713" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G713" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H713" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I713" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J713" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K713" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L713" s="0">
+        <x:v>10565</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="714" spans="1:12">
+      <x:c r="A714" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B714" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C714" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D714" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E714" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F714" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G714" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H714" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I714" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J714" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K714" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L714" s="0">
+        <x:v>3882</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="715" spans="1:12">
+      <x:c r="A715" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B715" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C715" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D715" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E715" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F715" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G715" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H715" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I715" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J715" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K715" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L715" s="0">
+        <x:v>8811</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="716" spans="1:12">
+      <x:c r="A716" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B716" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C716" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D716" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E716" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F716" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G716" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H716" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I716" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J716" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K716" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L716" s="0">
+        <x:v>16442</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="717" spans="1:12">
+      <x:c r="A717" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B717" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C717" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D717" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E717" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F717" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G717" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H717" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I717" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J717" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K717" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L717" s="0">
+        <x:v>41246</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="718" spans="1:12">
+      <x:c r="A718" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B718" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C718" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D718" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E718" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F718" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G718" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H718" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I718" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J718" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K718" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L718" s="0">
+        <x:v>10973</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="719" spans="1:12">
+      <x:c r="A719" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B719" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C719" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D719" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E719" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F719" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G719" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H719" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I719" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J719" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K719" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L719" s="0">
+        <x:v>4110</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="720" spans="1:12">
+      <x:c r="A720" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B720" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C720" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D720" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E720" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F720" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G720" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H720" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I720" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J720" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K720" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L720" s="0">
+        <x:v>9124</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="721" spans="1:12">
+      <x:c r="A721" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B721" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C721" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D721" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E721" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F721" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G721" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H721" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I721" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J721" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K721" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L721" s="0">
+        <x:v>17039</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="722" spans="1:12">
+      <x:c r="A722" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B722" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C722" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D722" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E722" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F722" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G722" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H722" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I722" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J722" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K722" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L722" s="0">
+        <x:v>64641</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="723" spans="1:12">
+      <x:c r="A723" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B723" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C723" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D723" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E723" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F723" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G723" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H723" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I723" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J723" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K723" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L723" s="0">
+        <x:v>15065</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="724" spans="1:12">
+      <x:c r="A724" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B724" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C724" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D724" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E724" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F724" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G724" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H724" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I724" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J724" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K724" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L724" s="0">
+        <x:v>6032</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="725" spans="1:12">
+      <x:c r="A725" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B725" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C725" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D725" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E725" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F725" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G725" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H725" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I725" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J725" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K725" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L725" s="0">
+        <x:v>12448</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="726" spans="1:12">
+      <x:c r="A726" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B726" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C726" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D726" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E726" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F726" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G726" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H726" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I726" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J726" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K726" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L726" s="0">
+        <x:v>31096</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="727" spans="1:12">
+      <x:c r="A727" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B727" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C727" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D727" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E727" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F727" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G727" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H727" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I727" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J727" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K727" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L727" s="0">
+        <x:v>32164</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="728" spans="1:12">
+      <x:c r="A728" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B728" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C728" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D728" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E728" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F728" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G728" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H728" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I728" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J728" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K728" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L728" s="0">
+        <x:v>7456</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="729" spans="1:12">
+      <x:c r="A729" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B729" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C729" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D729" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E729" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F729" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G729" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H729" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I729" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J729" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K729" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L729" s="0">
+        <x:v>3038</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="730" spans="1:12">
+      <x:c r="A730" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B730" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C730" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D730" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E730" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F730" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G730" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H730" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I730" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J730" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K730" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L730" s="0">
+        <x:v>6187</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="731" spans="1:12">
+      <x:c r="A731" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B731" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C731" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D731" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E731" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F731" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G731" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H731" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I731" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J731" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K731" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L731" s="0">
+        <x:v>15483</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="732" spans="1:12">
+      <x:c r="A732" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B732" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C732" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D732" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E732" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F732" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G732" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H732" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I732" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J732" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K732" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L732" s="0">
+        <x:v>32477</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="733" spans="1:12">
+      <x:c r="A733" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B733" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C733" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D733" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E733" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F733" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G733" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H733" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I733" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J733" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K733" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L733" s="0">
+        <x:v>7609</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="734" spans="1:12">
+      <x:c r="A734" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B734" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C734" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D734" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E734" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F734" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G734" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H734" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I734" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J734" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K734" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L734" s="0">
+        <x:v>2994</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="735" spans="1:12">
+      <x:c r="A735" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B735" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C735" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D735" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E735" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F735" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G735" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H735" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I735" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J735" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K735" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L735" s="0">
+        <x:v>6261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="736" spans="1:12">
+      <x:c r="A736" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B736" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C736" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D736" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E736" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F736" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G736" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H736" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I736" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J736" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K736" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L736" s="0">
+        <x:v>15613</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="737" spans="1:12">
+      <x:c r="A737" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B737" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C737" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D737" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E737" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F737" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G737" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H737" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I737" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J737" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K737" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L737" s="0">
+        <x:v>49412</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="738" spans="1:12">
+      <x:c r="A738" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B738" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C738" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D738" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E738" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F738" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G738" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H738" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I738" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J738" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K738" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L738" s="0">
+        <x:v>8637</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="739" spans="1:12">
+      <x:c r="A739" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B739" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C739" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D739" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E739" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F739" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G739" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H739" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I739" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J739" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K739" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L739" s="0">
+        <x:v>3689</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="740" spans="1:12">
+      <x:c r="A740" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B740" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C740" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D740" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E740" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F740" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G740" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H740" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I740" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J740" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K740" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L740" s="0">
+        <x:v>7105</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="741" spans="1:12">
+      <x:c r="A741" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B741" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C741" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D741" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E741" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F741" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G741" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H741" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I741" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J741" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K741" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L741" s="0">
+        <x:v>29981</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="742" spans="1:12">
+      <x:c r="A742" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B742" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C742" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D742" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E742" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F742" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G742" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H742" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I742" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J742" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K742" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L742" s="0">
+        <x:v>25294</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="743" spans="1:12">
+      <x:c r="A743" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B743" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C743" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D743" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E743" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F743" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G743" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H743" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I743" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J743" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K743" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L743" s="0">
+        <x:v>4393</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="744" spans="1:12">
+      <x:c r="A744" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B744" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C744" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D744" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E744" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F744" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G744" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H744" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I744" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J744" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K744" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L744" s="0">
+        <x:v>1880</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="745" spans="1:12">
+      <x:c r="A745" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B745" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C745" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D745" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E745" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F745" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G745" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H745" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I745" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J745" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K745" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L745" s="0">
+        <x:v>3651</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="746" spans="1:12">
+      <x:c r="A746" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B746" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C746" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D746" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E746" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F746" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G746" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H746" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I746" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J746" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K746" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L746" s="0">
+        <x:v>15370</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="747" spans="1:12">
+      <x:c r="A747" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B747" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C747" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D747" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E747" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F747" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G747" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H747" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I747" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J747" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K747" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L747" s="0">
+        <x:v>24118</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="748" spans="1:12">
+      <x:c r="A748" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B748" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C748" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D748" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E748" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F748" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G748" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H748" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I748" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J748" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K748" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L748" s="0">
+        <x:v>4244</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="749" spans="1:12">
+      <x:c r="A749" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B749" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C749" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D749" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E749" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F749" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G749" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H749" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I749" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J749" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K749" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L749" s="0">
+        <x:v>1809</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="750" spans="1:12">
+      <x:c r="A750" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B750" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C750" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D750" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E750" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F750" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G750" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H750" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I750" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J750" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K750" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L750" s="0">
+        <x:v>3454</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="751" spans="1:12">
+      <x:c r="A751" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B751" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C751" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D751" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E751" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F751" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G751" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H751" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I751" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J751" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K751" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L751" s="0">
+        <x:v>14611</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="752" spans="1:12">
+      <x:c r="A752" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B752" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C752" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D752" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E752" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F752" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G752" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H752" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I752" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J752" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K752" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L752" s="0">
+        <x:v>43356</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="753" spans="1:12">
+      <x:c r="A753" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B753" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C753" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D753" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E753" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F753" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G753" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H753" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I753" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J753" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K753" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L753" s="0">
+        <x:v>6536</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="754" spans="1:12">
+      <x:c r="A754" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B754" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C754" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D754" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E754" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F754" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G754" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H754" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I754" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J754" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K754" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L754" s="0">
+        <x:v>2753</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="755" spans="1:12">
+      <x:c r="A755" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B755" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C755" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D755" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E755" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F755" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G755" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H755" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I755" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J755" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K755" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L755" s="0">
+        <x:v>5246</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="756" spans="1:12">
+      <x:c r="A756" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B756" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C756" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D756" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E756" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F756" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G756" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H756" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I756" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J756" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K756" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L756" s="0">
+        <x:v>28821</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="757" spans="1:12">
+      <x:c r="A757" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B757" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C757" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D757" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E757" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F757" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G757" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H757" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I757" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J757" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K757" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L757" s="0">
+        <x:v>22451</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="758" spans="1:12">
+      <x:c r="A758" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B758" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C758" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D758" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E758" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F758" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G758" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H758" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I758" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J758" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K758" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L758" s="0">
+        <x:v>3381</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="759" spans="1:12">
+      <x:c r="A759" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B759" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C759" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D759" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E759" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F759" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G759" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H759" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I759" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J759" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K759" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L759" s="0">
+        <x:v>1389</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="760" spans="1:12">
+      <x:c r="A760" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B760" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C760" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D760" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E760" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F760" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G760" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H760" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I760" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J760" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K760" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L760" s="0">
+        <x:v>2844</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="761" spans="1:12">
+      <x:c r="A761" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B761" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C761" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D761" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E761" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F761" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G761" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H761" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I761" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J761" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K761" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L761" s="0">
+        <x:v>14837</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="762" spans="1:12">
+      <x:c r="A762" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B762" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C762" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D762" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E762" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F762" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G762" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H762" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I762" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J762" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K762" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L762" s="0">
+        <x:v>20905</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="763" spans="1:12">
+      <x:c r="A763" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B763" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C763" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D763" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E763" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F763" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G763" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H763" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I763" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J763" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K763" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L763" s="0">
+        <x:v>3155</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="764" spans="1:12">
+      <x:c r="A764" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B764" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C764" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D764" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E764" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F764" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G764" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H764" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I764" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J764" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K764" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L764" s="0">
+        <x:v>1364</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="765" spans="1:12">
+      <x:c r="A765" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B765" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C765" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D765" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E765" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F765" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G765" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H765" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I765" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J765" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K765" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L765" s="0">
+        <x:v>2402</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="766" spans="1:12">
+      <x:c r="A766" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B766" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C766" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D766" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E766" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F766" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G766" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H766" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I766" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J766" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K766" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L766" s="0">
+        <x:v>13984</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="767" spans="1:12">
+      <x:c r="A767" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B767" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C767" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D767" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E767" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F767" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G767" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H767" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I767" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J767" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K767" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L767" s="0">
+        <x:v>38482</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="768" spans="1:12">
+      <x:c r="A768" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B768" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C768" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D768" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E768" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F768" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G768" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H768" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I768" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J768" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K768" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L768" s="0">
+        <x:v>5549</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="769" spans="1:12">
+      <x:c r="A769" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B769" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C769" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D769" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E769" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F769" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G769" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H769" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I769" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J769" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K769" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L769" s="0">
+        <x:v>2345</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="770" spans="1:12">
+      <x:c r="A770" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B770" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C770" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D770" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E770" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F770" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G770" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H770" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I770" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J770" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K770" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L770" s="0">
+        <x:v>4537</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="771" spans="1:12">
+      <x:c r="A771" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B771" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C771" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D771" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E771" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F771" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G771" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H771" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I771" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J771" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K771" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L771" s="0">
+        <x:v>26051</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="772" spans="1:12">
+      <x:c r="A772" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B772" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C772" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D772" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E772" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F772" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G772" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H772" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I772" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J772" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K772" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L772" s="0">
+        <x:v>19618</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="773" spans="1:12">
+      <x:c r="A773" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B773" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C773" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D773" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E773" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F773" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G773" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H773" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I773" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J773" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K773" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L773" s="0">
+        <x:v>2802</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="774" spans="1:12">
+      <x:c r="A774" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B774" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C774" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D774" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E774" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F774" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G774" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H774" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I774" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J774" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K774" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L774" s="0">
+        <x:v>1178</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="775" spans="1:12">
+      <x:c r="A775" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B775" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C775" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D775" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E775" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F775" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G775" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H775" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I775" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J775" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K775" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L775" s="0">
+        <x:v>2323</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="776" spans="1:12">
+      <x:c r="A776" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B776" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C776" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D776" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E776" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F776" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G776" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H776" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I776" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J776" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K776" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L776" s="0">
+        <x:v>13315</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="777" spans="1:12">
+      <x:c r="A777" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B777" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C777" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D777" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E777" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F777" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G777" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H777" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I777" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J777" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K777" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L777" s="0">
+        <x:v>18864</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="778" spans="1:12">
+      <x:c r="A778" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B778" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C778" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D778" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E778" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F778" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G778" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H778" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I778" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J778" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K778" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L778" s="0">
+        <x:v>2747</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="779" spans="1:12">
+      <x:c r="A779" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B779" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C779" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D779" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E779" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F779" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G779" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H779" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I779" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J779" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K779" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L779" s="0">
+        <x:v>1167</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="780" spans="1:12">
+      <x:c r="A780" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B780" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C780" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D780" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E780" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F780" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G780" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H780" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I780" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J780" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K780" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L780" s="0">
+        <x:v>2214</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="781" spans="1:12">
+      <x:c r="A781" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B781" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C781" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D781" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E781" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F781" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G781" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H781" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I781" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J781" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K781" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L781" s="0">
+        <x:v>12736</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="782" spans="1:12">
+      <x:c r="A782" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B782" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C782" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D782" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E782" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F782" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="G782" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H782" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I782" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J782" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K782" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L782" s="0">
+        <x:v>30647</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="783" spans="1:12">
+      <x:c r="A783" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B783" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C783" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D783" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E783" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F783" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="G783" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H783" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I783" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J783" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K783" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L783" s="0">
+        <x:v>4142</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="784" spans="1:12">
+      <x:c r="A784" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B784" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C784" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D784" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E784" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F784" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="G784" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H784" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I784" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J784" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K784" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L784" s="0">
+        <x:v>1759</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="785" spans="1:12">
+      <x:c r="A785" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B785" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C785" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D785" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E785" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F785" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="G785" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H785" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I785" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J785" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K785" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L785" s="0">
+        <x:v>3411</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="786" spans="1:12">
+      <x:c r="A786" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B786" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C786" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D786" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E786" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F786" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="G786" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H786" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I786" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J786" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K786" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L786" s="0">
+        <x:v>21335</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="787" spans="1:12">
+      <x:c r="A787" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B787" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C787" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D787" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E787" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F787" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="G787" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H787" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I787" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J787" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K787" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L787" s="0">
+        <x:v>15605</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="788" spans="1:12">
+      <x:c r="A788" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B788" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C788" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D788" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E788" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F788" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="G788" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H788" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I788" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J788" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K788" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L788" s="0">
+        <x:v>2109</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="789" spans="1:12">
+      <x:c r="A789" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B789" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C789" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D789" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E789" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F789" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="G789" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H789" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I789" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J789" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K789" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L789" s="0">
+        <x:v>849</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="790" spans="1:12">
+      <x:c r="A790" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B790" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C790" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D790" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E790" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F790" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="G790" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H790" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I790" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J790" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K790" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L790" s="0">
+        <x:v>1700</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="791" spans="1:12">
+      <x:c r="A791" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B791" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C791" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D791" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E791" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F791" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="G791" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H791" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I791" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J791" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K791" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L791" s="0">
+        <x:v>10947</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="792" spans="1:12">
+      <x:c r="A792" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B792" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C792" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D792" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E792" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F792" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="G792" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H792" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I792" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J792" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K792" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L792" s="0">
+        <x:v>15042</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="793" spans="1:12">
+      <x:c r="A793" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B793" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C793" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D793" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E793" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F793" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="G793" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H793" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I793" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J793" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K793" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L793" s="0">
+        <x:v>2033</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="794" spans="1:12">
+      <x:c r="A794" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B794" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C794" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D794" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E794" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F794" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="G794" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H794" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I794" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J794" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K794" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L794" s="0">
+        <x:v>910</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="795" spans="1:12">
+      <x:c r="A795" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B795" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C795" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D795" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E795" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F795" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="G795" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H795" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I795" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J795" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K795" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L795" s="0">
+        <x:v>1711</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="796" spans="1:12">
+      <x:c r="A796" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B796" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C796" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D796" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E796" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F796" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="G796" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H796" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I796" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J796" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K796" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L796" s="0">
+        <x:v>10388</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="797" spans="1:12">
+      <x:c r="A797" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B797" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C797" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D797" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E797" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F797" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="G797" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H797" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I797" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J797" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K797" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L797" s="0">
+        <x:v>24403</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="798" spans="1:12">
+      <x:c r="A798" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B798" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C798" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D798" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E798" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F798" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="G798" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H798" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I798" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J798" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K798" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L798" s="0">
+        <x:v>2994</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="799" spans="1:12">
+      <x:c r="A799" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B799" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C799" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D799" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E799" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F799" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="G799" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H799" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I799" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J799" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K799" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L799" s="0">
+        <x:v>1254</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="800" spans="1:12">
+      <x:c r="A800" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B800" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C800" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D800" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E800" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F800" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="G800" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H800" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I800" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J800" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K800" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L800" s="0">
+        <x:v>2329</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="801" spans="1:12">
+      <x:c r="A801" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B801" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C801" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D801" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E801" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F801" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="G801" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H801" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I801" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J801" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K801" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L801" s="0">
+        <x:v>17826</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="802" spans="1:12">
+      <x:c r="A802" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B802" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C802" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D802" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E802" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F802" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="G802" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H802" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I802" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J802" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K802" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L802" s="0">
+        <x:v>12443</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="803" spans="1:12">
+      <x:c r="A803" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B803" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C803" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D803" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E803" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F803" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="G803" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H803" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I803" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J803" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K803" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L803" s="0">
+        <x:v>1528</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="804" spans="1:12">
+      <x:c r="A804" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B804" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C804" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D804" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E804" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F804" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="G804" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H804" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I804" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J804" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K804" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L804" s="0">
+        <x:v>609</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="805" spans="1:12">
+      <x:c r="A805" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B805" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C805" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D805" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E805" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F805" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="G805" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H805" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I805" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J805" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K805" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L805" s="0">
+        <x:v>1235</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="806" spans="1:12">
+      <x:c r="A806" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B806" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C806" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D806" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E806" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F806" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="G806" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H806" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I806" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J806" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K806" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L806" s="0">
+        <x:v>9071</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="807" spans="1:12">
+      <x:c r="A807" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B807" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C807" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D807" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E807" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F807" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="G807" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H807" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I807" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J807" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K807" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L807" s="0">
+        <x:v>11960</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="808" spans="1:12">
+      <x:c r="A808" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B808" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C808" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D808" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E808" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F808" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="G808" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H808" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I808" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J808" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K808" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L808" s="0">
+        <x:v>1466</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="809" spans="1:12">
+      <x:c r="A809" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B809" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C809" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D809" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E809" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F809" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="G809" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H809" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I809" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J809" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K809" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L809" s="0">
+        <x:v>645</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="810" spans="1:12">
+      <x:c r="A810" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B810" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C810" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D810" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E810" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F810" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="G810" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H810" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I810" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J810" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K810" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L810" s="0">
+        <x:v>1094</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="811" spans="1:12">
+      <x:c r="A811" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B811" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C811" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D811" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E811" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F811" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="G811" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H811" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I811" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J811" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K811" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L811" s="0">
+        <x:v>8755</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="812" spans="1:12">
+      <x:c r="A812" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B812" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C812" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D812" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E812" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F812" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="G812" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H812" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I812" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J812" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K812" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L812" s="0">
+        <x:v>19745</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="813" spans="1:12">
+      <x:c r="A813" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B813" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C813" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D813" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E813" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F813" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="G813" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H813" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I813" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J813" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K813" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L813" s="0">
+        <x:v>2199</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="814" spans="1:12">
+      <x:c r="A814" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B814" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C814" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D814" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E814" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F814" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="G814" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H814" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I814" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J814" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K814" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L814" s="0">
+        <x:v>919</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="815" spans="1:12">
+      <x:c r="A815" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B815" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C815" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D815" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E815" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F815" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="G815" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H815" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I815" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J815" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K815" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L815" s="0">
+        <x:v>1784</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="816" spans="1:12">
+      <x:c r="A816" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B816" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C816" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D816" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E816" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F816" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="G816" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H816" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I816" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J816" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K816" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L816" s="0">
+        <x:v>14843</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="817" spans="1:12">
+      <x:c r="A817" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B817" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C817" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D817" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E817" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F817" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="G817" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H817" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I817" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J817" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K817" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L817" s="0">
+        <x:v>9832</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="818" spans="1:12">
+      <x:c r="A818" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B818" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C818" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D818" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E818" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F818" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="G818" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H818" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I818" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J818" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K818" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L818" s="0">
+        <x:v>1091</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="819" spans="1:12">
+      <x:c r="A819" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B819" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C819" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D819" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E819" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F819" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="G819" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H819" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I819" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J819" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K819" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L819" s="0">
+        <x:v>439</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="820" spans="1:12">
+      <x:c r="A820" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B820" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C820" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D820" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E820" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F820" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="G820" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H820" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I820" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J820" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K820" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L820" s="0">
+        <x:v>895</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="821" spans="1:12">
+      <x:c r="A821" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B821" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C821" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D821" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E821" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F821" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="G821" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H821" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I821" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J821" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K821" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L821" s="0">
+        <x:v>7407</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="822" spans="1:12">
+      <x:c r="A822" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B822" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C822" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D822" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E822" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F822" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="G822" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H822" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I822" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J822" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K822" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L822" s="0">
+        <x:v>9913</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="823" spans="1:12">
+      <x:c r="A823" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B823" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C823" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D823" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E823" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F823" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="G823" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H823" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I823" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J823" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K823" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L823" s="0">
+        <x:v>1108</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="824" spans="1:12">
+      <x:c r="A824" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B824" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C824" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D824" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E824" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F824" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="G824" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H824" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I824" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J824" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K824" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L824" s="0">
+        <x:v>480</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="825" spans="1:12">
+      <x:c r="A825" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B825" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C825" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D825" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E825" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F825" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="G825" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H825" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I825" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J825" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K825" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L825" s="0">
+        <x:v>889</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="826" spans="1:12">
+      <x:c r="A826" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B826" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C826" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D826" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E826" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F826" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="G826" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H826" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I826" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J826" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K826" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L826" s="0">
+        <x:v>7436</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="827" spans="1:12">
+      <x:c r="A827" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B827" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C827" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D827" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E827" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F827" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="G827" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H827" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I827" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J827" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K827" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L827" s="0">
+        <x:v>12897</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="828" spans="1:12">
+      <x:c r="A828" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B828" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C828" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D828" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E828" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F828" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="G828" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H828" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I828" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J828" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K828" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L828" s="0">
+        <x:v>1500</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="829" spans="1:12">
+      <x:c r="A829" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B829" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C829" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D829" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E829" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F829" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="G829" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H829" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I829" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J829" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K829" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L829" s="0">
+        <x:v>613</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="830" spans="1:12">
+      <x:c r="A830" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B830" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C830" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D830" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E830" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F830" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="G830" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H830" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I830" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J830" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K830" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L830" s="0">
+        <x:v>1145</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="831" spans="1:12">
+      <x:c r="A831" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B831" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C831" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D831" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E831" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F831" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="G831" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H831" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I831" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J831" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K831" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L831" s="0">
+        <x:v>9639</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="832" spans="1:12">
+      <x:c r="A832" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B832" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C832" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D832" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E832" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F832" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="G832" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H832" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I832" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J832" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K832" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L832" s="0">
+        <x:v>6212</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="833" spans="1:12">
+      <x:c r="A833" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B833" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C833" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D833" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E833" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F833" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="G833" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H833" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I833" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J833" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K833" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L833" s="0">
+        <x:v>760</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="834" spans="1:12">
+      <x:c r="A834" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B834" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C834" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D834" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E834" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F834" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="G834" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H834" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I834" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J834" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K834" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L834" s="0">
+        <x:v>296</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="835" spans="1:12">
+      <x:c r="A835" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B835" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C835" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D835" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E835" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F835" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="G835" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H835" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I835" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J835" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K835" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L835" s="0">
+        <x:v>540</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="836" spans="1:12">
+      <x:c r="A836" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B836" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C836" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D836" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E836" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F836" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="G836" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H836" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I836" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J836" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K836" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L836" s="0">
+        <x:v>4616</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="837" spans="1:12">
+      <x:c r="A837" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B837" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C837" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D837" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E837" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F837" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="G837" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H837" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I837" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J837" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K837" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L837" s="0">
+        <x:v>6685</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="838" spans="1:12">
+      <x:c r="A838" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B838" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C838" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D838" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E838" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F838" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="G838" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H838" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I838" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J838" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K838" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L838" s="0">
+        <x:v>740</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="839" spans="1:12">
+      <x:c r="A839" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B839" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C839" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D839" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E839" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F839" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="G839" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H839" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I839" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J839" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K839" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L839" s="0">
+        <x:v>317</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="840" spans="1:12">
+      <x:c r="A840" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B840" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C840" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D840" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E840" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F840" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="G840" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H840" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I840" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J840" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K840" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L840" s="0">
+        <x:v>605</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="841" spans="1:12">
+      <x:c r="A841" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B841" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C841" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D841" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E841" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F841" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="G841" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H841" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I841" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J841" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K841" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L841" s="0">
+        <x:v>5023</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="842" spans="1:12">
+      <x:c r="A842" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B842" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C842" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D842" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E842" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F842" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G842" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H842" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I842" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J842" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K842" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L842" s="0">
+        <x:v>11983</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="843" spans="1:12">
+      <x:c r="A843" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B843" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C843" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D843" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E843" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F843" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G843" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H843" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I843" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J843" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K843" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L843" s="0">
+        <x:v>1326</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="844" spans="1:12">
+      <x:c r="A844" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B844" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C844" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D844" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E844" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F844" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G844" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H844" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I844" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J844" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K844" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L844" s="0">
+        <x:v>530</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="845" spans="1:12">
+      <x:c r="A845" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B845" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C845" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D845" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E845" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F845" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G845" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H845" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I845" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J845" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K845" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L845" s="0">
+        <x:v>1014</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="846" spans="1:12">
+      <x:c r="A846" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B846" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C846" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D846" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E846" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F846" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G846" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H846" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I846" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J846" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K846" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L846" s="0">
+        <x:v>9113</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="847" spans="1:12">
+      <x:c r="A847" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B847" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C847" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D847" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E847" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F847" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G847" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H847" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I847" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J847" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K847" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L847" s="0">
+        <x:v>5256</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="848" spans="1:12">
+      <x:c r="A848" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B848" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C848" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D848" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E848" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F848" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G848" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H848" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I848" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J848" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K848" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L848" s="0">
+        <x:v>576</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="849" spans="1:12">
+      <x:c r="A849" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B849" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C849" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D849" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E849" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F849" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G849" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H849" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I849" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J849" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K849" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L849" s="0">
+        <x:v>223</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="850" spans="1:12">
+      <x:c r="A850" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B850" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C850" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D850" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E850" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F850" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G850" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H850" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I850" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J850" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K850" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L850" s="0">
+        <x:v>452</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="851" spans="1:12">
+      <x:c r="A851" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B851" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C851" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D851" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E851" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F851" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G851" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H851" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I851" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J851" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K851" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L851" s="0">
+        <x:v>4005</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="852" spans="1:12">
+      <x:c r="A852" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B852" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C852" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D852" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E852" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F852" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G852" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H852" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I852" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J852" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K852" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L852" s="0">
+        <x:v>6727</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="853" spans="1:12">
+      <x:c r="A853" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B853" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C853" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D853" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E853" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F853" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G853" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H853" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I853" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J853" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K853" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L853" s="0">
+        <x:v>750</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="854" spans="1:12">
+      <x:c r="A854" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B854" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C854" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D854" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E854" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F854" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G854" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H854" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I854" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J854" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K854" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L854" s="0">
+        <x:v>307</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="855" spans="1:12">
+      <x:c r="A855" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B855" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C855" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D855" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E855" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F855" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G855" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H855" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I855" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J855" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K855" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L855" s="0">
+        <x:v>562</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="856" spans="1:12">
+      <x:c r="A856" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B856" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C856" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D856" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E856" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F856" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G856" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H856" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I856" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J856" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K856" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L856" s="0">
+        <x:v>5108</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -23025,59 +33860,61 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="PEA27C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Number of Persons"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="2">
+      <x:sharedItems count="3">
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="2">
+      <x:sharedItems count="3">
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02076V03371">
       <x:sharedItems count="19">
         <x:s v="-"/>
         <x:s v="240"/>
         <x:s v="245"/>
         <x:s v="265"/>
         <x:s v="300"/>
         <x:s v="365"/>
         <x:s v="410"/>
         <x:s v="440"/>
         <x:s v="460"/>
         <x:s v="475"/>
         <x:s v="495"/>
         <x:s v="515"/>
         <x:s v="530"/>
         <x:s v="550"/>
         <x:s v="565"/>
         <x:s v="580"/>
         <x:s v="595"/>
         <x:s v="610"/>
         <x:s v="630"/>
       </x:sharedItems>
     </x:cacheField>
@@ -23120,51 +33957,51 @@
     </x:cacheField>
     <x:cacheField name="C04292V05069">
       <x:sharedItems count="5">
         <x:s v="10"/>
         <x:s v="20"/>
         <x:s v="30"/>
         <x:s v="40"/>
         <x:s v="50"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Human Development Index Rating">
       <x:sharedItems count="5">
         <x:s v="Human Development Index (HDI) - All ratings"/>
         <x:s v="High Human Development Index (HDI)"/>
         <x:s v="Low Human Development Index (HDI)"/>
         <x:s v="Medium Human Development Index (HDI)"/>
         <x:s v="Very High Human Development Index (HDI)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="198" maxValue="733514" count="563">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="198" maxValue="777857" count="832">
         <x:n v="716448"/>
         <x:n v="140105"/>
         <x:n v="55327"/>
         <x:n v="114406"/>
         <x:n v="406610"/>
         <x:n v="357553"/>
         <x:n v="69182"/>
         <x:n v="27522"/>
         <x:n v="56380"/>
         <x:n v="204469"/>
         <x:n v="358895"/>
         <x:n v="70923"/>
         <x:n v="27805"/>
         <x:n v="58026"/>
         <x:n v="202141"/>
         <x:n v="31235"/>
         <x:n v="5226"/>
         <x:n v="2391"/>
         <x:n v="4222"/>
         <x:n v="19396"/>
         <x:n v="15890"/>
         <x:n v="2631"/>
         <x:n v="1237"/>
         <x:n v="2154"/>
         <x:n v="9868"/>
@@ -23684,50 +34521,319 @@
         <x:n v="9177"/>
         <x:n v="5876"/>
         <x:n v="259"/>
         <x:n v="545"/>
         <x:n v="4414"/>
         <x:n v="6271"/>
         <x:n v="654"/>
         <x:n v="321"/>
         <x:n v="533"/>
         <x:n v="4763"/>
         <x:n v="11225"/>
         <x:n v="1343"/>
         <x:n v="538"/>
         <x:n v="1053"/>
         <x:n v="8291"/>
         <x:n v="4792"/>
         <x:n v="578"/>
         <x:n v="198"/>
         <x:n v="480"/>
         <x:n v="3536"/>
         <x:n v="6433"/>
         <x:n v="765"/>
         <x:n v="340"/>
         <x:n v="573"/>
         <x:n v="4755"/>
+        <x:n v="777857"/>
+        <x:n v="162702"/>
+        <x:n v="61430"/>
+        <x:n v="133786"/>
+        <x:n v="419939"/>
+        <x:n v="389557"/>
+        <x:n v="81315"/>
+        <x:n v="30321"/>
+        <x:n v="66667"/>
+        <x:n v="211254"/>
+        <x:n v="388300"/>
+        <x:n v="81387"/>
+        <x:n v="31109"/>
+        <x:n v="67119"/>
+        <x:n v="208685"/>
+        <x:n v="32640"/>
+        <x:n v="5925"/>
+        <x:n v="2517"/>
+        <x:n v="4928"/>
+        <x:n v="19270"/>
+        <x:n v="16469"/>
+        <x:n v="3035"/>
+        <x:n v="1210"/>
+        <x:n v="9715"/>
+        <x:n v="16171"/>
+        <x:n v="2890"/>
+        <x:n v="1307"/>
+        <x:n v="2419"/>
+        <x:n v="9555"/>
+        <x:n v="38722"/>
+        <x:n v="7174"/>
+        <x:n v="3013"/>
+        <x:n v="5790"/>
+        <x:n v="22745"/>
+        <x:n v="19789"/>
+        <x:n v="3751"/>
+        <x:n v="1543"/>
+        <x:n v="2989"/>
+        <x:n v="11506"/>
+        <x:n v="18933"/>
+        <x:n v="3423"/>
+        <x:n v="2801"/>
+        <x:n v="43676"/>
+        <x:n v="7904"/>
+        <x:n v="3285"/>
+        <x:n v="6683"/>
+        <x:n v="25804"/>
+        <x:n v="22388"/>
+        <x:n v="4089"/>
+        <x:n v="3453"/>
+        <x:n v="13176"/>
+        <x:n v="21288"/>
+        <x:n v="3815"/>
+        <x:n v="3230"/>
+        <x:n v="12628"/>
+        <x:n v="42439"/>
+        <x:n v="8228"/>
+        <x:n v="3439"/>
+        <x:n v="6706"/>
+        <x:n v="24066"/>
+        <x:n v="22100"/>
+        <x:n v="4305"/>
+        <x:n v="1789"/>
+        <x:n v="3538"/>
+        <x:n v="12468"/>
+        <x:n v="20339"/>
+        <x:n v="3923"/>
+        <x:n v="1650"/>
+        <x:n v="11598"/>
+        <x:n v="41812"/>
+        <x:n v="9160"/>
+        <x:n v="3527"/>
+        <x:n v="7291"/>
+        <x:n v="21834"/>
+        <x:n v="21201"/>
+        <x:n v="4642"/>
+        <x:n v="1790"/>
+        <x:n v="3621"/>
+        <x:n v="11148"/>
+        <x:n v="20611"/>
+        <x:n v="4518"/>
+        <x:n v="1737"/>
+        <x:n v="3670"/>
+        <x:n v="10686"/>
+        <x:n v="53918"/>
+        <x:n v="13556"/>
+        <x:n v="4536"/>
+        <x:n v="11107"/>
+        <x:n v="24719"/>
+        <x:n v="26414"/>
+        <x:n v="6514"/>
+        <x:n v="5275"/>
+        <x:n v="12436"/>
+        <x:n v="27504"/>
+        <x:n v="7042"/>
+        <x:n v="2347"/>
+        <x:n v="5832"/>
+        <x:n v="12283"/>
+        <x:n v="70358"/>
+        <x:n v="19523"/>
+        <x:n v="5957"/>
+        <x:n v="16468"/>
+        <x:n v="28410"/>
+        <x:n v="34537"/>
+        <x:n v="9572"/>
+        <x:n v="2867"/>
+        <x:n v="8051"/>
+        <x:n v="14047"/>
+        <x:n v="35821"/>
+        <x:n v="9951"/>
+        <x:n v="3090"/>
+        <x:n v="8417"/>
+        <x:n v="14363"/>
+        <x:n v="77780"/>
+        <x:n v="21746"/>
+        <x:n v="7270"/>
+        <x:n v="17859"/>
+        <x:n v="30905"/>
+        <x:n v="38084"/>
+        <x:n v="10746"/>
+        <x:n v="3480"/>
+        <x:n v="8593"/>
+        <x:n v="15265"/>
+        <x:n v="39696"/>
+        <x:n v="11000"/>
+        <x:n v="3790"/>
+        <x:n v="9266"/>
+        <x:n v="15640"/>
+        <x:n v="80946"/>
+        <x:n v="21538"/>
+        <x:n v="7992"/>
+        <x:n v="17935"/>
+        <x:n v="33481"/>
+        <x:n v="39700"/>
+        <x:n v="10565"/>
+        <x:n v="3882"/>
+        <x:n v="8811"/>
+        <x:n v="16442"/>
+        <x:n v="41246"/>
+        <x:n v="10973"/>
+        <x:n v="4110"/>
+        <x:n v="9124"/>
+        <x:n v="17039"/>
+        <x:n v="64641"/>
+        <x:n v="15065"/>
+        <x:n v="6032"/>
+        <x:n v="12448"/>
+        <x:n v="31096"/>
+        <x:n v="32164"/>
+        <x:n v="7456"/>
+        <x:n v="3038"/>
+        <x:n v="6187"/>
+        <x:n v="15483"/>
+        <x:n v="32477"/>
+        <x:n v="7609"/>
+        <x:n v="2994"/>
+        <x:n v="6261"/>
+        <x:n v="15613"/>
+        <x:n v="49412"/>
+        <x:n v="3689"/>
+        <x:n v="7105"/>
+        <x:n v="29981"/>
+        <x:n v="25294"/>
+        <x:n v="4393"/>
+        <x:n v="1880"/>
+        <x:n v="3651"/>
+        <x:n v="15370"/>
+        <x:n v="24118"/>
+        <x:n v="4244"/>
+        <x:n v="1809"/>
+        <x:n v="3454"/>
+        <x:n v="14611"/>
+        <x:n v="43356"/>
+        <x:n v="6536"/>
+        <x:n v="2753"/>
+        <x:n v="5246"/>
+        <x:n v="28821"/>
+        <x:n v="22451"/>
+        <x:n v="3381"/>
+        <x:n v="1389"/>
+        <x:n v="2844"/>
+        <x:n v="14837"/>
+        <x:n v="20905"/>
+        <x:n v="1364"/>
+        <x:n v="2402"/>
+        <x:n v="13984"/>
+        <x:n v="38482"/>
+        <x:n v="5549"/>
+        <x:n v="2345"/>
+        <x:n v="4537"/>
+        <x:n v="26051"/>
+        <x:n v="19618"/>
+        <x:n v="2802"/>
+        <x:n v="1178"/>
+        <x:n v="2323"/>
+        <x:n v="13315"/>
+        <x:n v="18864"/>
+        <x:n v="2747"/>
+        <x:n v="1167"/>
+        <x:n v="2214"/>
+        <x:n v="12736"/>
+        <x:n v="30647"/>
+        <x:n v="4142"/>
+        <x:n v="1759"/>
+        <x:n v="3411"/>
+        <x:n v="21335"/>
+        <x:n v="15605"/>
+        <x:n v="2109"/>
+        <x:n v="849"/>
+        <x:n v="1700"/>
+        <x:n v="10947"/>
+        <x:n v="15042"/>
+        <x:n v="2033"/>
+        <x:n v="910"/>
+        <x:n v="1711"/>
+        <x:n v="10388"/>
+        <x:n v="24403"/>
+        <x:n v="1254"/>
+        <x:n v="2329"/>
+        <x:n v="17826"/>
+        <x:n v="12443"/>
+        <x:n v="609"/>
+        <x:n v="1235"/>
+        <x:n v="11960"/>
+        <x:n v="1466"/>
+        <x:n v="645"/>
+        <x:n v="1094"/>
+        <x:n v="8755"/>
+        <x:n v="19745"/>
+        <x:n v="2199"/>
+        <x:n v="919"/>
+        <x:n v="14843"/>
+        <x:n v="9832"/>
+        <x:n v="1091"/>
+        <x:n v="439"/>
+        <x:n v="895"/>
+        <x:n v="7407"/>
+        <x:n v="9913"/>
+        <x:n v="1108"/>
+        <x:n v="7436"/>
+        <x:n v="12897"/>
+        <x:n v="1500"/>
+        <x:n v="613"/>
+        <x:n v="1145"/>
+        <x:n v="9639"/>
+        <x:n v="6212"/>
+        <x:n v="760"/>
+        <x:n v="296"/>
+        <x:n v="540"/>
+        <x:n v="4616"/>
+        <x:n v="6685"/>
+        <x:n v="740"/>
+        <x:n v="317"/>
+        <x:n v="605"/>
+        <x:n v="5023"/>
+        <x:n v="11983"/>
+        <x:n v="1326"/>
+        <x:n v="530"/>
+        <x:n v="1014"/>
+        <x:n v="9113"/>
+        <x:n v="5256"/>
+        <x:n v="576"/>
+        <x:n v="223"/>
+        <x:n v="4005"/>
+        <x:n v="6727"/>
+        <x:n v="750"/>
+        <x:n v="307"/>
+        <x:n v="562"/>
+        <x:n v="5108"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="PEA27C01"/>
     <s v="Number of Persons"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="10"/>
     <s v="Human Development Index (HDI) - All ratings"/>
     <s v="Number"/>
     <n v="716448"/>
   </r>
   <r>
     <s v="PEA27C01"/>
     <s v="Number of Persons"/>
@@ -31672,27 +42778,4017 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="630"/>
     <s v="85 years and over"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="40"/>
     <s v="Medium Human Development Index (HDI)"/>
     <s v="Number"/>
     <n v="573"/>
   </r>
   <r>
     <s v="PEA27C01"/>
     <s v="Number of Persons"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="630"/>
     <s v="85 years and over"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="50"/>
     <s v="Very High Human Development Index (HDI)"/>
     <s v="Number"/>
     <n v="4755"/>
   </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="777857"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="162702"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="61430"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="133786"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="419939"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="389557"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="81315"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="30321"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="66667"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="211254"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="388300"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="81387"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="31109"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="67119"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="208685"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="32640"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5925"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2517"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4928"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="19270"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="16469"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3035"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1210"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2509"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="9715"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="16171"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2890"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1307"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2419"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="9555"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="38722"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7174"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3013"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5790"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="22745"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="19789"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3751"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1543"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2989"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="11506"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="18933"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3423"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1470"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2801"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="11239"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="43676"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7904"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3285"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6683"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="25804"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="22388"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4089"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1670"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3453"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="13176"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="21288"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3815"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1615"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3230"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="12628"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="42439"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="8228"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3439"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6706"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="24066"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="22100"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4305"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1789"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3538"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="12468"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="20339"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3923"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1650"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3168"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="11598"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="41812"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="9160"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3527"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7291"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="21834"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="21201"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4642"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1790"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3621"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="11148"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="20611"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4518"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1737"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3670"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="10686"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="53918"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="13556"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4536"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="11107"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="24719"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="26414"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6514"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2189"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5275"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="12436"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="27504"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7042"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2347"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5832"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="12283"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="70358"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="19523"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5957"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="16468"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="28410"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="34537"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="9572"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2867"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="8051"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="14047"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="35821"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="9951"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3090"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="8417"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="14363"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="77780"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="21746"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7270"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="17859"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="30905"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="38084"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="10746"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3480"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="8593"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="15265"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="39696"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="11000"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3790"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="9266"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="15640"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="80946"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="21538"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7992"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="17935"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="33481"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="39700"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="10565"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3882"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="8811"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="16442"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="41246"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="10973"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4110"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="9124"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="17039"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="64641"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="15065"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6032"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="12448"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="31096"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="32164"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7456"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3038"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6187"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="15483"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="32477"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7609"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2994"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6261"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="15613"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="49412"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="8637"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3689"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7105"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="29981"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="25294"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4393"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1880"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3651"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="15370"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="24118"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4244"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1809"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3454"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="14611"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="43356"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6536"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2753"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5246"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="28821"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="22451"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3381"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1389"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2844"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="14837"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="20905"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3155"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1364"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2402"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="13984"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="38482"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5549"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2345"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4537"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="26051"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="19618"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2802"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1178"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2323"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="13315"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="18864"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2747"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1167"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2214"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="12736"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="30647"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4142"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1759"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3411"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="21335"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="15605"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2109"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="849"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1700"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="10947"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="15042"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2033"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="910"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1711"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="10388"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="24403"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2994"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1254"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2329"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="17826"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="12443"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1528"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="609"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1235"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="9071"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="11960"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1466"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="645"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1094"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="8755"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="19745"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2199"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="919"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1784"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="14843"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="9832"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1091"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="439"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="895"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7407"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="9913"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1108"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="480"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="889"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7436"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="12897"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1500"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="613"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1145"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="9639"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="6212"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="760"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="296"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="540"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4616"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="6685"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="740"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="317"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="605"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5023"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="11983"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1326"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="530"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1014"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="9113"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="5256"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="576"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="223"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="452"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4005"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="6727"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="750"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="307"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="562"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5108"/>
+  </r>
 </pivotCacheRecords>
 </file>