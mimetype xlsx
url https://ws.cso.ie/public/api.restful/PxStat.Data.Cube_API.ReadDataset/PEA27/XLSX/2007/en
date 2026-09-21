--- v0 (2025-10-20)
+++ v1 (2026-09-21)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d344ee370ff4034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cdee44e5068e4cda8038a2412751a108.psmdcp" Id="Rf4404bad2d2341f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf19ac9f0a88c44d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92d1ecd388344df1a4cf3bce3bfd9a37.psmdcp" Id="R88a54f5558344bac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>PEA27</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Persons with Citizenship of Countries other than the EU, EFTA or EU Candidate Countries</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>9/2/2025 11:00:00 AM</x:t>
+    <x:t>02/09/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:b/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Methodology(https://www.cso.ie/en/methods/population/populationandmigrationestimates/)</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PEA27/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
@@ -539,395 +539,178 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...343 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="12">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02076V03371" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="19">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+      </items>
+    </pivotField>
+    <pivotField name="Age Group" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="19">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04292V05069" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="Human Development Index Rating" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="10">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+    <field x="8"/>
+    <field x="9"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="11"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L571" totalsRowShown="0">
   <x:autoFilter ref="A1:L571"/>
   <x:tableColumns count="12">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02076V03371"/>
     <x:tableColumn id="6" name="Age Group"/>
     <x:tableColumn id="7" name="C02199V02655"/>
     <x:tableColumn id="8" name="Sex"/>
     <x:tableColumn id="9" name="C04292V05069"/>
     <x:tableColumn id="10" name="Human Development Index Rating"/>
     <x:tableColumn id="11" name="UNIT"/>
     <x:tableColumn id="12" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1200,51 +983,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PEA27/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1433,51 +1216,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L571"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="18.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="16.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="10.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="40.853482" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="8.282054" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
@@ -23167,51 +22950,51 @@
       <x:c r="I571" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L571" s="0">
         <x:v>1750</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -23228,51 +23011,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:L571" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="PEA27C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Number of Persons"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="2">
         <x:s v="2023"/>
         <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="2">
         <x:s v="2023"/>
         <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02076V03371">
@@ -23895,27 +23678,8008 @@
         <x:n v="1825"/>
         <x:n v="148"/>
         <x:n v="52"/>
         <x:n v="151"/>
         <x:n v="1625"/>
         <x:n v="4463"/>
         <x:n v="428"/>
         <x:n v="384"/>
         <x:n v="3548"/>
         <x:n v="2277"/>
         <x:n v="219"/>
         <x:n v="44"/>
         <x:n v="216"/>
         <x:n v="1798"/>
         <x:n v="2186"/>
         <x:n v="209"/>
         <x:n v="168"/>
         <x:n v="1750"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="342808"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="94128"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="22803"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="84529"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="141348"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="173006"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="46134"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="11358"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="41606"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="73908"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="169802"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="47994"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="11445"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="42923"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="67440"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="8716"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2668"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="714"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2393"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2941"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="4342"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1319"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="350"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1230"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1443"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="4374"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1349"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="364"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1163"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1498"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="10496"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3078"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="722"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2823"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3873"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="5398"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1559"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="363"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1472"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2004"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="5098"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1519"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="359"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1351"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1869"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="12433"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3694"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="876"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3264"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4599"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="6371"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1870"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="447"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1696"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2358"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="6062"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1824"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="429"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1568"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2241"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="12481"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3844"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="912"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3386"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4339"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="5880"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1752"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="419"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1600"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2109"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="6601"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2092"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="493"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1786"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2230"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="15926"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4959"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1186"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4441"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5340"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="7035"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2099"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="549"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1891"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2496"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="8891"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2860"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="637"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2550"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2844"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="30381"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="9831"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2361"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="8791"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="9398"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="14229"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4552"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1146"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4063"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4468"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="16152"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5279"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1215"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4728"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4930"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="43751"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="14336"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3537"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="12940"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="12938"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="21354"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6903"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1747"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6215"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6489"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="22397"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7433"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1790"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6725"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6449"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="46569"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="15344"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3775"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="13770"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="13680"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="22745"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7414"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1797"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6601"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6933"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="23824"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7930"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1978"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7169"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6747"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="44880"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="14576"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3480"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="13077"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="13747"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="22440"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7179"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1709"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6474"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7078"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="22440"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7397"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1771"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6603"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6669"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="30731"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="8625"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2114"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7813"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="12179"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="15932"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4344"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1145"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3956"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6487"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="14799"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4281"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="969"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3857"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5692"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="20835"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4234"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="935"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3596"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="12070"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="11452"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2262"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="504"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1932"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6754"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="9383"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1972"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="431"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1664"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5316"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="18486"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2964"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="752"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2751"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="12019"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="10167"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1599"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="407"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1508"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6653"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="8319"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1365"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="345"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1243"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5366"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="14840"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2378"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="582"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2204"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="9676"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="7974"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1240"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="297"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1179"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5258"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="6866"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1138"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="285"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1025"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4418"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="10184"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1457"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="325"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1291"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7111"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="5635"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="800"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="171"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="704"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3960"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="4549"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="657"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="154"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="587"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3151"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="7820"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="824"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="208"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="757"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6031"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="4382"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="492"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="124"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="410"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3356"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="3438"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="332"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="347"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2675"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="6346"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="605"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="144"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="528"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5069"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="3527"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="359"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="300"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2791"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="2819"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="246"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="228"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2278"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="3940"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="335"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="323"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3205"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="2167"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="198"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="189"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1729"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="1773"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="137"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="134"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1476"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="3993"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="376"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="103"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="381"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3133"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="1976"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="193"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="186"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1542"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="2017"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="183"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="195"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1591"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="356968"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="100543"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="24262"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="89206"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="142957"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="178851"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="49381"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="11897"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="43675"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="73898"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="178117"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="51162"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="12365"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="45531"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="69059"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="8879"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2792"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="689"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2539"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2859"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="4305"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1383"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="349"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1255"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1318"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="4574"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1409"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="340"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1284"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="240"/>
+    <s v="Under 5 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1541"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="10600"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3220"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="750"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2862"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3768"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="5350"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1635"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="394"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1422"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1899"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="5250"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1585"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="356"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1440"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1869"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="12585"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3788"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="935"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3279"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4583"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="6429"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1932"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="500"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1656"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2341"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="6156"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1856"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="435"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1623"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2242"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="13582"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4253"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1090"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3796"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4443"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="6452"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2037"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="495"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1791"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2129"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="7130"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2216"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="595"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2005"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2314"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="16896"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5512"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1307"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5011"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5066"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="7431"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2401"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="562"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2201"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2267"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="9465"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3111"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="745"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2810"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2799"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="29191"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="9530"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2296"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="8454"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="8911"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="13567"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4460"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1045"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3884"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4178"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="15624"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5070"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1251"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4570"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4733"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="44235"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="14847"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3528"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="13025"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="12835"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="21588"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7187"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1713"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6322"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6366"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="22647"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7660"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1815"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6703"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6469"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="48338"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="16393"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3955"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="14127"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="13863"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="23496"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7907"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1924"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6767"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6898"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="24842"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="8486"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2031"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7360"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6965"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="47517"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="15714"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3809"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="14001"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="13993"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="23406"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7712"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1853"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6851"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6990"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="24111"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="8002"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1956"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7150"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7003"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="33541"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="9967"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2448"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="9052"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="12074"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="17135"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5052"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1199"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4564"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6320"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="16406"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4915"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1249"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4488"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5754"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="21926"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4649"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1067"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4118"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="12092"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="11833"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2421"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="565"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2134"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6713"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="10093"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2228"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="502"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1984"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5379"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="19424"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3289"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="756"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2983"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="12396"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="10570"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1731"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="441"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1578"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="6820"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="8854"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1558"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="315"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1405"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5576"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="16156"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2686"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="655"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2430"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="10385"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="8658"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1409"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="338"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1278"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5633"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="7498"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1277"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="317"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1152"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4752"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="10959"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1626"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="415"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1448"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="7470"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="6038"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="867"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="212"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="796"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="4163"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="4921"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="759"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="203"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="652"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3307"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="7756"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="852"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="224"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="757"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5923"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="4318"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="476"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="131"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="424"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3287"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="3438"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="376"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="93"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="333"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2636"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="6647"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="647"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="124"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="578"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="5298"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="3701"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="350"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="325"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2953"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="2946"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="297"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="253"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="2345"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="4273"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="350"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="111"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="362"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3450"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="2297"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="202"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="211"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1825"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="1976"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="148"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="151"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1625"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="4463"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="428"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="103"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="384"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="3548"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="2277"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="219"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="216"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1798"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Human Development Index (HDI) - All ratings"/>
+    <s v="Number"/>
+    <n v="2186"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="209"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Low Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Medium Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="168"/>
+  </r>
+  <r>
+    <s v="PEA27C01"/>
+    <s v="Number of Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="Very High Human Development Index (HDI)"/>
+    <s v="Number"/>
+    <n v="1750"/>
+  </r>
+</pivotCacheRecords>
 </file>