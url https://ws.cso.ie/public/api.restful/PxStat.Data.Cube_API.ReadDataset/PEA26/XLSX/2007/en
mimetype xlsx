--- v0 (2025-11-08)
+++ v1 (2026-04-15)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3be9e7109b749f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f360ad53b5924aca82fae7e72fe25afa.psmdcp" Id="Rdaff37aea2e2455c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d9128b490f84088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a008b1aa8a1a47c0bbb9a8750c2ddb6f.psmdcp" Id="Rc5e0f2aae59e4751" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>PEA26</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Estimated Population (Persons in January)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>9/2/2025 11:00:00 AM</x:t>
+    <x:t>02/09/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:b/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Methodology(https://www.cso.ie/en/methods/population/populationandmigrationestimates/)</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PEA26/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
@@ -563,427 +563,186 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...375 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="12">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02076V03371" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="19">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+      </items>
+    </pivotField>
+    <pivotField name="Age Group" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="19">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03788V04538" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="9">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+      </items>
+    </pivotField>
+    <pivotField name="NUTS 3 Region" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="9">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="10">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+    <field x="8"/>
+    <field x="9"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="11"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L1027" totalsRowShown="0">
   <x:autoFilter ref="A1:L1027"/>
   <x:tableColumns count="12">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02076V03371"/>
     <x:tableColumn id="6" name="Age Group"/>
     <x:tableColumn id="7" name="C03788V04538"/>
     <x:tableColumn id="8" name="NUTS 3 Region"/>
     <x:tableColumn id="9" name="C02199V02655"/>
     <x:tableColumn id="10" name="Sex"/>
     <x:tableColumn id="11" name="UNIT"/>
     <x:tableColumn id="12" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1256,51 +1015,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PEA26/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1489,51 +1248,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L1027"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="15.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="16.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="40.139196" style="0" customWidth="1"/>
     <x:col min="8" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="10.424911" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="8.282054" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
@@ -40550,51 +40309,51 @@
       <x:c r="I1027" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J1027" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K1027" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L1027" s="0">
         <x:v>55619</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -40611,51 +40370,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:L1027" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="PEA26C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Persons"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="2">
         <x:s v="2023"/>
         <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="2">
         <x:s v="2023"/>
         <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02076V03371">
@@ -41751,27 +41510,14392 @@
         <x:n v="5161"/>
         <x:n v="2103"/>
         <x:n v="3058"/>
         <x:n v="9431"/>
         <x:n v="3736"/>
         <x:n v="5695"/>
         <x:n v="8426"/>
         <x:n v="3286"/>
         <x:n v="5140"/>
         <x:n v="13978"/>
         <x:n v="5562"/>
         <x:n v="8416"/>
         <x:n v="9716"/>
         <x:n v="3795"/>
         <x:n v="5921"/>
         <x:n v="90529"/>
         <x:n v="34910"/>
         <x:n v="55619"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="430893"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="214219"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="216674"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="1499179"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="735290"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="763889"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="776202"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="385465"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="390737"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="324626"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="161431"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="163195"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="517337"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="255856"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="261481"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="467589"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="230710"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="236879"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="756254"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="374046"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="382208"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="499315"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="247530"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="251785"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="5271395"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="2604547"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="2666848"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="26583"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="13270"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="13313"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="83398"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="42705"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="40693"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="46046"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="23693"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="22353"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="18554"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="9476"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="9078"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="28716"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="14557"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="14159"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="25951"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="13092"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="12859"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="41076"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="20868"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="20208"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="27683"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="14015"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="13668"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="298007"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="151676"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="146331"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="29001"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="14690"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="14311"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="92710"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="47441"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="45269"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="54857"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="28232"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="26625"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="22703"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="11614"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="11089"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="32193"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="16521"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="15672"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="29886"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="15305"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="14581"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="48045"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="24750"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="23295"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="32572"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="16658"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="15914"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="341967"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="175211"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="166756"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="33340"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="16938"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="16402"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="98734"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="50373"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="48361"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="61971"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="31684"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="30287"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="25026"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="12886"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="12140"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="36915"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="18960"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="17955"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="34636"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="17691"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="16945"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="53541"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="27276"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="26265"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="35304"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="18108"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="17196"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="379467"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="193916"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="185551"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="29278"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="15393"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="13885"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="87674"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="44718"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="42956"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="56028"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="28807"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="27221"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="22926"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="11647"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="11279"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="34300"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="17410"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="16890"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="32318"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="16932"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="15386"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="48848"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="24917"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="23931"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="32167"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="16810"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="15357"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="343539"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="176634"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="166905"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="23191"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="12103"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="11088"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="94810"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="47340"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="47470"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="46945"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="24464"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="22481"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="18751"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="9464"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="9287"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="30464"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="15180"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="15284"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="26987"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="14058"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="12929"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="44070"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="22401"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="21669"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="29219"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="14903"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="14316"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="314437"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="159913"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="154524"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="20491"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="10402"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="10089"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="113203"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="56148"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="57055"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="38776"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="19650"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="19126"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="16954"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="8605"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="8349"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="28119"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="13957"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="14162"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="23540"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="11709"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="11831"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="42107"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="21118"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="20989"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="26369"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="13370"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="12999"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="309559"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="154959"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="154600"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="23041"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="11074"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="11967"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="121853"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="60057"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="61796"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="44447"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="21353"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="23094"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="18922"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="9147"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="9775"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="29955"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="14413"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="15542"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="26503"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="12726"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="13777"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="45726"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="22157"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="23569"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="28862"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="13830"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="15032"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="339309"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="164757"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="174552"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="28416"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="13448"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="14968"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="124419"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="60856"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="63563"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="55605"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="26268"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="29337"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="23691"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="11230"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="12461"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="35131"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="16625"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="18506"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="31373"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="14660"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="16713"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="53074"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="25265"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="27809"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="34253"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="16148"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="18105"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="385962"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="184500"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="201462"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="32041"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="15426"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="16615"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="127670"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="62853"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="64817"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="64827"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="31263"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="33564"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="26309"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="12804"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="13505"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="39775"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="19067"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="20708"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="35819"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="17182"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="18637"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="60125"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="29111"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="31014"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="39142"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="18835"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="20307"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="425708"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="206541"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="219167"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="30515"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="15114"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="15401"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="106803"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="52621"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="54182"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="60256"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="29627"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="30629"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="23580"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="11683"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="11897"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="37298"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="18591"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="18707"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="33945"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="16443"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="17502"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="55539"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="27461"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="28078"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="35947"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="17728"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="18219"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="383883"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="189268"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="194615"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="29141"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="14690"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="14451"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="92864"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="46041"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="46823"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="55431"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="27738"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="27693"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="21775"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="11013"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="10762"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="34879"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="17538"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="17341"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="32252"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="15887"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="16365"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="51241"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="25625"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="25616"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="33409"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="16602"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="16807"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="350992"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="175134"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="175858"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="27080"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="13487"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="13593"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="80528"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="38836"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="41692"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="46887"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="23351"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="23536"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="19726"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="9873"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="9853"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="32602"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="16275"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="16327"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="29979"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="14626"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="15353"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="47143"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="23307"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="23836"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="30938"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="15557"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="15381"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="314883"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="155312"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="159571"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="25183"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="12557"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="12626"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="72360"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="34634"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="37726"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="39473"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="19588"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="19885"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="17539"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="8798"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="8741"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="29731"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="14902"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="14829"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="27467"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="13348"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="14119"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="42866"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="21289"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="21577"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="28548"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="14204"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="14344"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="283167"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="139320"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="143847"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="22313"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="11123"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="11190"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="60306"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="28521"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="31785"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="33328"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="16394"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="16934"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="15157"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="7590"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="7567"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="26620"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="13445"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="13175"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="23349"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="11753"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="11596"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="37159"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="18437"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="18722"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="25909"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="12798"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="13111"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="244141"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="120061"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="124080"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="19302"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="9671"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="9631"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="51749"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="24120"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="27629"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="27764"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="13558"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="14206"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="12662"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="6345"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="6317"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="23035"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="11456"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="11579"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="20002"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="9830"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="10172"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="32066"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="15876"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="16190"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="22093"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="10986"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="11107"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="208673"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="101842"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="106831"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="14874"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="7328"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="7546"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="39690"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="18150"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="21540"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="21381"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="10306"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="11075"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="9621"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="4622"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="4999"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="17688"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="8463"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="9225"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="15636"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="7657"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="7979"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="24950"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="12136"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="12814"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="16718"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="8337"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="8381"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="160558"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="76999"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="83559"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="9164"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="4423"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="4741"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="26237"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="11214"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="15023"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="12415"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="5732"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="6683"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="5745"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="2634"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="3111"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="10854"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="4980"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="5874"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="9744"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="4640"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="5104"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="15315"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="6829"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="8486"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="10635"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="4975"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="5660"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="100109"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="45427"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="54682"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="7939"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="3082"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="4857"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="24171"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="8662"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="15509"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="9765"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="3757"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="6008"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="4985"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="2000"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="2985"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="9062"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="3516"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="5546"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="8202"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="3171"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="5031"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="13363"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="5223"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="8140"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="9547"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="3666"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="5881"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="87034"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="33077"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="53957"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="441644"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="219762"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="221882"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="1519751"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="745562"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="774189"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="782429"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="389095"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="393334"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="331530"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="164458"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="167072"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="529583"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="260831"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="268752"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="473064"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="234200"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="238864"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="769764"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="379627"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="390137"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="503916"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="249840"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="254076"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="5351681"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="2643375"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="2708306"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="25903"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="13116"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="12787"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="84269"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="42950"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="41319"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="45362"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="23320"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="22042"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="18054"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="9239"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="8815"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="27931"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="14166"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="13765"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="24918"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="12543"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="12375"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="39506"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="19988"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="19518"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="27688"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="13938"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="13750"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="293631"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="149260"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="144371"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="30235"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="15410"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="14825"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="92178"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="47245"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="44933"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="52790"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="27271"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="25519"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="21832"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="11206"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="10626"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="32587"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="16505"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="16082"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="29576"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="15038"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="14538"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="47420"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="24333"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="23087"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="31670"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="16135"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="15535"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="338288"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="173143"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="165145"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="34094"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="17596"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="16498"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="100316"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="51385"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="48931"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="61354"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="31418"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="29936"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="25017"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="12874"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="12143"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="36912"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="18914"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="17998"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="34296"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="17428"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="16868"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="53593"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="27317"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="26276"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="35242"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="18152"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="17090"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="380824"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="195084"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="185740"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="30561"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="16064"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="14497"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="88407"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="45105"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="43302"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="58046"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="29902"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="28144"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="24115"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="12370"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="11745"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="36144"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="18591"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="17553"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="34256"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="18305"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="15951"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="51133"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="25825"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="25308"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="32936"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="17619"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="15317"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="355598"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="183781"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="171817"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="24237"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="12697"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="11540"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="88891"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="44899"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="43992"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="48975"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="25544"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="23431"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="20021"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="10128"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="9893"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="32248"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="16240"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="16008"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="29089"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="15553"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="13536"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="46058"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="23227"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="22831"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="30065"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="15579"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="14486"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="319584"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="163867"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="155717"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="21701"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="11122"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="10579"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="110960"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="55175"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="55785"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="40362"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="20676"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="19686"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="17881"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="9060"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="8821"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="30319"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="15025"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="15294"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="24298"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="12365"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="11933"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="43653"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="22080"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="21573"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="27006"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="13593"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="13413"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="316180"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="159096"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="157084"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="23079"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="11184"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="11895"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="123318"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="60709"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="62609"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="42261"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="20562"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="21699"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="18884"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="9031"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="9853"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="30290"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="14437"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="15853"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="25731"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="12508"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="13223"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="45778"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="22273"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="23505"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="28770"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="13878"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="14892"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="338111"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="164582"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="173529"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="28120"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="13289"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="14831"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="126978"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="61790"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="65188"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="53470"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="25474"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="27996"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="23075"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="10842"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="12233"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="35220"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="16551"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="18669"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="30313"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="14155"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="16158"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="52484"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="24950"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="27534"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="33614"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="15736"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="17878"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="383274"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="182787"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="200487"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="32513"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="15585"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="16928"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="131865"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="64824"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="67041"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="64572"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="31283"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="33289"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="26931"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="12793"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="14138"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="40533"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="19123"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="21410"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="35340"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="16896"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="18444"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="60626"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="29020"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="31606"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="39249"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="18570"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="20679"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="431629"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="208094"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="223535"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="31105"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="15217"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="15888"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="109987"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="54359"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="55628"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="60873"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="29671"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="31202"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="24282"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="12048"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="12234"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="37567"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="18447"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="19120"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="34298"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="16637"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="17661"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="56732"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="27868"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="28864"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="36489"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="17956"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="18533"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="391333"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="192203"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="199130"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="29793"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="14819"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="14974"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="96977"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="47667"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="49310"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="56877"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="28321"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="28556"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="22651"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="11355"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="11296"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="36209"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="17992"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="18217"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="32944"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="16190"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="16754"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="53051"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="26441"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="26610"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="33941"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="16934"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="17007"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="362443"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="179719"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="182724"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="27860"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="13840"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="14020"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="82117"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="39772"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="42345"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="48068"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="23969"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="24099"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="20367"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="10229"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="10138"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="33042"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="16531"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="16511"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="30376"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="14810"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="15566"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="47718"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="23498"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="24220"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="31119"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="15562"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="15557"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="320667"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="158211"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="162456"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="26065"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="12845"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="13220"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="75016"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="35919"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="39097"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="40934"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="20224"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="20710"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="18490"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="9274"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="9216"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="30601"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="15151"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="15450"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="28282"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="13709"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="14573"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="44414"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="21954"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="22460"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="29008"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="14440"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="14568"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="292810"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="143516"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="149294"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="22896"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="11389"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="11507"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="61933"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="29282"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="32651"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="34097"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="16718"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="17379"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="15564"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="7794"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="7770"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="27231"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="13660"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="13571"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="23815"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="11853"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="11962"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="38271"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="18994"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="19277"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="26506"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="13092"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="13414"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="250313"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="122782"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="127531"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="19790"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="9894"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="9896"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="52813"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="24673"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="28140"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="28417"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="13822"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="14595"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="13084"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="6520"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="6564"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="23546"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="11753"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="11793"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="20663"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="10173"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="10490"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="32880"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="16174"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="16706"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="22511"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="11079"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="11432"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="213704"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="104088"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="109616"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="15598"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="7721"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="7877"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="41204"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="18832"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="22372"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="22356"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="10778"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="11578"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="10048"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="4844"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="5204"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="18400"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="8760"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="9640"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="16121"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="7839"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="8282"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="26145"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="12738"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="13407"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="17407"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="8680"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="8727"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="167279"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="80192"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="87087"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="9709"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="4677"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="5032"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="27369"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="11848"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="15521"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="13336"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="6139"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="7197"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="6073"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="2748"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="3325"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="11372"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="5249"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="6123"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="10322"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="4912"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="5410"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="16324"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="7385"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="8939"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="10979"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="5102"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="5877"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="105484"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="48060"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="57424"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="8385"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="3297"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="5088"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="25153"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="9128"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="16025"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="10279"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="4003"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="6276"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="5161"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="2103"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="3058"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="9431"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="3736"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="5695"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="8426"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="3286"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="5140"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="13978"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="5562"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="8416"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="9716"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="3795"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="5921"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="90529"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="34910"/>
+  </r>
+  <r>
+    <s v="PEA26C01"/>
+    <s v="Persons"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="55619"/>
+  </r>
+</pivotCacheRecords>
 </file>