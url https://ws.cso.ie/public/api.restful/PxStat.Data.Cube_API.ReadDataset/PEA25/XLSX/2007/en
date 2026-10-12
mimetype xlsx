--- v0 (2025-10-29)
+++ v1 (2026-10-12)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5758d86b784c4ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d5792c155d34294b78af1253cd22af9.psmdcp" Id="R44c5618a431d475f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bf4d74242524e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cad90ab7d6f74142bcff55923049a038.psmdcp" Id="R0f0c7fabf7c74acc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>PEA25</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Estimated Population</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>8/26/2025 11:00:00 AM</x:t>
+    <x:t>24/08/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The figures for 2017 - 2022 have been revised following a detailed analysis of the Census 2022.&lt;br&gt;The question on nationality in the most recent Census was changed to capture information on the country of citizenship. For this reason, table PEA21 has been archived and PEA25 will now be used.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PEA25/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>PME</x:t>
   </x:si>
   <x:si>
     <x:t>Annual Population Estimates</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -283,50 +283,53 @@
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
+  <x:si>
+    <x:t>2026</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -463,384 +466,175 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...327 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="21">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="21">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04004V04762" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Citizenship" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J361" totalsRowShown="0">
-  <x:autoFilter ref="A1:J361"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J379" totalsRowShown="0">
+  <x:autoFilter ref="A1:J379"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="C04004V04762"/>
     <x:tableColumn id="8" name="Citizenship"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1106,51 +900,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PEA25/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1339,55 +1133,55 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J361"/>
+  <x:dimension ref="A1:J379"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="20.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="58.996339" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="9.853482" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
@@ -12913,63 +12707,639 @@
       <x:c r="C361" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H361" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I361" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J361" s="0">
         <x:v>219.7</x:v>
       </x:c>
     </x:row>
+    <x:row r="362" spans="1:10">
+      <x:c r="A362" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B362" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C362" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D362" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E362" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F362" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G362" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H362" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I362" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J362" s="0">
+        <x:v>5525.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="363" spans="1:10">
+      <x:c r="A363" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B363" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C363" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D363" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E363" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F363" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G363" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H363" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I363" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J363" s="0">
+        <x:v>118</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="364" spans="1:10">
+      <x:c r="A364" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B364" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C364" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D364" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E364" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F364" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G364" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H364" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I364" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J364" s="0">
+        <x:v>263.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="365" spans="1:10">
+      <x:c r="A365" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B365" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C365" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D365" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E365" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F365" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G365" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H365" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I365" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J365" s="0">
+        <x:v>92.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="366" spans="1:10">
+      <x:c r="A366" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B366" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C366" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D366" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E366" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F366" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G366" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H366" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I366" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J366" s="0">
+        <x:v>4594.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="367" spans="1:10">
+      <x:c r="A367" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B367" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C367" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D367" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E367" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F367" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G367" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H367" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I367" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J367" s="0">
+        <x:v>457.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="368" spans="1:10">
+      <x:c r="A368" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B368" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C368" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D368" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E368" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F368" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G368" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H368" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I368" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J368" s="0">
+        <x:v>2740.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="369" spans="1:10">
+      <x:c r="A369" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B369" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C369" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D369" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E369" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F369" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G369" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H369" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I369" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J369" s="0">
+        <x:v>60.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="370" spans="1:10">
+      <x:c r="A370" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B370" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C370" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D370" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E370" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F370" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G370" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H370" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I370" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J370" s="0">
+        <x:v>129.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="371" spans="1:10">
+      <x:c r="A371" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B371" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C371" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D371" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E371" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F371" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G371" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H371" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I371" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J371" s="0">
+        <x:v>48.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="372" spans="1:10">
+      <x:c r="A372" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B372" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C372" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D372" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E372" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F372" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G372" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H372" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I372" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J372" s="0">
+        <x:v>2275</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="373" spans="1:10">
+      <x:c r="A373" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B373" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C373" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D373" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E373" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F373" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G373" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H373" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I373" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J373" s="0">
+        <x:v>227</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="374" spans="1:10">
+      <x:c r="A374" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B374" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C374" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D374" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E374" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F374" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G374" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H374" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I374" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J374" s="0">
+        <x:v>2784.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="375" spans="1:10">
+      <x:c r="A375" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B375" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C375" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D375" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E375" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F375" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G375" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H375" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I375" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J375" s="0">
+        <x:v>57.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="376" spans="1:10">
+      <x:c r="A376" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B376" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C376" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D376" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E376" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F376" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G376" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H376" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I376" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J376" s="0">
+        <x:v>133.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="377" spans="1:10">
+      <x:c r="A377" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B377" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C377" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D377" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E377" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F377" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G377" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H377" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I377" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J377" s="0">
+        <x:v>43.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="378" spans="1:10">
+      <x:c r="A378" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B378" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C378" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D378" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E378" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F378" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G378" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H378" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I378" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J378" s="0">
+        <x:v>2319.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="379" spans="1:10">
+      <x:c r="A379" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B379" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C379" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D379" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E379" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F379" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G379" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H379" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I379" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J379" s="0">
+        <x:v>230.5</x:v>
+      </x:c>
+    </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -12986,152 +13356,154 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J361" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="PEA25"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Estimated Population"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="20">
+      <x:sharedItems count="21">
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
         <x:s v="2025"/>
+        <x:s v="2026"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="20">
+      <x:sharedItems count="21">
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
         <x:s v="2025"/>
+        <x:s v="2026"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02199V02655">
       <x:sharedItems count="3">
         <x:s v="-"/>
         <x:s v="1"/>
         <x:s v="2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Sex">
       <x:sharedItems count="3">
         <x:s v="Both sexes"/>
         <x:s v="Male"/>
         <x:s v="Female"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04004V04762">
       <x:sharedItems count="6">
         <x:s v="-"/>
         <x:s v="E1420XIE"/>
         <x:s v="E15E2720"/>
         <x:s v="GB"/>
         <x:s v="IE"/>
         <x:s v="ZZZZ2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Citizenship">
       <x:sharedItems count="6">
         <x:s v="All Countries"/>
         <x:s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
         <x:s v="EU15 to EU27 (accession countries joined post 2004)"/>
         <x:s v="United Kingdom"/>
         <x:s v="Ireland"/>
         <x:s v="All countries excluding Ireland,United Kingdom and EU272020"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Thousand"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="21.3" maxValue="5458.6" count="342">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="21.3" maxValue="5525.6" count="356">
         <x:n v="4232.9"/>
         <x:n v="43.8"/>
         <x:n v="132.5"/>
         <x:n v="115.5"/>
         <x:n v="3802.4"/>
         <x:n v="138.8"/>
         <x:n v="2117.3"/>
         <x:n v="21.3"/>
         <x:n v="79.9"/>
         <x:n v="57.8"/>
         <x:n v="1887.4"/>
         <x:n v="70.9"/>
         <x:n v="2115.6"/>
         <x:n v="22.5"/>
         <x:n v="52.6"/>
         <x:n v="57.7"/>
         <x:n v="1914.9"/>
         <x:n v="67.9"/>
         <x:n v="4375.8"/>
         <x:n v="47"/>
         <x:n v="207.6"/>
         <x:n v="3856.2"/>
         <x:n v="149.6"/>
         <x:n v="2191.3"/>
         <x:n v="21.8"/>
@@ -13430,34 +13802,4585 @@
         <x:n v="182.3"/>
         <x:n v="2723.1"/>
         <x:n v="54"/>
         <x:n v="127.2"/>
         <x:n v="42.4"/>
         <x:n v="2293.4"/>
         <x:n v="206.1"/>
         <x:n v="5458.6"/>
         <x:n v="112.4"/>
         <x:n v="258.4"/>
         <x:n v="91.3"/>
         <x:n v="4570.2"/>
         <x:n v="426.4"/>
         <x:n v="2703.2"/>
         <x:n v="57.3"/>
         <x:n v="127.7"/>
         <x:n v="48.3"/>
         <x:n v="2263.2"/>
         <x:n v="206.7"/>
         <x:n v="2755.4"/>
         <x:n v="55.1"/>
         <x:n v="130.7"/>
         <x:n v="43"/>
         <x:n v="2307"/>
         <x:n v="219.7"/>
+        <x:n v="5525.6"/>
+        <x:n v="118"/>
+        <x:n v="263.3"/>
+        <x:n v="92.3"/>
+        <x:n v="4594.6"/>
+        <x:n v="457.5"/>
+        <x:n v="2740.7"/>
+        <x:n v="129.9"/>
+        <x:n v="48.4"/>
+        <x:n v="227"/>
+        <x:n v="2784.9"/>
+        <x:n v="133.3"/>
+        <x:n v="2319.6"/>
+        <x:n v="230.5"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2006"/>
+    <s v="2006"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="4232.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2006"/>
+    <s v="2006"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="43.8"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2006"/>
+    <s v="2006"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="132.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2006"/>
+    <s v="2006"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="115.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2006"/>
+    <s v="2006"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="3802.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2006"/>
+    <s v="2006"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="138.8"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2006"/>
+    <s v="2006"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2117.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2006"/>
+    <s v="2006"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="21.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2006"/>
+    <s v="2006"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="79.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2006"/>
+    <s v="2006"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="57.8"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2006"/>
+    <s v="2006"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="1887.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2006"/>
+    <s v="2006"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="70.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2006"/>
+    <s v="2006"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2115.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2006"/>
+    <s v="2006"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="22.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2006"/>
+    <s v="2006"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="52.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2006"/>
+    <s v="2006"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="57.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2006"/>
+    <s v="2006"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="1914.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2006"/>
+    <s v="2006"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="67.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2007"/>
+    <s v="2007"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="4375.8"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2007"/>
+    <s v="2007"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2007"/>
+    <s v="2007"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="207.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2007"/>
+    <s v="2007"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="115.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2007"/>
+    <s v="2007"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="3856.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2007"/>
+    <s v="2007"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="149.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2007"/>
+    <s v="2007"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2191.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2007"/>
+    <s v="2007"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="21.8"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2007"/>
+    <s v="2007"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="120.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2007"/>
+    <s v="2007"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="57.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2007"/>
+    <s v="2007"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="1915.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2007"/>
+    <s v="2007"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="75.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2007"/>
+    <s v="2007"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2184.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2007"/>
+    <s v="2007"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="25.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2007"/>
+    <s v="2007"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="87.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2007"/>
+    <s v="2007"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="57.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2007"/>
+    <s v="2007"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="1940.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2007"/>
+    <s v="2007"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="73.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2008"/>
+    <s v="2008"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="4485.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2008"/>
+    <s v="2008"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="50.8"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2008"/>
+    <s v="2008"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="247.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2008"/>
+    <s v="2008"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="117.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2008"/>
+    <s v="2008"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="3909.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2008"/>
+    <s v="2008"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="159.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2008"/>
+    <s v="2008"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2238.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2008"/>
+    <s v="2008"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="23.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2008"/>
+    <s v="2008"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="133.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2008"/>
+    <s v="2008"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="58.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2008"/>
+    <s v="2008"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="1942.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2008"/>
+    <s v="2008"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="79.8"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2008"/>
+    <s v="2008"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2246.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2008"/>
+    <s v="2008"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="27.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2008"/>
+    <s v="2008"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="113.8"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2008"/>
+    <s v="2008"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2008"/>
+    <s v="2008"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="1967.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2008"/>
+    <s v="2008"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="79.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2009"/>
+    <s v="2009"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="4533.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2009"/>
+    <s v="2009"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="55.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2009"/>
+    <s v="2009"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="240.8"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2009"/>
+    <s v="2009"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="117.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2009"/>
+    <s v="2009"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="3958"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2009"/>
+    <s v="2009"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="162.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2009"/>
+    <s v="2009"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2257.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2009"/>
+    <s v="2009"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="25.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2009"/>
+    <s v="2009"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="124.8"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2009"/>
+    <s v="2009"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="58.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2009"/>
+    <s v="2009"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="1966.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2009"/>
+    <s v="2009"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="82.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2009"/>
+    <s v="2009"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2276.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2009"/>
+    <s v="2009"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="29.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2009"/>
+    <s v="2009"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="116"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2009"/>
+    <s v="2009"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="58.8"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2009"/>
+    <s v="2009"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="1991.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2009"/>
+    <s v="2009"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="79.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="4554.8"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="52.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="233"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="115.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="3994.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="158.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2262.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="117.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="57.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="1983.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="79.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2292.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="28.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="115.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="58.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="2011.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="79.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="4574.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="49.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="231.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="114.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="4017.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="161.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2270.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="23.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="116.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="57.8"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="1991.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="80.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2304.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="25.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="114.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="57.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="2026"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="80.8"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="4593.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="232.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="111.8"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="4046.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="151.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2275"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="24.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="116.8"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="56.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="2003.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="74.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2318.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="26.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="115.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="55.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="2043.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="76.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="4614.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="53.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="234.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="109.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="4080.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="137.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2286.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="25.8"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="117.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="2019.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="68.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2328.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="27.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="117"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="54.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="2061.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="68.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="4645.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="56.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="242.8"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="107.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="4117.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="121"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2299"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="27.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="121.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="54.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="2036"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="59.8"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2346.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="29.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="121.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="2081.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="61.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="4687.8"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="60.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="247.8"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="105.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="4152.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="121.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2317.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="28.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="123.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="53.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="2052.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="60.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2370.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="31.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="124.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="52.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="2100.8"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="61"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="4739.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="64.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="249.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="105.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="4189.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="130.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2346.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="31.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="123.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="54.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="2071.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="66.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2393.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="33.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="125.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="51.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="2117.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="64.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="4810.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="69.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="246.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="103.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="4245.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="145.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2380.8"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="33.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="122.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="53.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="2099.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="73.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2430.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="36.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="124.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="50.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="2146"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="72.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="4884.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="74.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="247.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="103"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="4292.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="167.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2419.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="35.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="122.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="53.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="2123.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="84.8"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2465.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="38.8"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="125.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="49.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="2168.8"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="82.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="4958.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="82.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="245.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="102.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="4336.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="191.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2456.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="39.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="121"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="53.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="2145.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="97.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2502.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="42.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="124.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="49.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="2191.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="94.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="5029.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="86.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="244.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="4384.8"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="213.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2491.8"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="41.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="121.8"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="51.8"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="2169.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="107.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2538.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="123.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="48.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="2215.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="106.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="5074.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="86.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="240"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="97.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="4430.8"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="219.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2514"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="42.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="118.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="53.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="2194.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="105.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2560.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="44.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="121.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="44.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="2236.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="114.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="5184"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="90.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="240.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="89.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="4495.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="268.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2562"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="43.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="119.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="48.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="2222"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="128"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2622"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="46.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="120.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="41.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="2273.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="140.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="5281.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="98.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="243.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="88.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="4524.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="327"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2606.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="48.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="120.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="47.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="2237.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="152.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2675.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="122.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="40.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="2287.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="174.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="5380.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="106.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="250.8"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="90.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="4544.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="388.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2657.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="52.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="123.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="47.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="2250.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="182.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2723.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="127.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="42.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="2293.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="206.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="5458.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="112.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="258.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="91.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="4570.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="426.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2703.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="57.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="127.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="48.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="2263.2"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="206.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2755.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="55.1"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="130.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="2307"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="219.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="5525.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="118"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="263.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="92.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="4594.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="457.5"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2740.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="60.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="129.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="48.4"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="2275"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="227"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All Countries"/>
+    <s v="Thousand"/>
+    <n v="2784.9"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Thousand"/>
+    <n v="57.7"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Thousand"/>
+    <n v="133.3"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Thousand"/>
+    <n v="43.8"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Thousand"/>
+    <n v="2319.6"/>
+  </r>
+  <r>
+    <s v="PEA25"/>
+    <s v="Estimated Population"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZZZ2"/>
+    <s v="All countries excluding Ireland,United Kingdom and EU272020"/>
+    <s v="Thousand"/>
+    <n v="230.5"/>
+  </r>
+</pivotCacheRecords>
 </file>