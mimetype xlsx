--- v2 (2026-03-28)
+++ v3 (2026-05-24)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19c0afb8a7fb4cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd345f615fc347869b5b00f500df1dc5.psmdcp" Id="R832f34ece6354835" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1528076507ad43a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a17d90c0212e4a71af67db5ee323fb16.psmdcp" Id="Rd5cfa7171f854265" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>