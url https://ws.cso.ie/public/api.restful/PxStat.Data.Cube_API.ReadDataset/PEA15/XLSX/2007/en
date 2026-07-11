--- v3 (2026-05-24)
+++ v4 (2026-07-11)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1528076507ad43a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a17d90c0212e4a71af67db5ee323fb16.psmdcp" Id="Rd5cfa7171f854265" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e80247985fa4d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1405bd6cdcad4f579672af8e65c91fff.psmdcp" Id="R74ed1e3445cc48bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>