--- v4 (2026-07-11)
+++ v5 (2026-08-26)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e80247985fa4d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1405bd6cdcad4f579672af8e65c91fff.psmdcp" Id="R74ed1e3445cc48bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c7a2dc68c5048c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e86f48141f02400d8b67fe32d6a38698.psmdcp" Id="R4f5e498a9d0a4a9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>PEA15</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Annual Population Change</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>26/08/2025 11:00:00</x:t>
+    <x:t>24/08/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The figures for 2017 - 2022 have been revised following a detailed analysis of the Census 2022. People from households that were temporarily absent outside Ireland on Census night are included in the 2022 data for the first time. This impacts additivity of population change components between 2021 and 2022. &lt;br&gt;Figures for immigration and emigration are not available prior to 1987.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/PEA15/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>PME</x:t>
   </x:si>
   <x:si>
     <x:t>Annual Population Estimates</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -442,50 +442,53 @@
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
+  <x:si>
+    <x:t>2026</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -636,51 +639,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="75">
+      <items count="76">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -712,54 +715,55 @@
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
         <item x="61"/>
         <item x="62"/>
         <item x="63"/>
         <item x="64"/>
         <item x="65"/>
         <item x="66"/>
         <item x="67"/>
         <item x="68"/>
         <item x="69"/>
         <item x="70"/>
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
+        <item x="75"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="75">
+      <items count="76">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -791,102 +795,103 @@
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
         <item x="61"/>
         <item x="62"/>
         <item x="63"/>
         <item x="64"/>
         <item x="65"/>
         <item x="66"/>
         <item x="67"/>
         <item x="68"/>
         <item x="69"/>
         <item x="70"/>
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
+        <item x="75"/>
       </items>
     </pivotField>
     <pivotField name="C02541V03076" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="8">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
       </items>
     </pivotField>
     <pivotField name="Component" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="8">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H601" totalsRowShown="0">
-  <x:autoFilter ref="A1:H601"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H609" totalsRowShown="0">
+  <x:autoFilter ref="A1:H609"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02541V03076"/>
     <x:tableColumn id="6" name="Component"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1387,51 +1392,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H601"/>
+  <x:dimension ref="A1:H609"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="24.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="17.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="9.853482" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -17027,50 +17032,258 @@
     </x:row>
     <x:row r="601" spans="1:8">
       <x:c r="A601" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C601" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D601" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E601" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F601" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G601" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H601" s="0">
         <x:v>5458.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="602" spans="1:8">
+      <x:c r="A602" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B602" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C602" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D602" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E602" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F602" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G602" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H602" s="0">
+        <x:v>54.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="603" spans="1:8">
+      <x:c r="A603" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B603" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C603" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D603" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E603" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F603" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G603" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H603" s="0">
+        <x:v>35.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="604" spans="1:8">
+      <x:c r="A604" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B604" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C604" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D604" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E604" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F604" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G604" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H604" s="0">
+        <x:v>18.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="605" spans="1:8">
+      <x:c r="A605" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B605" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C605" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D605" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E605" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F605" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G605" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H605" s="0">
+        <x:v>110.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="606" spans="1:8">
+      <x:c r="A606" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B606" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C606" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D606" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E606" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F606" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G606" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H606" s="0">
+        <x:v>62.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="607" spans="1:8">
+      <x:c r="A607" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B607" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C607" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D607" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E607" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F607" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G607" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H607" s="0">
+        <x:v>48.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="608" spans="1:8">
+      <x:c r="A608" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B608" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C608" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D608" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E608" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F608" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G608" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H608" s="0">
+        <x:v>66.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="609" spans="1:8">
+      <x:c r="A609" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B609" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C609" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D609" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E609" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F609" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G609" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H609" s="0">
+        <x:v>5525.6</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -17116,51 +17329,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="PEA15"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="Annual Population Change"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="75">
+      <x:sharedItems count="76">
         <x:s v="1951"/>
         <x:s v="1952"/>
         <x:s v="1953"/>
         <x:s v="1954"/>
         <x:s v="1955"/>
         <x:s v="1956"/>
         <x:s v="1957"/>
         <x:s v="1958"/>
         <x:s v="1959"/>
         <x:s v="1960"/>
         <x:s v="1961"/>
         <x:s v="1962"/>
         <x:s v="1963"/>
         <x:s v="1964"/>
         <x:s v="1965"/>
         <x:s v="1966"/>
         <x:s v="1967"/>
         <x:s v="1968"/>
         <x:s v="1969"/>
         <x:s v="1970"/>
         <x:s v="1971"/>
         <x:s v="1972"/>
         <x:s v="1973"/>
         <x:s v="1974"/>
         <x:s v="1975"/>
@@ -17192,54 +17405,55 @@
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
         <x:s v="2025"/>
+        <x:s v="2026"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="75">
+      <x:sharedItems count="76">
         <x:s v="1951"/>
         <x:s v="1952"/>
         <x:s v="1953"/>
         <x:s v="1954"/>
         <x:s v="1955"/>
         <x:s v="1956"/>
         <x:s v="1957"/>
         <x:s v="1958"/>
         <x:s v="1959"/>
         <x:s v="1960"/>
         <x:s v="1961"/>
         <x:s v="1962"/>
         <x:s v="1963"/>
         <x:s v="1964"/>
         <x:s v="1965"/>
         <x:s v="1966"/>
         <x:s v="1967"/>
         <x:s v="1968"/>
         <x:s v="1969"/>
         <x:s v="1970"/>
         <x:s v="1971"/>
         <x:s v="1972"/>
         <x:s v="1973"/>
         <x:s v="1974"/>
         <x:s v="1975"/>
@@ -17271,83 +17485,84 @@
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
         <x:s v="2025"/>
+        <x:s v="2026"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02541V03076">
       <x:sharedItems count="8">
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="04"/>
         <x:s v="05"/>
         <x:s v="06"/>
         <x:s v="07"/>
         <x:s v="08"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Component">
       <x:sharedItems count="8">
         <x:s v="Annual births"/>
         <x:s v="Annual deaths"/>
         <x:s v="Natural increase"/>
         <x:s v="Immigrants"/>
         <x:s v="Emigrants"/>
         <x:s v="Net migration"/>
         <x:s v="Population change"/>
         <x:s v="Population"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Thousand"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="-58" maxValue="5458.6" count="383">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="-58" maxValue="5525.6" count="389">
         <x:s v=""/>
         <x:n v="26.6"/>
         <x:n v="-35"/>
         <x:n v="-8.4"/>
         <x:n v="2960.6"/>
         <x:n v="27.3"/>
         <x:n v="-7.7"/>
         <x:n v="2952.9"/>
         <x:n v="29.1"/>
         <x:n v="-33"/>
         <x:n v="-3.9"/>
         <x:n v="2949"/>
         <x:n v="28.2"/>
         <x:n v="-36"/>
         <x:n v="-7.8"/>
         <x:n v="2941.2"/>
         <x:n v="24.7"/>
         <x:n v="-45"/>
         <x:n v="-20.3"/>
         <x:n v="2920.9"/>
         <x:n v="25.6"/>
         <x:n v="-48"/>
         <x:n v="-22.4"/>
         <x:n v="2898.5"/>
         <x:n v="27.8"/>
@@ -17687,50 +17902,56 @@
         <x:n v="33.6"/>
         <x:n v="26.1"/>
         <x:n v="51.7"/>
         <x:n v="77.8"/>
         <x:n v="5184"/>
         <x:n v="55.5"/>
         <x:n v="35.5"/>
         <x:n v="141.6"/>
         <x:n v="64"/>
         <x:n v="77.6"/>
         <x:n v="97.6"/>
         <x:n v="5281.6"/>
         <x:n v="19.4"/>
         <x:n v="149.2"/>
         <x:n v="69.9"/>
         <x:n v="79.3"/>
         <x:n v="98.7"/>
         <x:n v="5380.3"/>
         <x:n v="54.4"/>
         <x:n v="35.8"/>
         <x:n v="18.6"/>
         <x:n v="125.3"/>
         <x:n v="65.6"/>
         <x:n v="78.3"/>
         <x:n v="5458.6"/>
+        <x:n v="54.3"/>
+        <x:n v="35.4"/>
+        <x:n v="110.6"/>
+        <x:n v="62.5"/>
+        <x:n v="48.1"/>
+        <x:n v="5525.6"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="PEA15"/>
     <s v="Annual Population Change"/>
     <s v="1951"/>
     <s v="1951"/>
     <s v="01"/>
     <s v="Annual births"/>
     <s v="Thousand"/>
     <s v=""/>
   </r>
   <r>
     <s v="PEA15"/>
     <s v="Annual Population Change"/>
     <s v="1951"/>
     <s v="1951"/>
     <s v="02"/>
     <s v="Annual deaths"/>
@@ -23695,27 +23916,107 @@
     <s v="06"/>
     <s v="Net migration"/>
     <s v="Thousand"/>
     <n v="59.7"/>
   </r>
   <r>
     <s v="PEA15"/>
     <s v="Annual Population Change"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="07"/>
     <s v="Population change"/>
     <s v="Thousand"/>
     <n v="78.3"/>
   </r>
   <r>
     <s v="PEA15"/>
     <s v="Annual Population Change"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="08"/>
     <s v="Population"/>
     <s v="Thousand"/>
     <n v="5458.6"/>
   </r>
+  <r>
+    <s v="PEA15"/>
+    <s v="Annual Population Change"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="01"/>
+    <s v="Annual births"/>
+    <s v="Thousand"/>
+    <n v="54.3"/>
+  </r>
+  <r>
+    <s v="PEA15"/>
+    <s v="Annual Population Change"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="02"/>
+    <s v="Annual deaths"/>
+    <s v="Thousand"/>
+    <n v="35.4"/>
+  </r>
+  <r>
+    <s v="PEA15"/>
+    <s v="Annual Population Change"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="03"/>
+    <s v="Natural increase"/>
+    <s v="Thousand"/>
+    <n v="18.8"/>
+  </r>
+  <r>
+    <s v="PEA15"/>
+    <s v="Annual Population Change"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="04"/>
+    <s v="Immigrants"/>
+    <s v="Thousand"/>
+    <n v="110.6"/>
+  </r>
+  <r>
+    <s v="PEA15"/>
+    <s v="Annual Population Change"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="05"/>
+    <s v="Emigrants"/>
+    <s v="Thousand"/>
+    <n v="62.5"/>
+  </r>
+  <r>
+    <s v="PEA15"/>
+    <s v="Annual Population Change"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="06"/>
+    <s v="Net migration"/>
+    <s v="Thousand"/>
+    <n v="48.1"/>
+  </r>
+  <r>
+    <s v="PEA15"/>
+    <s v="Annual Population Change"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="07"/>
+    <s v="Population change"/>
+    <s v="Thousand"/>
+    <n v="66.9"/>
+  </r>
+  <r>
+    <s v="PEA15"/>
+    <s v="Annual Population Change"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="08"/>
+    <s v="Population"/>
+    <s v="Thousand"/>
+    <n v="5525.6"/>
+  </r>
 </pivotCacheRecords>
 </file>