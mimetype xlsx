--- v0 (2025-10-27)
+++ v1 (2026-09-23)
@@ -1,109 +1,109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49f1954ac834409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/10f2b9cd8b8c43949e726e9aef3e5d9f.psmdcp" Id="Ra35f8c6e15d04cc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeed73919b214b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/312492554b134b2d86a6476c4a76b04a.psmdcp" Id="R7d7eaf9285194e08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>OLOD49</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Reasons to increase your knowledge of nature by age</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/5/2022 11:00:00 AM</x:t>
+    <x:t>05/10/2022 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Only respondents who said they would like to increase their knowledge of nature were asked this question. Respondents could choose more than one reason, hence the sum of the different types does not equal 100.&lt;br&gt;Updated on 05/10/2022. All values of variables (Don't know / Prefer not to say / Not stated) which were less than one have been set to zero, please refer to the Pulse Survey April-May 2022 - Our Lives Outdoors(https://www.cso.ie/en/releasesandpublications/fp/fp-olodsto/pulsesurveyapril-may2022-ourlivesoutdoorsspendingtimeoutdoors/) publication for further details on the figures.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/OLOD49/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/OLOD49/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>OLODSTO</x:t>
   </x:si>
   <x:si>
     <x:t>Pulse Survey Spending Time Outdoors</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Sylvie Clappe</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>ecosystems@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -430,235 +430,126 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...183 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02076V03371" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Age Group" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H43" totalsRowShown="0">
   <x:autoFilter ref="A1:H43"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02076V03371"/>
     <x:tableColumn id="6" name="Age Group"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -917,61 +808,61 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/OLOD49/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/OLOD49/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1160,51 +1051,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H43"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="40.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="13.853482" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="14.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="16.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -2310,51 +2201,51 @@
       <x:c r="E43" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H43" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -2371,51 +2262,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H43" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="7">
         <x:s v="OLOD49C01"/>
         <x:s v="OLOD49C02"/>
         <x:s v="OLOD49C03"/>
         <x:s v="OLOD49C04"/>
         <x:s v="OLOD49C05"/>
         <x:s v="OLOD49C06"/>
         <x:s v="OLOD49C07"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="7">
         <x:s v="Because I am curious about nature"/>
         <x:s v="To reduce my environmental impact"/>
         <x:s v="To better understand my surroundings"/>
         <x:s v="To improve my gardening skills"/>
         <x:s v="To pass on knowledge to my family/children"/>
         <x:s v="Other"/>
         <x:s v="Don't know / Prefer not to say / Not stated"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
@@ -2465,27 +2356,448 @@
         <x:n v="67"/>
         <x:n v="61"/>
         <x:n v="60"/>
         <x:n v="69"/>
         <x:n v="68"/>
         <x:n v="48"/>
         <x:n v="53"/>
         <x:n v="47"/>
         <x:n v="46"/>
         <x:n v="50"/>
         <x:n v="49"/>
         <x:n v="64"/>
         <x:n v="36"/>
         <x:n v="38"/>
         <x:n v="3"/>
         <x:n v="2"/>
         <x:n v="1"/>
         <x:n v="0"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="OLOD49C01"/>
+    <s v="Because I am curious about nature"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="OLOD49C01"/>
+    <s v="Because I am curious about nature"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="OLOD49C01"/>
+    <s v="Because I am curious about nature"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="OLOD49C01"/>
+    <s v="Because I am curious about nature"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="540"/>
+    <s v="55 - 69 years"/>
+    <s v="%"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="OLOD49C01"/>
+    <s v="Because I am curious about nature"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="OLOD49C01"/>
+    <s v="Because I am curious about nature"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="OLOD49C02"/>
+    <s v="To reduce my environmental impact"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="OLOD49C02"/>
+    <s v="To reduce my environmental impact"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="OLOD49C02"/>
+    <s v="To reduce my environmental impact"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="OLOD49C02"/>
+    <s v="To reduce my environmental impact"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="540"/>
+    <s v="55 - 69 years"/>
+    <s v="%"/>
+    <n v="61"/>
+  </r>
+  <r>
+    <s v="OLOD49C02"/>
+    <s v="To reduce my environmental impact"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="OLOD49C02"/>
+    <s v="To reduce my environmental impact"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="OLOD49C03"/>
+    <s v="To better understand my surroundings"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="OLOD49C03"/>
+    <s v="To better understand my surroundings"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="OLOD49C03"/>
+    <s v="To better understand my surroundings"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="OLOD49C03"/>
+    <s v="To better understand my surroundings"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="540"/>
+    <s v="55 - 69 years"/>
+    <s v="%"/>
+    <n v="61"/>
+  </r>
+  <r>
+    <s v="OLOD49C03"/>
+    <s v="To better understand my surroundings"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="OLOD49C03"/>
+    <s v="To better understand my surroundings"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="OLOD49C04"/>
+    <s v="To improve my gardening skills"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="OLOD49C04"/>
+    <s v="To improve my gardening skills"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="OLOD49C04"/>
+    <s v="To improve my gardening skills"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="OLOD49C04"/>
+    <s v="To improve my gardening skills"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="540"/>
+    <s v="55 - 69 years"/>
+    <s v="%"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="OLOD49C04"/>
+    <s v="To improve my gardening skills"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="OLOD49C04"/>
+    <s v="To improve my gardening skills"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="OLOD49C05"/>
+    <s v="To pass on knowledge to my family/children"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="OLOD49C05"/>
+    <s v="To pass on knowledge to my family/children"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="OLOD49C05"/>
+    <s v="To pass on knowledge to my family/children"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="OLOD49C05"/>
+    <s v="To pass on knowledge to my family/children"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="540"/>
+    <s v="55 - 69 years"/>
+    <s v="%"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="OLOD49C05"/>
+    <s v="To pass on knowledge to my family/children"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="OLOD49C05"/>
+    <s v="To pass on knowledge to my family/children"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="OLOD49C06"/>
+    <s v="Other"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="OLOD49C06"/>
+    <s v="Other"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="OLOD49C06"/>
+    <s v="Other"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="OLOD49C06"/>
+    <s v="Other"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="540"/>
+    <s v="55 - 69 years"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="OLOD49C06"/>
+    <s v="Other"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="OLOD49C06"/>
+    <s v="Other"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="OLOD49C07"/>
+    <s v="Don't know / Prefer not to say / Not stated"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="OLOD49C07"/>
+    <s v="Don't know / Prefer not to say / Not stated"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="OLOD49C07"/>
+    <s v="Don't know / Prefer not to say / Not stated"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="OLOD49C07"/>
+    <s v="Don't know / Prefer not to say / Not stated"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="540"/>
+    <s v="55 - 69 years"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="OLOD49C07"/>
+    <s v="Don't know / Prefer not to say / Not stated"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="OLOD49C07"/>
+    <s v="Don't know / Prefer not to say / Not stated"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+</pivotCacheRecords>
 </file>